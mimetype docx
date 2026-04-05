--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -1825,295 +1825,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04019313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land-use intensification differentially affects bacterial, fungal and protist communities and decreases microbiome network complexity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant Growth Promoting Bacterial Consortium Induces Shifts in Indigenous Soil Bacterial Communities and Controls Listeria monocytogenes in Rhizospheres of Cajanus cajan and Festuca arundinacea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samiran Banerjee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
+                <w:t xml:space="preserve">Richa Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilpi Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40793-021-00396-9⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 84, pp.106-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-021-01837-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518983v1</w:t>
+                <w:t xml:space="preserve">hal-03323124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Growth Promoting Bacterial Consortium Induces Shifts in Indigenous Soil Bacterial Communities and Controls Listeria monocytogenes in Rhizospheres of Cajanus cajan and Festuca arundinacea</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Garmyn</w:t>
+                <w:t xml:space="preserve">Land-use intensification differentially affects bacterial, fungal and protist communities and decreases microbiome network complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymé Spor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samiran Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shilpi Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 84, pp.106-121. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (1), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00248-021-01837-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40793-021-00396-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323124v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed Effects of Soil Compaction on the Nitrogen Cycle Under Pea and Wheat</w:t>
               </w:r>
@@ -2495,563 +2495,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03604836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil and temperature effects on nitrification and denitrification modified N2O mitigation by 3,4-dimethylpyrazole phosphate</w:t>
+                <w:t xml:space="preserve">Assessing the Effects of β-Triketone Herbicides on the Soil Bacterial and hppd Communities: A Lab-to-Field Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drishya Nair</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Philippot</w:t>
+                <w:t xml:space="preserve">Clémence Thiour-Mauprivez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noemí Mateo-Marín</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Beguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108224⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.610298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.610298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03309341v1</w:t>
+                <w:t xml:space="preserve">hal-03125784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating plant community composition to steer efficient N‐cycling in intensively managed grasslands</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Litter inputs drive patterns of soil nitrogen heterogeneity in a diverse tropical forest: Results from a litter manipulation experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie Oram</w:t>
+                <w:t xml:space="preserve">Brooke Osborne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbora Oudová</w:t>
+                <w:t xml:space="preserve">Fiona Soper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Nasto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwook Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.13788⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 158, pp.108247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150912v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03306826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Litter inputs drive patterns of soil nitrogen heterogeneity in a diverse tropical forest: Results from a litter manipulation experiment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil and temperature effects on nitrification and denitrification modified N2O mitigation by 3,4-dimethylpyrazole phosphate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megan Nasto</w:t>
+                <w:t xml:space="preserve">Drishya Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Abalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siwook Hwang</w:t>
+                <w:t xml:space="preserve">Noemí Mateo-Marín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 158, pp.108247. </w:t>
+              <w:t xml:space="preserve">, 2021, 157, pp.108224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03306826v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03309341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Effects of β-Triketone Herbicides on the Soil Bacterial and hppd Communities: A Lab-to-Field Experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manipulating plant community composition to steer efficient N‐cycling in intensively managed grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Abalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Thiour-Mauprivez</w:t>
+                <w:t xml:space="preserve">Gerlinde de Deyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Bru</w:t>
+                <w:t xml:space="preserve">Natalie Oram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Beguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aymé Spor</w:t>
+                <w:t xml:space="preserve">Barbora Oudová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, pp.610298. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58 (1), pp.167-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.610298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.13788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03125784v1</w:t>
+                <w:t xml:space="preserve">hal-03150912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domestication-driven changes in plant traits associated with changes in the assembly of the rhizosphere microbiota in tetraploid wheat</w:t>
               </w:r>
@@ -3847,1263 +3847,1263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cereal-legume intercropping modifies the dynamics of the active rhizospheric bacterial community</w:t>
+                <w:t xml:space="preserve">Peaks of in situ N2O emissions are influenced by N2O producing and reducing microbial communities across arable soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Taschen</w:t>
+                <w:t xml:space="preserve">Luiz Domeignoz Horta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Amenc</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Malagoli</w:t>
+                <w:t xml:space="preserve">Céline Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhizosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rhisph.2017.04.011⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, online (1), 34 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.13853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603314v1</w:t>
+                <w:t xml:space="preserve">hal-01603115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal Variations in the Abundance and Structure of Denitrifier Communities in Sediments Differing in Nitrate Content</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Silvia Moreno</w:t>
+                <w:t xml:space="preserve">Effectiveness of ecological rescue for altered soil microbial communities and functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadiya del Carmen Calderon Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymé Spor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Philippot</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Issues in Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21775/cimb.024.071⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (1), pp.272-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2016.86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627249v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peaks of in situ N2O emissions are influenced by N2O producing and reducing microbial communities across arable soils</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Peyrard</w:t>
+                <w:t xml:space="preserve">Positive effects of plant association on rhizosphere microbial communities depend on plant species involved and soil nitrogen level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Busset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Deau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Matejicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.13853⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2017.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603115v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of ecological rescue for altered soil microbial communities and functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cereal-legume intercropping modifies the dynamics of the active rhizospheric bacterial community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Taschen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Amenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deleporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kadiya del Carmen Calderon Alvarado</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Florian Bizouard</w:t>
+                <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (1), pp.272-283. </w:t>
+              <w:t xml:space="preserve">Rhizosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (1), pp.191-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ismej.2016.86⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rhisph.2017.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604358v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive effects of plant association on rhizosphere microbial communities depend on plant species involved and soil nitrogen level</w:t>
+                <w:t xml:space="preserve">Spatiotemporal Variations in the Abundance and Structure of Denitrifier Communities in Sediments Differing in Nitrate Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Pivato</w:t>
+                <w:t xml:space="preserve">David Correa-Galeote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Tortosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Annick Matejicek</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 114, pp.1-4. </w:t>
+              <w:t xml:space="preserve">Current Issues in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24, pp.71-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2017.06.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21775/cimb.024.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619943v1</w:t>
+                <w:t xml:space="preserve">hal-02627249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-denitrifying nitrous oxide-reducing bacteria - An effective N2O sink in soil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional and structural responses of soil N-cycling microbial communities to the herbicide mesotrione: a dose-effect microcosm approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Putz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aymé Spor</w:t>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnemoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Batisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.09.010⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (5), pp.4207 - 4217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-4797-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608286v1</w:t>
+                <w:t xml:space="preserve">hal-01394067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicosulfuron application in agricultural soils drives the selection towards NS-tolerant microorganisms harboring various levels of sensitivity to nicosulfuron</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios G. Karpouzas</w:t>
+                <w:t xml:space="preserve">Non-denitrifying nitrous oxide-reducing bacteria - An effective N2O sink in soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Domeignoz Horta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Putz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ellen Kandeler</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (5), pp.4320-4333. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 103, pp.376-379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5645-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631096v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exotic invasive plants increase productivity, abundance of ammonia-oxidizing bacteria and nitrogen availability in intermountain grasslands</w:t>
+                <w:t xml:space="preserve">Nicosulfuron application in agricultural soils drives the selection towards NS-tolerant microorganisms harboring various levels of sensitivity to nicosulfuron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Luce Mcleod</w:t>
+                <w:t xml:space="preserve">Ines Petric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cory C. Cleveland</w:t>
+                <w:t xml:space="preserve">Dimitrios G. Karpouzas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ylva Lekberg</w:t>
+                <w:t xml:space="preserve">Nikolina Udikovic-Kolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John L. Maron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent L. Philippot</w:t>
+                <w:t xml:space="preserve">Ellen Kandeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.12584⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (5), pp.4320-4333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5645-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638723v1</w:t>
+                <w:t xml:space="preserve">hal-02631096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional and structural responses of soil N-cycling microbial communities to the herbicide mesotrione: a dose-effect microcosm approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exotic invasive plants increase productivity, abundance of ammonia-oxidizing bacteria and nitrogen availability in intermountain grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Luce Mcleod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+                <w:t xml:space="preserve">Cory C. Cleveland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Poly</w:t>
+                <w:t xml:space="preserve">Ylva Lekberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Bonnemoy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Bru</w:t>
+                <w:t xml:space="preserve">John L. Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Batisson</w:t>
+                <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (5), pp.4207 - 4217. </w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 104 (4), pp.994-1002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-4797-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.12584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394067v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The diversity of the N2O reducers matters for the N2O:N-2 denitrification end-product ratio across an annual and a perennial cropping system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Domeignoz Horta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5187,295 +5187,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant traits related to nitrogen uptake influence plant-microbe competition</w:t>
+                <w:t xml:space="preserve">Evaluation of phytotoxicity and ecotoxicity potentials of a cyanobacterial extract containing microcystins under realistic environmental concentrations and in a soil-plant system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Moreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barbara Pivato</w:t>
+                <w:t xml:space="preserve">Sylvain Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Deau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1890/14-1761.1⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 128, pp.332-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637764v1</w:t>
+                <w:t xml:space="preserve">hal-01535215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of phytotoxicity and ecotoxicity potentials of a cyanobacterial extract containing microcystins under realistic environmental concentrations and in a soil-plant system</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant traits related to nitrogen uptake influence plant-microbe competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Busset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Deau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 128, pp.332-340. </w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96 (8), pp.2300-2310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.02.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1890/14-1761.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535215v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tiered assessment approach based on standardized methods to estimate the impact of nicosulfuron on the abundance and function of the soil microbial community</w:t>
               </w:r>
@@ -5729,103 +5729,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of N-cycling microbial communities showed complex patterns in constructed wetland sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Correa-Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana E. Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Tortosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 83 (2), pp.340 - 351. </w:t>
@@ -5902,51 +5902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel R. H. Graf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hallin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5993,51 +5993,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss in microbial diversity affects nitrogen cycling in soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6140,51 +6140,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental removal and addition of leaf litter inputs reduces nitrate production and loss in a lowland tropical forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William R. Wieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cory C. Cleveland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip G. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6413,626 +6413,626 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Betaproteobacteria dominance and diversity shifts in the bacterial community of a PAH-contaminated soil exposed to phenanthrene.</w:t>
+                <w:t xml:space="preserve">Responses of &amp;lt;em&amp;gt;Cajanus cajan&amp;lt;/em&amp;gt; and rhizospheric N-cycling communities to bioinoculants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Martin</w:t>
+                <w:t xml:space="preserve">Rashi Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Torelli</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virendra Swarup Bisaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilpi Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2011.11.032⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 358 (1-2), pp.136-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-012-1293-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01063697v1</w:t>
+                <w:t xml:space="preserve">hal-02645194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dissolved organic matter (DOM) at environmentally relevant carbon concentrations on atrazine degradation by &amp;lt;em&amp;gt;Chelatobacter heintzii&amp;lt;/em&amp;gt; SalB</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Betaproteobacteria dominance and diversity shifts in the bacterial community of a PAH-contaminated soil exposed to phenanthrene.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karlien Cheyns</w:t>
+                <w:t xml:space="preserve">Stéphane Torelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasper Calcoen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Denis Le Paslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Barbance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erik Smolders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 95 (5), pp.1333-1341. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 162, pp.345-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-011-3741-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2011.11.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02651280v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil functional operating range linked to microbial biodiversity and community composition using denitrifiers as model guild</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Hallin</w:t>
+                <w:t xml:space="preserve">Effects of dissolved organic matter (DOM) at environmentally relevant carbon concentrations on atrazine degradation by &amp;lt;em&amp;gt;Chelatobacter heintzii&amp;lt;/em&amp;gt; SalB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karlien Cheyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allana Welsh</w:t>
+                <w:t xml:space="preserve">Jasper Calcoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Stenstrom</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karin Enwall</w:t>
+                <w:t xml:space="preserve">Erik Smolders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0051962⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 95 (5), pp.1333-1341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-011-3741-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644162v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of &amp;lt;em&amp;gt;Cajanus cajan&amp;lt;/em&amp;gt; and rhizospheric N-cycling communities to bioinoculants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil functional operating range linked to microbial biodiversity and community composition using denitrifiers as model guild</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Hallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allana Welsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rashi Gupta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Bru</w:t>
+                <w:t xml:space="preserve">John Stenstrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virendra Swarup Bisaria</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Hallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Enwall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-012-1293-5⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (12), 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0051962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02645194v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abundance and activity of nitrate reducers in an arable soil are more affected by temporal variation and soil depth than by elevated atmospheric [CO2]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Marhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7109,51 +7109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for shifts in the structure and abundance of the microbial community in a long-term PCB-contaminated soil under bioremediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Petric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7161,51 +7161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolina Udiković-Kolić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dubravka Hršak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 195, pp.254-260. </w:t>
@@ -7243,90 +7243,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of high bacterial taxa across the chronosequence of two alpine glacier forelands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dagmar Tscherko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Kandeler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 61 (2), pp.303-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7372,51 +7372,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight in the PCB-degrading functional community in long-term contaminated soil under bioremediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Petric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dubravka Hršak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7518,51 +7518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of denitrifiers lacking the genes encoding the nitrous oxide reductase for N2O emissions from soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Andert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7980,51 +7980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chèneby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine J. Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 76 (6), pp.1870-1878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8192,51 +8192,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial patterns of bacterial taxa in nature reflect ecological traits of deep branches of the 16S rRNA bacterial tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8334,51 +8334,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping field-scale spatial patterns of size and activity of the denitrifier community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8493,51 +8493,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct seeding mulch-based cropping increases both the activity and the abundance of denitrifier communities in a tropical soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezékiel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chèneby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8620,436 +8620,436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02126983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the density of the protocatechuate-degrading bacterial community in soil by real-time PCR</w:t>
+                <w:t xml:space="preserve">Disentangling the rhizosphere effect on nitrate reducers and denitrifiers: insight into the role of root exudates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najoi El Azhari</w:t>
+                <w:t xml:space="preserve">Sonia Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dambreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2008.01029.x⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (11), pp.3082-3092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2008.01599.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662259v1</w:t>
+                <w:t xml:space="preserve">hal-02668420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the detrimental effect of a single primer-template mismatch by real-time PCR using the 16S rRNA gene as an example</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of the density of the protocatechuate-degrading bacterial community in soil by real-time PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najoi El Azhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 59 (4), pp.665-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2008.01029.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aem.02403-07⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02664683v1</w:t>
+                <w:t xml:space="preserve">hal-02662259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the rhizosphere effect on nitrate reducers and denitrifiers: insight into the role of root exudates</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification of the detrimental effect of a single primer-template mismatch by real-time PCR using the 16S rRNA gene as an example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 74 (5), pp.1660-1663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aem.02403-07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2008.01599.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02668420v1</w:t>
+                <w:t xml:space="preserve">hal-02664683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pcaH a molecular marker for estimating the diversity of the protocatechuate-degrading bacterial community in the soil environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najoi El Azhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9057,51 +9057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Percept</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pest Management Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 63 (5), pp.459-467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9173,51 +9173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agu Saar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 73 (18), pp.5971-5974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9245,287 +9245,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abundance of narG, nirS, nirK, and nosZ genes of denitrifying bacteria during primary successions of a glacier foreland</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ellen Kandeler</w:t>
+                <w:t xml:space="preserve">Quantitative detection of the nosZ Gene, encoding nitrous oxide reductase, and comparison of the abundances of 16S rRNA, narG, nirK, and nosZ genes in soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathrin Deiglmayr</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">B. Stres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 72 (9), pp.5957-5962. </w:t>
+              <w:t xml:space="preserve">, 2006, 72 (8), pp.5181-5189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.00439-06⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00231-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666182v1</w:t>
+                <w:t xml:space="preserve">hal-02668482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative detection of the nosZ Gene, encoding nitrous oxide reductase, and comparison of the abundances of 16S rRNA, narG, nirK, and nosZ genes in soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Henry</w:t>
+                <w:t xml:space="preserve">Abundance of narG, nirS, nirK, and nosZ genes of denitrifying bacteria during primary successions of a glacier foreland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Kandeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Deiglmayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmar Tscherko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 72 (8), pp.5181-5189. </w:t>
+              <w:t xml:space="preserve">, 2006, 72 (9), pp.5957-5962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.00231-06⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00439-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668482v1</w:t>
+                <w:t xml:space="preserve">hal-02666182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10168,77 +10168,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial hppd: a biomarker of exposure of soils to beta-triketone herbicides?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Thiour-Mauprivez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Beguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10319,51 +10319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz A. Domeignoz-Horta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10412,182 +10412,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of repeated treatments of the pesticides chlorpyrifos or tebuconazole on soil microorganisms using alternative methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronika Storck</w:t>
+                <w:t xml:space="preserve">Effects of precipitation regime on soil bacterial and fungal activity upon rewetting of a plant-soil system using 18O-SIP: depth matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Thomson Welty-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilonka Engelhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven J. Blazewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Rouard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucio Botteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual Meeting of the Canadian Society of Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Canadian Society of Microbiologists (CSM). CAN., Jun 2017, Waterloo, Canada</w:t>
+              <w:t xml:space="preserve">6. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Apr 2017, Dijon, France, 10 avril 2017, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789257v1</w:t>
+                <w:t xml:space="preserve">hal-01602762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of repeated treatments of the pesticides chlorpyrifos or tebuconazole on soil microorganisms using alternative methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronika Storck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Rouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10595,249 +10595,249 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Béguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucio Botteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Congress of Microbial Ecotoxicology (1. EcotoxicoMic 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Nov 2017, Lyon, France, 21-24 novembre 2017, France</w:t>
+              <w:t xml:space="preserve">67. Annual Meeting of the Canadian Society of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canadian Society of Microbiologists (CSM). CAN., Jun 2017, Waterloo, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735828v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of precipitation regime on soil bacterial and fungal activity upon rewetting of a plant-soil system using 18O-SIP: depth matters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Steven J. Blazewicz</w:t>
+                <w:t xml:space="preserve">Impact of repeated treatments of the pesticides chlorpyrifos or tebuconazole on soil microorganisms using alternative methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronika Storck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Rouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Béguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadine Rouard</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio Botteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Apr 2017, Dijon, France, 10 avril 2017, France</w:t>
+              <w:t xml:space="preserve">1. International Congress of Microbial Ecotoxicology (1. EcotoxicoMic 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Nov 2017, Lyon, France, 21-24 novembre 2017, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602762v1</w:t>
+                <w:t xml:space="preserve">hal-02735828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigation of N2O emissions in agroecosystems: the role of N2O-reducers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Domeignoz Horta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11168,51 +11168,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The diversity of the N2O reducers matters for the relative proportion of N2O emitted across cropping systems by denitrification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Domeignoz Horta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11293,51 +11293,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the ecotoxicological impact of pesticides on the diversity and the abundance of soil microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronika Storck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baguelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11556,51 +11556,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of integrated weed management in cropping systems on soils, microbial activity and N2O fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Vermue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11668,90 +11668,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of the PCB-contaminated soil bacterial community to applied bioremediation treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Petric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Udikovic-Kolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of Soil Microorganisms Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic. pp.200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12020,786 +12020,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the different bioremediation treatments on the structure and activity of functinal community involved in PCB-degradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ines Petric</w:t>
+                <w:t xml:space="preserve">Mapping spatial patterns of denitrifiers for bridging community ecology and microbial processes along environmental gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chèneby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Chronakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Congrès National de la Société Française de Microbiologia : Carrefour des Microbiologies du Nord et du Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Marseille, France. n.p</w:t>
+              <w:t xml:space="preserve">American Geophysical Union symposium (AGU Fall Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822229v1</w:t>
+                <w:t xml:space="preserve">hal-02820184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial patterns of ammonia oxidizing bacteria and archaea at field scale relate to soil ecosystem functioning</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determinants of the distribution of nitrogen-cycling microbial communities at the landscape-scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Hellman</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Ramette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Symposium on Microbial Ecology</w:t>
+              <w:t xml:space="preserve">13. International Symposium on Microbial Ecology ISME 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Seattle, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822009v1</w:t>
+                <w:t xml:space="preserve">hal-01190281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping spatial patterns of denitrifiers for bridging community ecology and microbial processes along environmental gradients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the different bioremediation treatments on the structure and activity of functinal community involved in PCB-degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Petric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubravka Hršak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Ecology 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montpellier, France. 1 p</w:t>
+              <w:t xml:space="preserve">8. Congrès National de la Société Française de Microbiologia : Carrefour des Microbiologies du Nord et du Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Marseille, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757614v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of denitrifiers lacking the genes encoding the nitrous oxide reductase for N2O emissions from soil</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chris Jones</w:t>
+                <w:t xml:space="preserve">Spatial patterns of ammonia oxidizing bacteria and archaea at field scale relate to soil ecosystem functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Wessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Stenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mats Soderstrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Hellman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Geophysical Union (AGU). Washington, USA., Dec 2010, San Francisco, United States. 1 p</w:t>
+              <w:t xml:space="preserve">13. International Symposium on Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Seattle, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820666v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping spatial patterns of denitrifiers for bridging community ecology and microbial processes along environmental gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chèneby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Bru</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union symposium (AGU Fall Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Colloque Ecology 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820184v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of the distribution of nitrogen-cycling microbial communities at the landscape-scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Importance of denitrifiers lacking the genes encoding the nitrous oxide reductase for N2O emissions from soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Andert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Hallin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Symposium on Microbial Ecology ISME 13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Seattle, United States. 1 p</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union (AGU). Washington, USA., Dec 2010, San Francisco, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190281v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial patterns of bacteria show that members of higher taxa share ecological characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12876,51 +12876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping spatial patterns of denitrifiers for bridging community ecology and microbial processes along environmental gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13001,51 +13001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping spatial patterns of denitrifiers for bridging community ecology and microbial processes along environmental gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cuhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13152,51 +13152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cuhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chèneby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13251,51 +13251,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of PCAH as a molecular marker for estimating the diversity of the protocatechuate-degrading bacterial community in soil environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najoi El Azhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13303,51 +13303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Percept</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes of the International Conference on Water Pollution in natural Porous media at different scales. Assessment of fate, impact and indicators (WAPO2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14042,77 +14042,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of metal-resistant genes from the microbial community of uranium mine soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Beguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS 2019, 8. Congress of European Microbiologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14506,678 +14506,682 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating soil microbial communities to unravel biotic interactions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Aubert</w:t>
+                <w:t xml:space="preserve">Depth matters: Effects of precipitation regime on soil microbial activity upon rewetting of a plant-soil system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilonka Engelhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Thomson Welty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Blazewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Rouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on Microbial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">17. International Society of Microbial Ecology (ISME17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Leipzig, Germany. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674380v1</w:t>
+                <w:t xml:space="preserve">hal-02788011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth matters: Effects of precipitation regime on soil microbial activity upon rewetting of a plant-soil system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Steven Blazewicz</w:t>
+                <w:t xml:space="preserve">Manipulating soil microbial communities to unravel biotic interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymé Spor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadine Rouard</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Society of Microbial Ecology (ISME17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Leipzig, Germany. , 2018</w:t>
+              <w:t xml:space="preserve">17th International Symposium on Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788011v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrification inhibitor effects on community structure and functional microbial communities in grassland soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fiona Brennan</w:t>
+                <w:t xml:space="preserve">Phytotoxicité et écotoxicité d’un extrait de cyanobactéries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ernfors</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Bru</w:t>
+                <w:t xml:space="preserve">Sylvie Nelieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Global Soil Biodiversity Initiative Conference (GSBI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Dijon, France. 705 p., 2014</w:t>
+              <w:t xml:space="preserve">Journée des doctorants du DIM ASTREA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741539v1</w:t>
+                <w:t xml:space="preserve">hal-01601726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations of soil microbial diversity and communities’ assembly history : what matters for ecosystem functioning ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
+                <w:t xml:space="preserve">Nitrification inhibitor effects on community structure and functional microbial communities in grassland soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Brennan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ernfors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Global Soil Biodiversity Initiative Conference (GSBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2014, Dijon, France. 703 p., 2014</w:t>
+              <w:t xml:space="preserve">, Dec 2014, Dijon, France. 705 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739070v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of pesticides ecotoxicology on soil microorganism</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Béguet</w:t>
+                <w:t xml:space="preserve">Variations of soil microbial diversity and communities’ assembly history : what matters for ecosystem functioning ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadiya del Carmen Calderon Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymé Spor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bizouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème journée des doctorants de l’UMR1347 Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Dijon, France. , 2014</w:t>
+              <w:t xml:space="preserve">1. Global Soil Biodiversity Initiative Conference (GSBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Dijon, France. 703 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792624v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of microbial diversity in mitigating the emissions of the greenhouse gas n2o in relation to agricultural practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Domeignoz Horta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15252,553 +15256,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unaccounted yet abundant nitrous oxide-reducing microbial community: a potential nitrous oxide sink</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of pesticides ecotoxicology on soil microorganism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.R.H. Graf</w:t>
+                <w:t xml:space="preserve">Giorgia Pertile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Béguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sara Hallin</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios G. Karpouzas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Global Soil Biodiversity Initiative Conference (GSBI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Dijon, France. 703 p., 2014</w:t>
+              <w:t xml:space="preserve">3ème journée des doctorants de l’UMR1347 Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Dijon, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740494v1</w:t>
+                <w:t xml:space="preserve">hal-02792624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of integrated weed management in cropping system on soils, microbial activity and N2O fluxes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">The unaccounted yet abundant nitrous oxide-reducing microbial community: a potential nitrous oxide sink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.R.H. Graf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Hallin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental databases and model of N2O emissions by croplands : do we have what is needed to explore mitigation options ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Paris, France. 2014</w:t>
+              <w:t xml:space="preserve">1. Global Soil Biodiversity Initiative Conference (GSBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Dijon, France. 703 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793875v1</w:t>
+                <w:t xml:space="preserve">hal-02740494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytotoxicité et écotoxicité d’un extrait de cyanobactéries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+                <w:t xml:space="preserve">Effect of integrated weed management in cropping system on soils, microbial activity and N2O fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Vermue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Nelieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès 2014 de la Société d'Ecotoxicologie Fondamentale et Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Besançon, France. 1p</w:t>
+              <w:t xml:space="preserve">Experimental databases and model of N2O emissions by croplands : do we have what is needed to explore mitigation options ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03147400v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytotoxicité et écotoxicité d’un extrait de cyanobactéries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nelieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants du DIM ASTREA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Paris, France. 2014</w:t>
+              <w:t xml:space="preserve">Congrès 2014 de la Société d'Ecotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Besançon, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601726v1</w:t>
+                <w:t xml:space="preserve">hal-03147400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss in microbial diversity affects nitrogen cycling in soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15879,51 +15879,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss in microbial diversity affects nitrogen cycling in soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16043,51 +16043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Graf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hallin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16250,103 +16250,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial diversity in relation to soil functional operating range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allana Welsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Stenstrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Enwall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologyof Soil Microorganisms 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic. , 2011</w:t>
@@ -16388,77 +16388,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of the distribution of nitrogen-cycling microbial communities at the landscape-scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Ramette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16500,51 +16500,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping spatial patterns of denitrifiers for bridging community ecology and microbial processes along environmental gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16651,51 +16651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16772,51 +16772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiri Cuhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16871,51 +16871,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping field-scale spatial distribution patterns of size and activity of the denitrifier community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16996,77 +16996,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of denitrifiers by real-time PCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, La Grande Motte, France. 1 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17104,51 +17104,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking N2O concentrations in different soil depths to denitrification genes abundances under the influence of an elevated atmospheric CO2 concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mashram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17229,64 +17229,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative abundance of the membrane bound- and periplasmic nitrate-reductases in the environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. COST 856 meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Aberdeen, United Kingdom. 2007, Denitrification: a challenge for pure and applied science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17324,64 +17324,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative abundance of the membrane bound and periplasmic nitrate reductase in the environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, La Grande Motte, France. 1 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17438,77 +17438,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-Temporal Variations in the Abundance and Structure of Denitrifier Communities in Sediments Differing in Nitrate Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Correa-Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Tortosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17895,51 +17895,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053988v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Huet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Romdhane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf048" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05328674v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Iyaloo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouaildi Elahee" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varina Ramdonee Mosawa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiihah Munglee" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishana Mahadeo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.70025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082083v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bourquia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garros" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Chabih" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatine Bounaim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2024.101181" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323209v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Giupponi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jourdan-Pineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bernard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Blanda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-06927-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690504v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Regina Moitinho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Carolino Gonzaga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Lu&#237;s Nunes Carvalho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108744" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674236v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jeanbille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14442" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly-Kukla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01256-24" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05082364v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Taraveau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jo&#227;o Quembo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-024-06382-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625024v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-024-00559-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690522v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Meyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin H&#246;fer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.134231" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04893623v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177557" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211909v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlete Barneze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Willem van Groenigen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Abalos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109142" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019313v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01480-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03518983v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiran Banerjee" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-021-00396-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323124v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richa Sharma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garmyn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpi Sharma" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-021-01837-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697657v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Longepierre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Feola Conz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Barthel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.822487" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03275844v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jacquiod" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaodong Wei" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Munkager" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.04.13.439601" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604836v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01076-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03309341v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drishya Nair" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237; Mateo-Mar&#237;n" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108224" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150912v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde de Deyn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Oram" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Oudov&#225;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13788" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03306826v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Osborne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Soper" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Nasto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwook Hwang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108247" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03125784v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thiour-Mauprivez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers-Lamrani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Beguet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.610298" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918224v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roucou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69175-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911754v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Busset" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falchetto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01618" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629266v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilonka Engelhardt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Thomson Welty-Bernard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J. Blazewicz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rouard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0079-z" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626134v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anela Kaurin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rok Miheli&#269;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damijana Kastelec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Gr&#269;man" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.02.007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNLB352X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625826v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona M. Soper" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W. Sullivan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan K. Nasto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke B. Osborne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2434" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625436v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiya Calderon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bizouard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02721" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603314v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Taschen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Amenc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Tournier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deleporte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2017.04.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627249v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Correa-Galeote" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Tortosa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Moreno" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/cimb.024.071" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603115v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Domeignoz Horta" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peyrard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13853" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604358v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiya del Carmen Calderon Alvarado" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.86" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619943v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pivato" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.06.018" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608286v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Putz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.09.010" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631096v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Petric" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios G. Karpouzas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolina Udikovic-Kolic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Kandeler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5645-6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638723v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Luce Mcleod" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory C. Cleveland" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylva Lekberg" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John L. Maron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12584" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394067v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poly" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnemoy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batisson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4797-8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637767v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00971" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637764v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-1761.1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535215v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Corbel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.02.008" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640965v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G. Karpouzas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kandeler" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Friedel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Auer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.04.022" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639888v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jones" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Brennan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2301" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652451v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana E. Marco" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2012.01479.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652729v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. H. Graf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hallin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2012.125" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651652v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.34" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646956v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. Wieder" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip G. Taylor" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana R. Nemergut" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Lyn Hinckley" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-012-9793-1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GHGDFB12-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650449v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Hafeez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;guet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0563-4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAC071327B48BCF755250027B3605FA10F4A636C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063697v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Martin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Torelli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Paslier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barbance" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.11.032" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651280v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlien Cheyns" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Calcoen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Smolders" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-011-3741-1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D8FA1127933880F197A65F3B2DAC9A0354127B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644162v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allana Welsh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stenstrom" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hallet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Enwall" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051962" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645194v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashi Gupta" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virendra Swarup Bisaria" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1293-5" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S4SSXVK5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644620v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Marhan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rudolph" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Franzaring" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01048.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647576v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolina Udikovi&#263;-Koli&#263;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubravka Hr&#353;ak" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.08.036" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652772v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Tscherko" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-010-9754-y" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D7BQ260J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651614v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Fingler" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-010-0299-y" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GZVH13Z5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648907v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Andert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Jones" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2010.02334.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5RBCVGM5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650826v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramette" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2010.130" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643256v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Wessen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Soderstrom" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stenberg" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hellman" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2010.206" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666495v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie J. Laughlin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ch&#232;neby" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine J. Watson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02484-09" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666704v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pascault" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01497-10" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668737v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.02014.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7139029CAC6DCADA6CD0F1B4F1213034CE7A38E3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667973v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Chronakova" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.01879.x" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TBMJDJRT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126983v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ez&#233;kiel Baudoin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L. Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.05.015" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRW45T68-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662259v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoi El Azhari" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Sarr" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2008.01029.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PM7V1HM6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664683v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02403-07" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668420v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Henry" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Texier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dambreville" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2008.01599.x" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TKJBN1CQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666228v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Chabaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Percept" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.1357" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XDVX0RXQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663503v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agu Saar" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00643-07" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666182v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Deiglmayr" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00439-06" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668482v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stres" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00231-06" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006800v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Prat" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeanneau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Unal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Makoundou" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04896556v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994341v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Papin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714331v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05021851v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164769v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736194v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A. Domeignoz-Horta" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789257v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronika Storck" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Botteri" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735828v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602762v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603655v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794452v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Domeignoz-Horta" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744179v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743401v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738821v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baguelin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747123v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Abonnel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;gin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bouchard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748195v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vermue" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747378v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Udikovic-Kolic" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190276v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747334v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wessen" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#246;derstr&#246;m" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stenberg" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hellman" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822229v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822009v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757614v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820666v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Jones" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820184v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190281v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ramette" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823512v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823500v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754856v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuhel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chro&#328;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231302v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758489v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190320v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007889v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Rakotoarivony" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duhayon" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904265v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898275v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Screpanti" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674383v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737741v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Marques" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735268v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Niklaus" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737909v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nicklaus" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737617v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674380v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788011v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Thomson Welty" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Blazewicz" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741539v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ernfors" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Griffiths" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739070v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792624v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Pertile" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740193v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740494v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R.H. Graf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793875v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147400v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601726v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809238v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747350v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807894v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Graf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747482v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748987v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190282v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757585v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231304v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231305v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Cuhel" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820141v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814675v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816159v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mashram" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fangmeier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751866v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813922v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791259v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190593.05" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807726v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Revellin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaintreuil" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053988v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Huet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Romdhane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf048" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05328674v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Iyaloo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouaildi Elahee" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varina Ramdonee Mosawa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiihah Munglee" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishana Mahadeo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.70025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082083v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bourquia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garros" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Chabih" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatine Bounaim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2024.101181" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323209v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Giupponi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jourdan-Pineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bernard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Blanda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-06927-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690504v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Regina Moitinho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Carolino Gonzaga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Lu&#237;s Nunes Carvalho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108744" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674236v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jeanbille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14442" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly-Kukla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01256-24" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05082364v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Taraveau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jo&#227;o Quembo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-024-06382-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625024v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-024-00559-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690522v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Meyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin H&#246;fer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.134231" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04893623v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177557" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211909v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlete Barneze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Willem van Groenigen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Abalos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109142" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019313v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01480-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323124v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richa Sharma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garmyn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpi Sharma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-021-01837-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03518983v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiran Banerjee" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-021-00396-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697657v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Longepierre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Feola Conz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Barthel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.822487" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03275844v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jacquiod" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaodong Wei" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Munkager" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.04.13.439601" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604836v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01076-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03125784v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thiour-Mauprivez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers-Lamrani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Beguet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.610298" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03306826v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Osborne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Soper" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Nasto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwook Hwang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108247" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03309341v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drishya Nair" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237; Mateo-Mar&#237;n" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108224" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150912v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde de Deyn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Oram" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Oudov&#225;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13788" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918224v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roucou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69175-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911754v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Busset" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falchetto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01618" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629266v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilonka Engelhardt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Thomson Welty-Bernard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J. Blazewicz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rouard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0079-z" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626134v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anela Kaurin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rok Miheli&#269;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damijana Kastelec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Gr&#269;man" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.02.007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNLB352X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625826v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona M. Soper" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W. Sullivan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan K. Nasto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke B. Osborne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2434" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625436v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiya Calderon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bizouard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02721" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603115v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Domeignoz Horta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peyrard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13853" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604358v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiya del Carmen Calderon Alvarado" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.86" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619943v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pivato" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.06.018" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603314v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Taschen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Amenc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Tournier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deleporte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2017.04.011" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627249v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Correa-Galeote" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Tortosa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Moreno" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/cimb.024.071" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394067v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnemoy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batisson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4797-8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608286v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Putz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.09.010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631096v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Petric" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios G. Karpouzas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolina Udikovic-Kolic" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Kandeler" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5645-6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638723v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Luce Mcleod" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory C. Cleveland" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylva Lekberg" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John L. Maron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12584" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637767v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00971" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535215v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Corbel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.02.008" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637764v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-1761.1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640965v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G. Karpouzas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kandeler" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Friedel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Auer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.04.022" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639888v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jones" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Brennan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2301" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652451v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana E. Marco" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2012.01479.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652729v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. H. Graf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hallin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2012.125" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651652v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.34" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646956v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. Wieder" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip G. Taylor" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana R. Nemergut" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Lyn Hinckley" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-012-9793-1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GHGDFB12-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650449v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Hafeez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;guet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0563-4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAC071327B48BCF755250027B3605FA10F4A636C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645194v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashi Gupta" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virendra Swarup Bisaria" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1293-5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S4SSXVK5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063697v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Martin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Torelli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Paslier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barbance" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.11.032" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651280v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlien Cheyns" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Calcoen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Smolders" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-011-3741-1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D8FA1127933880F197A65F3B2DAC9A0354127B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644162v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allana Welsh" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stenstrom" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hallet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Enwall" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051962" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644620v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Marhan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rudolph" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Franzaring" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01048.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647576v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolina Udikovi&#263;-Koli&#263;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubravka Hr&#353;ak" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.08.036" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652772v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Tscherko" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-010-9754-y" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D7BQ260J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651614v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Fingler" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-010-0299-y" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GZVH13Z5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648907v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Andert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Jones" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2010.02334.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5RBCVGM5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650826v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramette" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2010.130" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643256v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Wessen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Soderstrom" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stenberg" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hellman" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2010.206" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666495v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie J. Laughlin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ch&#232;neby" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine J. Watson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02484-09" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666704v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pascault" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01497-10" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668737v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.02014.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7139029CAC6DCADA6CD0F1B4F1213034CE7A38E3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667973v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Chronakova" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.01879.x" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TBMJDJRT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126983v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ez&#233;kiel Baudoin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L. Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.05.015" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRW45T68-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668420v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Henry" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Texier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dambreville" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2008.01599.x" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TKJBN1CQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662259v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoi El Azhari" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Sarr" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2008.01029.x" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PM7V1HM6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664683v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02403-07" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666228v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Chabaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Percept" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.1357" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XDVX0RXQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663503v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agu Saar" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00643-07" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668482v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stres" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00231-06" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666182v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Deiglmayr" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00439-06" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006800v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Prat" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeanneau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Unal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Makoundou" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04896556v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994341v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Papin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714331v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05021851v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164769v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736194v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A. Domeignoz-Horta" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602762v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789257v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronika Storck" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Botteri" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735828v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603655v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794452v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Domeignoz-Horta" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744179v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743401v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738821v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baguelin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747123v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Abonnel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;gin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bouchard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748195v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vermue" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747378v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Udikovic-Kolic" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190276v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747334v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wessen" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#246;derstr&#246;m" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stenberg" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hellman" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820184v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190281v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ramette" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822229v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822009v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757614v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820666v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Jones" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823512v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823500v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754856v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuhel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chro&#328;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231302v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758489v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190320v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007889v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Rakotoarivony" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duhayon" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904265v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898275v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Screpanti" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674383v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737741v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Marques" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735268v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Niklaus" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737909v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nicklaus" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737617v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788011v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Thomson Welty" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Blazewicz" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674380v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601726v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741539v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ernfors" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Griffiths" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739070v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740193v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792624v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Pertile" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740494v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R.H. Graf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793875v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147400v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809238v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747350v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807894v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Graf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747482v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748987v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190282v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757585v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231304v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231305v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Cuhel" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820141v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814675v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816159v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mashram" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fangmeier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751866v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813922v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791259v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190593.05" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807726v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Revellin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaintreuil" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>