--- v1 (2026-04-05)
+++ v2 (2026-04-25)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the biotic factors driving the outcome of coalescence events between soil bacterial communities</w:t>
+                <w:t xml:space="preserve">Faunistic inventory of the genus Culicoides (Diptera: Ceratopogonidae) in Mauritius Island, Indian Ocean: Diversity and spatial distribution of species of veterinary interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Huet</w:t>
+                <w:t xml:space="preserve">Diana Iyaloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Romdhane</w:t>
+                <w:t xml:space="preserve">Khouaildi Elahee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
+                <w:t xml:space="preserve">Varina Ramdonee Mosawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bru</w:t>
+                <w:t xml:space="preserve">Nabiihah Munglee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Mounier</w:t>
+                <w:t xml:space="preserve">Ishana Mahadeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5 (1), </w:t>
+              <w:t xml:space="preserve">Medical and Veterinary Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, p. 12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mve.70025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05053988v1</w:t>
+                <w:t xml:space="preserve">hal-05328674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faunistic inventory of the genus Culicoides (Diptera: Ceratopogonidae) in Mauritius Island, Indian Ocean: Diversity and spatial distribution of species of veterinary interest</w:t>
+                <w:t xml:space="preserve">Insights into the biotic factors driving the outcome of coalescence events between soil bacterial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Iyaloo</w:t>
+                <w:t xml:space="preserve">Sarah Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khouaildi Elahee</w:t>
+                <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varina Ramdonee Mosawa</w:t>
+                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabiihah Munglee</w:t>
+                <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ishana Mahadeo</w:t>
+                <w:t xml:space="preserve">Arnaud Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Veterinary Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, p. 12. </w:t>
+              <w:t xml:space="preserve">ISME Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mve.70025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05328674v1</w:t>
+                <w:t xml:space="preserve">hal-05053988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Culicoides and mosquito fauna at the National Zoological Garden of Rabat, Morocco</w:t>
               </w:r>
@@ -400,51 +400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bourquia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Garros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Chabih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -636,291 +636,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05323209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochar addition reduces N2O emissions in fertilized soils under energy cane cultivation</w:t>
+                <w:t xml:space="preserve">Development of microsatellite markers for the soft tick Ornithodoros phacochoerus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mara Regina Moitinho</w:t>
+                <w:t xml:space="preserve">Florian Taraveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Philippot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">João Luís Nunes Carvalho</w:t>
+                <w:t xml:space="preserve">Carlos João Quembo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jourdan-Pineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2023.108744⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (1), pp.301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-024-06382-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690504v1</w:t>
+                <w:t xml:space="preserve">hal-05082364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size exclusion experiment in a grassland field unravels top-down control of the soil fauna on microbial community assembly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biochar addition reduces N2O emissions in fertilized soils under energy cane cultivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Regina Moitinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Leandro Carolino Gonzaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Geisen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">João Luís Nunes Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (6), pp.e14442. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 359, pp.108744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ele.14442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2023.108744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674236v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial patterns of Hyalomma marginatum -borne pathogens in the Occitanie region (France), a focus on the intriguing dynamics of Rickettsia aeschlimannii</w:t>
               </w:r>
@@ -932,51 +915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly-Kukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1034,226 +1017,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of microsatellite markers for the soft tick Ornithodoros phacochoerus</w:t>
+                <w:t xml:space="preserve">Size exclusion experiment in a grassland field unravels top-down control of the soil fauna on microbial community assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Taraveau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos João Quembo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stefan Geisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (1), pp.301. </w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (6), pp.e14442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-024-06382-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ele.14442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05082364v1</w:t>
+                <w:t xml:space="preserve">hal-04674236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulating the physical distance between cells during soil colonization reveals the importance of biotic interactions in microbial community assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19, </w:t>
@@ -1285,295 +1285,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil microbial community fragmentation reveals indirect effects of fungicide exposure mediated by biotic interactions between microorganisms</w:t>
+                <w:t xml:space="preserve">Dynamic response of soil microbial communities and network to hymexazol exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cara Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristin Höfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 470, pp.134231. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 957, pp.177557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.134231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690522v1</w:t>
+                <w:t xml:space="preserve">hal-04893623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic response of soil microbial communities and network to hymexazol exposure</w:t>
+                <w:t xml:space="preserve">Soil microbial community fragmentation reveals indirect effects of fungicide exposure mediated by biotic interactions between microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cara Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristin Höfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 957, pp.177557. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 470, pp.134231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177557⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.134231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04893623v1</w:t>
+                <w:t xml:space="preserve">hal-04690522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant communities can attenuate flooding induced N2O fluxes by altering nitrogen cycling microbial communities and plant nitrogen uptake</w:t>
               </w:r>
@@ -1585,64 +1585,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlete Barneze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Willem van Groenigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Abalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1697,103 +1697,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental community coalescence sheds light on microbial interactions in soil and restores impaired functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, pp.art. 42. </w:t>
@@ -1870,51 +1870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shilpi Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1965,103 +1965,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land-use intensification differentially affects bacterial, fungal and protist communities and decreases microbiome network complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samiran Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17 (1), pp.1-15. </w:t>
@@ -2138,64 +2138,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaela Feola Conz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matti Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, pp.art. 822487. </w:t>
@@ -2227,831 +2227,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial selection of stable rhizosphere microbiota leads to heritable plant phenotype changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unraveling negative biotic interactions determining soil microbial community assembly and functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymé Spor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Jacquiod</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Julie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2021.04.13.439601⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (1), pp.296-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41396-021-01076-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03275844v1</w:t>
+                <w:t xml:space="preserve">hal-03604836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling negative biotic interactions determining soil microbial community assembly and functioning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sana Romdhane</w:t>
+                <w:t xml:space="preserve">Artificial selection of stable rhizosphere microbiota leads to heritable plant phenotype changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Jacquiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaodong Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Aubert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Victoria Munkager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (1), pp.296-306. </w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (1), pp.189-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41396-021-01076-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2021.04.13.439601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604836v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Effects of β-Triketone Herbicides on the Soil Bacterial and hppd Communities: A Lab-to-Field Experiment</w:t>
+                <w:t xml:space="preserve">Soil and temperature effects on nitrification and denitrification modified N2O mitigation by 3,4-dimethylpyrazole phosphate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Thiour-Mauprivez</w:t>
+                <w:t xml:space="preserve">Drishya Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Abalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aymé Spor</w:t>
+                <w:t xml:space="preserve">Noemí Mateo-Marín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.610298⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 157, pp.108224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03125784v1</w:t>
+                <w:t xml:space="preserve">hal-03309341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Litter inputs drive patterns of soil nitrogen heterogeneity in a diverse tropical forest: Results from a litter manipulation experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manipulating plant community composition to steer efficient N‐cycling in intensively managed grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Abalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerlinde de Deyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brooke Osborne</w:t>
+                <w:t xml:space="preserve">Natalie Oram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiona Soper</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Siwook Hwang</w:t>
+                <w:t xml:space="preserve">Barbora Oudová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108247⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58 (1), pp.167-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.13788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03306826v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil and temperature effects on nitrification and denitrification modified N2O mitigation by 3,4-dimethylpyrazole phosphate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Litter inputs drive patterns of soil nitrogen heterogeneity in a diverse tropical forest: Results from a litter manipulation experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brooke Osborne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Soper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drishya Nair</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Megan Nasto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noemí Mateo-Marín</w:t>
+                <w:t xml:space="preserve">Siwook Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 157, pp.108224. </w:t>
+              <w:t xml:space="preserve">, 2021, 158, pp.108247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03309341v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03306826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating plant community composition to steer efficient N‐cycling in intensively managed grasslands</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the Effects of β-Triketone Herbicides on the Soil Bacterial and hppd Communities: A Lab-to-Field Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerlinde de Deyn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Philippot</w:t>
+                <w:t xml:space="preserve">Clémence Thiour-Mauprivez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie Oram</w:t>
+                <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbora Oudová</w:t>
+                <w:t xml:space="preserve">Jérémie Beguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 58 (1), pp.167-180. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.610298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.13788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.610298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150912v1</w:t>
+                <w:t xml:space="preserve">hal-03125784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domestication-driven changes in plant traits associated with changes in the assembly of the rhizosphere microbiota in tetraploid wheat</w:t>
               </w:r>
@@ -3063,77 +3063,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
@@ -3171,51 +3171,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cover Crop Management Practices Rather Than Composition of Cover Crop Mixtures Affect Bacterial Communities in No-Till Agroecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3344,51 +3344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Thomson Welty-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven J. Blazewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Rouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3491,51 +3491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damijana Kastelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Grčman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 120, pp.233-245. </w:t>
@@ -3637,51 +3637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megan K. Nasto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brooke B. Osborne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 99 (9), pp.2080-2089. </w:t>
@@ -3732,90 +3732,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compounded disturbance chronology modulates the resilience of soil microbial communities and N-cycle related functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadiya Calderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, </w:t>
@@ -3847,1302 +3847,1302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peaks of in situ N2O emissions are influenced by N2O producing and reducing microbial communities across arable soils</w:t>
+                <w:t xml:space="preserve">Cereal-legume intercropping modifies the dynamics of the active rhizospheric bacterial community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Domeignoz Horta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Philippot</w:t>
+                <w:t xml:space="preserve">Elisa Taschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Peyrard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
+                <w:t xml:space="preserve">Laurie Amenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deleporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.13853⟩</w:t>
+              <w:t xml:space="preserve">Rhizosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (1), pp.191-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rhisph.2017.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603115v1</w:t>
+                <w:t xml:space="preserve">hal-01603314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of ecological rescue for altered soil microbial communities and functions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Spatiotemporal Variations in the Abundance and Structure of Denitrifier Communities in Sediments Differing in Nitrate Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Correa-Galeote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Tortosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Bizouard</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2016.86⟩</w:t>
+              <w:t xml:space="preserve">Current Issues in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24, pp.71-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21775/cimb.024.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604358v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive effects of plant association on rhizosphere microbial communities depend on plant species involved and soil nitrogen level</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Peaks of in situ N2O emissions are influenced by N2O producing and reducing microbial communities across arable soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Domeignoz Horta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Annick Matejicek</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2017.06.018⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, online (1), 34 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.13853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619943v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cereal-legume intercropping modifies the dynamics of the active rhizospheric bacterial community</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effectiveness of ecological rescue for altered soil microbial communities and functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Malagoli</w:t>
+                <w:t xml:space="preserve">Kadiya del Carmen Calderon Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymé Spor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhizosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3 (1), pp.191-195. </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (1), pp.272-283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rhisph.2017.04.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2016.86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603314v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal Variations in the Abundance and Structure of Denitrifier Communities in Sediments Differing in Nitrate Content</w:t>
+                <w:t xml:space="preserve">Positive effects of plant association on rhizosphere microbial communities depend on plant species involved and soil nitrogen level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Correa-Galeote</w:t>
+                <w:t xml:space="preserve">Barbara Pivato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Busset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">German Tortosa</w:t>
+                <w:t xml:space="preserve">Florence Deau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Moreno</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Philippot</w:t>
+                <w:t xml:space="preserve">Annick Matejicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Issues in Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24, pp.71-102. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114, pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21775/cimb.024.071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2017.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627249v1</w:t>
+                <w:t xml:space="preserve">hal-02619943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional and structural responses of soil N-cycling microbial communities to the herbicide mesotrione: a dose-effect microcosm approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-denitrifying nitrous oxide-reducing bacteria - An effective N2O sink in soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Domeignoz Horta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Crouzet</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">M. Putz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymé Spor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Batisson</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-4797-8⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 103, pp.376-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394067v1</w:t>
+                <w:t xml:space="preserve">hal-01608286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-denitrifying nitrous oxide-reducing bacteria - An effective N2O sink in soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luiz Domeignoz Horta</w:t>
+                <w:t xml:space="preserve">Nicosulfuron application in agricultural soils drives the selection towards NS-tolerant microorganisms harboring various levels of sensitivity to nicosulfuron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Petric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios G. Karpouzas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolina Udikovic-Kolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Putz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
+                <w:t xml:space="preserve">Ellen Kandeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 103, pp.376-379. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (5), pp.4320-4333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.09.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5645-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608286v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicosulfuron application in agricultural soils drives the selection towards NS-tolerant microorganisms harboring various levels of sensitivity to nicosulfuron</w:t>
+                <w:t xml:space="preserve">Exotic invasive plants increase productivity, abundance of ammonia-oxidizing bacteria and nitrogen availability in intermountain grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Petric</w:t>
+                <w:t xml:space="preserve">Morgan Luce Mcleod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitrios G. Karpouzas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Bru</w:t>
+                <w:t xml:space="preserve">Cory C. Cleveland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolina Udikovic-Kolic</w:t>
+                <w:t xml:space="preserve">Ylva Lekberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellen Kandeler</w:t>
+                <w:t xml:space="preserve">John L. Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5645-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 104 (4), pp.994-1002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.12584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631096v1</w:t>
+                <w:t xml:space="preserve">hal-02638723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exotic invasive plants increase productivity, abundance of ammonia-oxidizing bacteria and nitrogen availability in intermountain grasslands</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional and structural responses of soil N-cycling microbial communities to the herbicide mesotrione: a dose-effect microcosm approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cory C. Cleveland</w:t>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ylva Lekberg</w:t>
+                <w:t xml:space="preserve">Franck Poly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John L. Maron</w:t>
+                <w:t xml:space="preserve">Frédérique Bonnemoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent L. Philippot</w:t>
+                <w:t xml:space="preserve">Isabelle Batisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 104 (4), pp.994-1002. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (5), pp.4207 - 4217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.12584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-4797-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638723v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The diversity of the N2O reducers matters for the N2O:N-2 denitrification end-product ratio across an annual and a perennial cropping system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Domeignoz Horta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5232,64 +5232,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 128, pp.332-340. </w:t>
@@ -5340,90 +5340,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant traits related to nitrogen uptake influence plant-microbe competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Busset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Deau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 96 (8), pp.2300-2310. </w:t>
@@ -5487,51 +5487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. G. Karpouzas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kandeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Friedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5634,64 +5634,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Brennan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4, pp.801-805. </w:t>
@@ -5729,103 +5729,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of N-cycling microbial communities showed complex patterns in constructed wetland sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Correa-Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana E. Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Tortosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 83 (2), pp.340 - 351. </w:t>
@@ -5889,64 +5889,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel R. H. Graf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hallin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5993,90 +5993,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss in microbial diversity affects nitrogen cycling in soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6140,51 +6140,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental removal and addition of leaf litter inputs reduces nitrate production and loss in a lowland tropical forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William R. Wieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cory C. Cleveland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip G. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6312,51 +6312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Béguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6432,77 +6432,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of &amp;lt;em&amp;gt;Cajanus cajan&amp;lt;/em&amp;gt; and rhizospheric N-cycling communities to bioinoculants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rashi Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virendra Swarup Bisaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shilpi Sharma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6734,51 +6734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasper Calcoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Smolders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6969,506 +6969,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abundance and activity of nitrate reducers in an arable soil are more affected by temporal variation and soil depth than by elevated atmospheric [CO2]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for shifts in the structure and abundance of the microbial community in a long-term PCB-contaminated soil under bioremediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Petric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven Marhan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Nicolina Udiković-Kolić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubravka Hršak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jürgen Franzaring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2011.01048.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 195, pp.254-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2011.08.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644620v1</w:t>
+                <w:t xml:space="preserve">hal-02647576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for shifts in the structure and abundance of the microbial community in a long-term PCB-contaminated soil under bioremediation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Distribution of high bacterial taxa across the chronosequence of two alpine glacier forelands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmar Tscherko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Kandeler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2011.08.036⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 61 (2), pp.303-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-010-9754-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647576v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of high bacterial taxa across the chronosequence of two alpine glacier forelands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Abundance and activity of nitrate reducers in an arable soil are more affected by temporal variation and soil depth than by elevated atmospheric [CO2]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Marhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dagmar Tscherko</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sabine Rudolph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Franzaring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-010-9754-y⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 76 (2), pp.209-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2011.01048.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02652772v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight in the PCB-degrading functional community in long-term contaminated soil under bioremediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Petric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dubravka Hršak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanja Fingler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolina Udiković-Kolić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (2), pp.290-300. </w:t>
@@ -7518,90 +7518,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of denitrifiers lacking the genes encoding the nitrous oxide reductase for N2O emissions from soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Andert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher M. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hallin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7660,51 +7660,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of the distribution of nitrogen-cycling microbial communities at the landscape-scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ramette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7833,51 +7833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mats Soderstrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Stenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Hellman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7941,90 +7941,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the effect of soil pH on N2O and N2 emissions and denitrifier community size and activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronnie J. Laughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chèneby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine J. Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 76 (6), pp.1870-1878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8071,51 +8071,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of plant residues in determining temporal patterns of the activity, size and structure of nitrate reducer communities in soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chèneby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Pascault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8192,64 +8192,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial patterns of bacterial taxa in nature reflect ecological traits of deep branches of the 16S rRNA bacterial tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8334,51 +8334,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping field-scale spatial patterns of size and activity of the denitrifier community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8386,51 +8386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chèneby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Chronakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11 (6), pp.1518-1526. </w:t>
@@ -8493,51 +8493,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct seeding mulch-based cropping increases both the activity and the abundance of denitrifier communities in a tropical soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezékiel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chèneby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8620,475 +8620,475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02126983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the rhizosphere effect on nitrate reducers and denitrifiers: insight into the role of root exudates</w:t>
+                <w:t xml:space="preserve">Estimation of the density of the protocatechuate-degrading bacterial community in soil by real-time PCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Henry</w:t>
+                <w:t xml:space="preserve">Najoi El Azhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Texier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amadou Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 59 (4), pp.665-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2008.01029.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2008.01599.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668420v1</w:t>
+                <w:t xml:space="preserve">hal-02662259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the density of the protocatechuate-degrading bacterial community in soil by real-time PCR</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Quantification of the detrimental effect of a single primer-template mismatch by real-time PCR using the 16S rRNA gene as an example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2008.01029.x⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 74 (5), pp.1660-1663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aem.02403-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02662259v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the detrimental effect of a single primer-template mismatch by real-time PCR using the 16S rRNA gene as an example</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Disentangling the rhizosphere effect on nitrate reducers and denitrifiers: insight into the role of root exudates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dambreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (11), pp.3082-3092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2008.01599.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aem.02403-07⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02664683v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pcaH a molecular marker for estimating the diversity of the protocatechuate-degrading bacterial community in the soil environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najoi El Azhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Percept</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9147,77 +9147,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative abundances of proteobacterial membrane-bound and periplasmic nitrate reductases in selected environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agu Saar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 73 (18), pp.5971-5974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9245,287 +9245,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative detection of the nosZ Gene, encoding nitrous oxide reductase, and comparison of the abundances of 16S rRNA, narG, nirK, and nosZ genes in soils</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Abundance of narG, nirS, nirK, and nosZ genes of denitrifying bacteria during primary successions of a glacier foreland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Kandeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Deiglmayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmar Tscherko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 72 (8), pp.5181-5189. </w:t>
+              <w:t xml:space="preserve">, 2006, 72 (9), pp.5957-5962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.00231-06⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00439-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668482v1</w:t>
+                <w:t xml:space="preserve">hal-02666182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abundance of narG, nirS, nirK, and nosZ genes of denitrifying bacteria during primary successions of a glacier foreland</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ellen Kandeler</w:t>
+                <w:t xml:space="preserve">Quantitative detection of the nosZ Gene, encoding nitrous oxide reductase, and comparison of the abundances of 16S rRNA, narG, nirK, and nosZ genes in soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathrin Deiglmayr</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">B. Stres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 72 (9), pp.5957-5962. </w:t>
+              <w:t xml:space="preserve">, 2006, 72 (8), pp.5181-5189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.00439-06⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00231-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666182v1</w:t>
+                <w:t xml:space="preserve">hal-02668482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9569,51 +9569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Unal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9668,103 +9668,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field exclusion experiment unravel the role of soil fauna in microbial community assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Geisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talk, 3rd Global Soil Biodiversity Conference (GSB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Dublin, Ireland</w:t>
@@ -9787,359 +9787,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrent inoculation: a strategy for a better survival of Pseudomonas fluorescens strain in soil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Experimental community coalescence sheds light on microbial interactions in soil and restores impaired functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadine Rouard</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">Forum des Jeunes Chercheurs Université de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03994341v1</w:t>
+                <w:t xml:space="preserve">hal-03714331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental community coalescence sheds light on microbial interactions in soil and restores impaired functions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Recurrent inoculation: a strategy for a better survival of Pseudomonas fluorescens strain in soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Papin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mounier</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Rouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Jeunes Chercheurs Université de Bourgogne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714331v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental community coalescence sheds light on microbial interactions in soil and restores impaired functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISME, Aug 2022, Lausanne, Switzerland</w:t>
@@ -10168,90 +10168,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial hppd: a biomarker of exposure of soils to beta-triketone herbicides?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Thiour-Mauprivez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Beguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10306,90 +10306,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peaks of in situ N2O emissions are influenced by N2O producing and reducing microbial communities across arable soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz A. Domeignoz-Horta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape 2018 – Frontiers of agricultural landscape research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Berlin, Germany</w:t>
@@ -10412,471 +10412,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of precipitation regime on soil bacterial and fungal activity upon rewetting of a plant-soil system using 18O-SIP: depth matters</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impact of repeated treatments of the pesticides chlorpyrifos or tebuconazole on soil microorganisms using alternative methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronika Storck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Rouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Béguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadine Rouard</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio Botteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Apr 2017, Dijon, France, 10 avril 2017, France</w:t>
+              <w:t xml:space="preserve">67. Annual Meeting of the Canadian Society of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canadian Society of Microbiologists (CSM). CAN., Jun 2017, Waterloo, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602762v1</w:t>
+                <w:t xml:space="preserve">hal-02789257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of repeated treatments of the pesticides chlorpyrifos or tebuconazole on soil microorganisms using alternative methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronika Storck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Rouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Béguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucio Botteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual Meeting of the Canadian Society of Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Canadian Society of Microbiologists (CSM). CAN., Jun 2017, Waterloo, Canada</w:t>
+              <w:t xml:space="preserve">1. International Congress of Microbial Ecotoxicology (1. EcotoxicoMic 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Nov 2017, Lyon, France, 21-24 novembre 2017, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789257v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of repeated treatments of the pesticides chlorpyrifos or tebuconazole on soil microorganisms using alternative methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronika Storck</w:t>
+                <w:t xml:space="preserve">Effects of precipitation regime on soil bacterial and fungal activity upon rewetting of a plant-soil system using 18O-SIP: depth matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Thomson Welty-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilonka Engelhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven J. Blazewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Rouard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucio Botteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Congress of Microbial Ecotoxicology (1. EcotoxicoMic 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Nov 2017, Lyon, France, 21-24 novembre 2017, France</w:t>
+              <w:t xml:space="preserve">6. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Apr 2017, Dijon, France, 10 avril 2017, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735828v1</w:t>
+                <w:t xml:space="preserve">hal-01602762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigation of N2O emissions in agroecosystems: the role of N2O-reducers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Domeignoz Horta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10944,64 +10944,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Domeignoz-Horta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11082,64 +11082,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Brennan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. European Nitrogen Cycle Meeting, ENC2015 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Aberdeen. GBR., Sep 2015, Aberdeen, United Kingdom. 65 p</w:t>
@@ -11168,90 +11168,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The diversity of the N2O reducers matters for the relative proportion of N2O emitted across cropping systems by denitrification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Domeignoz Horta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11293,51 +11293,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the ecotoxicological impact of pesticides on the diversity and the abundance of soil microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronika Storck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baguelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11345,51 +11345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Rouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Béguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Séminaire d'Ecotoxicologie de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Biarritz, France</w:t>
@@ -11556,90 +11556,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of integrated weed management in cropping systems on soils, microbial activity and N2O fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Vermue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Nitrogen Workshop, Innovations for Sustainable use of Nitrogen Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Teagasc Agriculture and Food Development Authority (Teagasc). IRL., Jun 2012, Wexford, Ireland. 524 p</w:t>
@@ -11668,64 +11668,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of the PCB-contaminated soil bacterial community to applied bioremediation treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Petric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Udikovic-Kolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11789,51 +11789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l’impact à long terme de boues STEP sur les microorganismes du sol : zoom sur l’abondance et l’activité de la communauté microbienne dégradant l’atrazine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Béguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11940,51 +11940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Söderström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Stenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hellman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12020,1032 +12020,1032 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping spatial patterns of denitrifiers for bridging community ecology and microbial processes along environmental gradients</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impact of the different bioremediation treatments on the structure and activity of functinal community involved in PCB-degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Petric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubravka Hršak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union symposium (AGU Fall Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">8. Congrès National de la Société Française de Microbiologia : Carrefour des Microbiologies du Nord et du Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Marseille, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820184v1</w:t>
+                <w:t xml:space="preserve">hal-02822229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of the distribution of nitrogen-cycling microbial communities at the landscape-scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Spatial patterns of ammonia oxidizing bacteria and archaea at field scale relate to soil ecosystem functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Wessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Stenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mats Soderstrom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lionel Ranjard</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Hellman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Symposium on Microbial Ecology ISME 13</w:t>
+              <w:t xml:space="preserve">13. International Symposium on Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Seattle, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190281v1</w:t>
+                <w:t xml:space="preserve">hal-02822009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the different bioremediation treatments on the structure and activity of functinal community involved in PCB-degradation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mapping spatial patterns of denitrifiers for bridging community ecology and microbial processes along environmental gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chèneby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Congrès National de la Société Française de Microbiologia : Carrefour des Microbiologies du Nord et du Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Marseille, France. n.p</w:t>
+              <w:t xml:space="preserve">Colloque Ecology 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822229v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial patterns of ammonia oxidizing bacteria and archaea at field scale relate to soil ecosystem functioning</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Importance of denitrifiers lacking the genes encoding the nitrous oxide reductase for N2O emissions from soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Andert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Hallin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Symposium on Microbial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Seattle, United States. 1 p</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union (AGU). Washington, USA., Dec 2010, San Francisco, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822009v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping spatial patterns of denitrifiers for bridging community ecology and microbial processes along environmental gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chèneby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Chronakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Ecology 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montpellier, France. 1 p</w:t>
+              <w:t xml:space="preserve">American Geophysical Union symposium (AGU Fall Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757614v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of denitrifiers lacking the genes encoding the nitrous oxide reductase for N2O emissions from soil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Janet Andert</w:t>
+                <w:t xml:space="preserve">Determinants of the distribution of nitrogen-cycling microbial communities at the landscape-scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Ramette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Jones</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ranjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Geophysical Union (AGU). Washington, USA., Dec 2010, San Francisco, United States. 1 p</w:t>
+              <w:t xml:space="preserve">13. International Symposium on Microbial Ecology ISME 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Seattle, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820666v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial patterns of bacteria show that members of higher taxa share ecological characteristics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Mapping spatial patterns of denitrifiers for bridging community ecology and microbial processes along environmental gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chèneby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Chronakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Lyon, Sweden. 1 p</w:t>
+              <w:t xml:space="preserve">FEMS 2009. 3. Congress of European Microbiologists. Microbes and Man - interdependence and future challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Gothenburg, Sweden. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02823512v1</w:t>
+                <w:t xml:space="preserve">hal-02823500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping spatial patterns of denitrifiers for bridging community ecology and microbial processes along environmental gradients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Spatial patterns of bacteria show that members of higher taxa share ecological characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Hallin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS 2009. 3. Congress of European Microbiologists. Microbes and Man - interdependence and future challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Gothenburg, Sweden. n.p</w:t>
+              <w:t xml:space="preserve">4ème Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Lyon, Sweden. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02823500v1</w:t>
+                <w:t xml:space="preserve">hal-02823512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping spatial patterns of denitrifiers for bridging community ecology and microbial processes along environmental gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cuhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13126,77 +13126,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping spatial patterns of denitrifiers for bridging community ecology and microbial processes along environmental gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cuhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chèneby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13251,90 +13251,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of PCAH as a molecular marker for estimating the diversity of the protocatechuate-degrading bacterial community in soil environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najoi El Azhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Percept</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13385,51 +13385,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of fertilization and direct seeding on activity and abundance of key denitrifier communities in a tropical soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezékiel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chèneby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13555,51 +13555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignace Rakotoarivony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13654,103 +13654,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A field exclusion experiment to assess the role of the soil fauna in microbial community assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Geisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lausanne, Switzerland. , 2022</w:t>
@@ -13792,77 +13792,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil microbial community fragmentation reveals indirect effects of pesticide application mediated through biotic interactions between taxa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cara Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Screpanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13904,103 +13904,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining the role of biotic interactions in soil microbial community assembly from a gradient in physical distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Lausanne, Switzerland</w:t>
@@ -14042,64 +14042,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of metal-resistant genes from the microbial community of uranium mine soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Beguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14163,77 +14163,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilonka Engelhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Niklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BAGECO 15, 15. Symposium on Bacterial Genetics and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Lisbonne, Portugal. , 2019</w:t>
@@ -14256,1394 +14256,1394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legacy effects of contrasting water and N-availability patterns on plantmicrobial response to rewetting</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Unraveling biotic interactions determining soil microbial community assembly and functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymé Spor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX. Colloque de l'Association Francophone d'Ecologie Microbienne, AFEM 2019, Fonctions et diversité des microbiotes dans les environnements naturels et anthropisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bussang, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737909v1</w:t>
+                <w:t xml:space="preserve">hal-02737617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling biotic interactions determining soil microbial community assembly and functioning</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Legacy effects of contrasting water and N-availability patterns on plantmicrobial response to rewetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilonka Engelhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bizouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX. Colloque de l'Association Francophone d'Ecologie Microbienne, AFEM 2019, Fonctions et diversité des microbiotes dans les environnements naturels et anthropisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bussang, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737617v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth matters: Effects of precipitation regime on soil microbial activity upon rewetting of a plant-soil system</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Manipulating soil microbial communities to unravel biotic interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymé Spor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadine Rouard</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Society of Microbial Ecology (ISME17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Leipzig, Germany. , 2018</w:t>
+              <w:t xml:space="preserve">17th International Symposium on Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788011v1</w:t>
+                <w:t xml:space="preserve">hal-04674380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating soil microbial communities to unravel biotic interactions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Depth matters: Effects of precipitation regime on soil microbial activity upon rewetting of a plant-soil system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilonka Engelhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Thomson Welty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Blazewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Rouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on Microbial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">17. International Society of Microbial Ecology (ISME17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Leipzig, Germany. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674380v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytotoxicité et écotoxicité d’un extrait de cyanobactéries</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Variations of soil microbial diversity and communities’ assembly history : what matters for ecosystem functioning ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadiya del Carmen Calderon Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymé Spor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Nelieu</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants du DIM ASTREA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Paris, France. 2014</w:t>
+              <w:t xml:space="preserve">1. Global Soil Biodiversity Initiative Conference (GSBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Dijon, France. 703 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601726v1</w:t>
+                <w:t xml:space="preserve">hal-02739070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrification inhibitor effects on community structure and functional microbial communities in grassland soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Brennan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ernfors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ernfors</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Global Soil Biodiversity Initiative Conference (GSBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Dijon, France. 705 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations of soil microbial diversity and communities’ assembly history : what matters for ecosystem functioning ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kadiya del Carmen Calderon Alvarado</w:t>
+                <w:t xml:space="preserve">Role of microbial diversity in mitigating the emissions of the greenhouse gas n2o in relation to agricultural practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Domeignoz Horta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Global Soil Biodiversity Initiative Conference (GSBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Dijon, France. 703 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739070v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of microbial diversity in mitigating the emissions of the greenhouse gas n2o in relation to agricultural practices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Assessment of pesticides ecotoxicology on soil microorganism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Pertile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Béguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios G. Karpouzas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Global Soil Biodiversity Initiative Conference (GSBI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Dijon, France. 703 p., 2014</w:t>
+              <w:t xml:space="preserve">3ème journée des doctorants de l’UMR1347 Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Dijon, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740193v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of pesticides ecotoxicology on soil microorganism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The unaccounted yet abundant nitrous oxide-reducing microbial community: a potential nitrous oxide sink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgia Pertile</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">D.R.H. Graf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios G. Karpouzas</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Hallin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème journée des doctorants de l’UMR1347 Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Dijon, France. , 2014</w:t>
+              <w:t xml:space="preserve">1. Global Soil Biodiversity Initiative Conference (GSBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Dijon, France. 703 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792624v1</w:t>
+                <w:t xml:space="preserve">hal-02740494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unaccounted yet abundant nitrous oxide-reducing microbial community: a potential nitrous oxide sink</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effect of integrated weed management in cropping system on soils, microbial activity and N2O fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Vermue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bizouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Global Soil Biodiversity Initiative Conference (GSBI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Dijon, France. 703 p., 2014</w:t>
+              <w:t xml:space="preserve">Experimental databases and model of N2O emissions by croplands : do we have what is needed to explore mitigation options ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740494v1</w:t>
+                <w:t xml:space="preserve">hal-02793875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of integrated weed management in cropping system on soils, microbial activity and N2O fluxes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Phytotoxicité et écotoxicité d’un extrait de cyanobactéries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nelieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental databases and model of N2O emissions by croplands : do we have what is needed to explore mitigation options ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Paris, France. 2014</w:t>
+              <w:t xml:space="preserve">Congrès 2014 de la Société d'Ecotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Besançon, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793875v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytotoxicité et écotoxicité d’un extrait de cyanobactéries</w:t>
               </w:r>
@@ -15655,189 +15655,189 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nelieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès 2014 de la Société d'Ecotoxicologie Fondamentale et Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Besançon, France. 1p</w:t>
+              <w:t xml:space="preserve">Journée des doctorants du DIM ASTREA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03147400v1</w:t>
+                <w:t xml:space="preserve">hal-01601726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss in microbial diversity affects nitrogen cycling in soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher M. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15879,90 +15879,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss in microbial diversity affects nitrogen cycling in soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16030,64 +16030,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Graf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hallin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16125,51 +16125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of the distribution of nitrogen-cycling microbial communities at the landscape-scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ramette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16263,51 +16263,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial diversity in relation to soil functional operating range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allana Welsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Stenstrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16375,90 +16375,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of the distribution of nitrogen-cycling microbial communities at the landscape-scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Ramette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16500,51 +16500,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping spatial patterns of denitrifiers for bridging community ecology and microbial processes along environmental gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16552,51 +16552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chèneby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Chronakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13.International Symposium on Microbial Ecology ISME 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Seattle, United States. , 1 p., 2010, ISME 13</w:t>
@@ -16625,77 +16625,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial patterns of bacteria show that members of higher taxa share ecological characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16746,77 +16746,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial patterns of bacteria show that members of higher taxa share ecological characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiri Cuhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16871,51 +16871,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping field-scale spatial distribution patterns of size and activity of the denitrifier community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16923,51 +16923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chèneby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Chronakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge gaps in soil C and N interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Uppsala, Sweden. 1 p., 2008</w:t>
@@ -16996,77 +16996,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of denitrifiers by real-time PCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, La Grande Motte, France. 1 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17085,303 +17085,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking N2O concentrations in different soil depths to denitrification genes abundances under the influence of an elevated atmospheric CO2 concentration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Relative abundance of the membrane bound- and periplasmic nitrate-reductases in the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. and final meeting of te ESF COST Action 856</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Uppsala, Sweden. 1 p., 2007</w:t>
+              <w:t xml:space="preserve">11. COST 856 meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Aberdeen, United Kingdom. 2007, Denitrification: a challenge for pure and applied science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816159v1</w:t>
+                <w:t xml:space="preserve">hal-02751866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative abundance of the membrane bound- and periplasmic nitrate-reductases in the environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Linking N2O concentrations in different soil depths to denitrification genes abundances under the influence of an elevated atmospheric CO2 concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mashram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Franzaring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Fangmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. COST 856 meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Aberdeen, United Kingdom. 2007, Denitrification: a challenge for pure and applied science</w:t>
+              <w:t xml:space="preserve">14. and final meeting of te ESF COST Action 856</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Uppsala, Sweden. 1 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751866v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative abundance of the membrane bound and periplasmic nitrate reductase in the environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, La Grande Motte, France. 1 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17438,103 +17438,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-Temporal Variations in the Abundance and Structure of Denitrifier Communities in Sediments Differing in Nitrate Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Correa-Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Tortosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metagenomics : Current Advances and Emerging Concepts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 5, Caister Academic Press, 2017, 978-1-910190-59-3. </w:t>
@@ -17895,51 +17895,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053988v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Huet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Romdhane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf048" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05328674v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Iyaloo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouaildi Elahee" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varina Ramdonee Mosawa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiihah Munglee" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishana Mahadeo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.70025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082083v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bourquia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garros" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Chabih" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatine Bounaim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2024.101181" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323209v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Giupponi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jourdan-Pineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bernard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Blanda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-06927-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690504v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Regina Moitinho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Carolino Gonzaga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Lu&#237;s Nunes Carvalho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108744" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674236v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jeanbille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14442" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly-Kukla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01256-24" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05082364v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Taraveau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jo&#227;o Quembo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-024-06382-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625024v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-024-00559-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690522v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Meyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin H&#246;fer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.134231" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04893623v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177557" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211909v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlete Barneze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Willem van Groenigen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Abalos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109142" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019313v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01480-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323124v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richa Sharma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garmyn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpi Sharma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-021-01837-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03518983v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiran Banerjee" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-021-00396-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697657v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Longepierre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Feola Conz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Barthel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.822487" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03275844v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jacquiod" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaodong Wei" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Munkager" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.04.13.439601" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604836v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01076-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03125784v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thiour-Mauprivez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers-Lamrani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Beguet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.610298" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03306826v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Osborne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Soper" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Nasto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwook Hwang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108247" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03309341v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drishya Nair" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237; Mateo-Mar&#237;n" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108224" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150912v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde de Deyn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Oram" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Oudov&#225;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13788" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918224v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roucou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69175-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911754v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Busset" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falchetto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01618" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629266v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilonka Engelhardt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Thomson Welty-Bernard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J. Blazewicz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rouard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0079-z" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626134v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anela Kaurin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rok Miheli&#269;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damijana Kastelec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Gr&#269;man" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.02.007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNLB352X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625826v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona M. Soper" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W. Sullivan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan K. Nasto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke B. Osborne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2434" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625436v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiya Calderon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bizouard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02721" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603115v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Domeignoz Horta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peyrard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13853" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604358v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiya del Carmen Calderon Alvarado" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.86" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619943v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pivato" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.06.018" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603314v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Taschen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Amenc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Tournier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deleporte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2017.04.011" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627249v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Correa-Galeote" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Tortosa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Moreno" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/cimb.024.071" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394067v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnemoy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batisson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4797-8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608286v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Putz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.09.010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631096v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Petric" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios G. Karpouzas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolina Udikovic-Kolic" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Kandeler" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5645-6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638723v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Luce Mcleod" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory C. Cleveland" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylva Lekberg" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John L. Maron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12584" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637767v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00971" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535215v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Corbel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.02.008" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637764v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-1761.1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640965v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G. Karpouzas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kandeler" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Friedel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Auer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.04.022" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639888v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jones" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Brennan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2301" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652451v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana E. Marco" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2012.01479.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652729v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. H. Graf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hallin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2012.125" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651652v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.34" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646956v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. Wieder" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip G. Taylor" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana R. Nemergut" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Lyn Hinckley" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-012-9793-1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GHGDFB12-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650449v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Hafeez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;guet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0563-4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAC071327B48BCF755250027B3605FA10F4A636C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645194v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashi Gupta" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virendra Swarup Bisaria" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1293-5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S4SSXVK5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063697v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Martin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Torelli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Paslier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barbance" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.11.032" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651280v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlien Cheyns" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Calcoen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Smolders" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-011-3741-1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D8FA1127933880F197A65F3B2DAC9A0354127B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644162v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allana Welsh" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stenstrom" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hallet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Enwall" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051962" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644620v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Marhan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rudolph" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Franzaring" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01048.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647576v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolina Udikovi&#263;-Koli&#263;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubravka Hr&#353;ak" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.08.036" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652772v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Tscherko" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-010-9754-y" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D7BQ260J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651614v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Fingler" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-010-0299-y" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GZVH13Z5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648907v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Andert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Jones" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2010.02334.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5RBCVGM5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650826v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramette" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2010.130" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643256v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Wessen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Soderstrom" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stenberg" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hellman" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2010.206" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666495v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie J. Laughlin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ch&#232;neby" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine J. Watson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02484-09" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666704v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pascault" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01497-10" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668737v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.02014.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7139029CAC6DCADA6CD0F1B4F1213034CE7A38E3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667973v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Chronakova" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.01879.x" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TBMJDJRT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126983v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ez&#233;kiel Baudoin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L. Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.05.015" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRW45T68-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668420v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Henry" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Texier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dambreville" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2008.01599.x" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TKJBN1CQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662259v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoi El Azhari" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Sarr" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2008.01029.x" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PM7V1HM6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664683v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02403-07" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666228v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Chabaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Percept" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.1357" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XDVX0RXQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663503v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agu Saar" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00643-07" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668482v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stres" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00231-06" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666182v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Deiglmayr" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00439-06" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006800v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Prat" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeanneau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Unal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Makoundou" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04896556v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994341v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Papin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714331v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05021851v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164769v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736194v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A. Domeignoz-Horta" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602762v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789257v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronika Storck" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Botteri" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735828v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603655v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794452v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Domeignoz-Horta" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744179v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743401v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738821v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baguelin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747123v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Abonnel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;gin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bouchard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748195v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vermue" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747378v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Udikovic-Kolic" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190276v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747334v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wessen" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#246;derstr&#246;m" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stenberg" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hellman" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820184v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190281v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ramette" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822229v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822009v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757614v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820666v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Jones" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823512v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823500v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754856v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuhel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chro&#328;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231302v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758489v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190320v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007889v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Rakotoarivony" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duhayon" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904265v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898275v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Screpanti" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674383v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737741v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Marques" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735268v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Niklaus" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737909v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nicklaus" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737617v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788011v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Thomson Welty" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Blazewicz" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674380v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601726v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741539v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ernfors" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Griffiths" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739070v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740193v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792624v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Pertile" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740494v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R.H. Graf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793875v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147400v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809238v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747350v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807894v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Graf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747482v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748987v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190282v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757585v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231304v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231305v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Cuhel" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820141v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814675v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816159v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mashram" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fangmeier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751866v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813922v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791259v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190593.05" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807726v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Revellin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaintreuil" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05328674v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Iyaloo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouaildi Elahee" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varina Ramdonee Mosawa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiihah Munglee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishana Mahadeo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.70025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053988v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Huet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Romdhane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf048" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082083v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bourquia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garros" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Chabih" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatine Bounaim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2024.101181" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323209v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Giupponi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jourdan-Pineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bernard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Blanda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-06927-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05082364v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Taraveau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jo&#227;o Quembo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-024-06382-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690504v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Regina Moitinho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Carolino Gonzaga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Lu&#237;s Nunes Carvalho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108744" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly-Kukla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01256-24" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674236v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jeanbille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14442" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625024v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-024-00559-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04893623v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Meyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin H&#246;fer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177557" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690522v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.134231" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211909v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlete Barneze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Willem van Groenigen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Abalos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109142" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019313v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01480-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323124v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richa Sharma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garmyn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpi Sharma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-021-01837-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03518983v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiran Banerjee" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-021-00396-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697657v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Longepierre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Feola Conz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Barthel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.822487" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604836v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01076-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03275844v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jacquiod" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaodong Wei" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Munkager" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.04.13.439601" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03309341v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drishya Nair" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237; Mateo-Mar&#237;n" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108224" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150912v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde de Deyn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Oram" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Oudov&#225;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13788" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03306826v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Osborne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Soper" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Nasto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwook Hwang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108247" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03125784v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thiour-Mauprivez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers-Lamrani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Beguet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.610298" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918224v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roucou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69175-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911754v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Busset" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falchetto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01618" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629266v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilonka Engelhardt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Thomson Welty-Bernard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J. Blazewicz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rouard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0079-z" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626134v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anela Kaurin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rok Miheli&#269;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damijana Kastelec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Gr&#269;man" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.02.007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNLB352X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625826v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona M. Soper" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W. Sullivan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan K. Nasto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke B. Osborne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2434" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625436v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiya Calderon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bizouard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02721" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603314v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Taschen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Amenc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Tournier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deleporte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2017.04.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627249v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Correa-Galeote" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Tortosa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Moreno" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/cimb.024.071" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603115v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Domeignoz Horta" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peyrard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13853" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604358v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiya del Carmen Calderon Alvarado" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.86" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619943v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pivato" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.06.018" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608286v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Putz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.09.010" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631096v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Petric" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios G. Karpouzas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolina Udikovic-Kolic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Kandeler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5645-6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638723v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Luce Mcleod" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory C. Cleveland" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylva Lekberg" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John L. Maron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12584" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394067v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poly" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnemoy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batisson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4797-8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637767v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00971" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535215v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Corbel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.02.008" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637764v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-1761.1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640965v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G. Karpouzas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kandeler" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Friedel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Auer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.04.022" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639888v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jones" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Brennan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2301" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652451v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana E. Marco" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2012.01479.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652729v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. H. Graf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hallin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2012.125" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651652v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.34" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646956v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. Wieder" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip G. Taylor" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana R. Nemergut" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Lyn Hinckley" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-012-9793-1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GHGDFB12-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650449v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Hafeez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;guet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0563-4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAC071327B48BCF755250027B3605FA10F4A636C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645194v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashi Gupta" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virendra Swarup Bisaria" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1293-5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S4SSXVK5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063697v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Martin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Torelli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Paslier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barbance" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.11.032" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651280v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlien Cheyns" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Calcoen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Smolders" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-011-3741-1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D8FA1127933880F197A65F3B2DAC9A0354127B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644162v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allana Welsh" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stenstrom" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hallet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Enwall" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051962" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647576v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolina Udikovi&#263;-Koli&#263;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubravka Hr&#353;ak" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.08.036" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652772v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Tscherko" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-010-9754-y" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D7BQ260J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644620v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Marhan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rudolph" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Franzaring" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01048.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651614v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Fingler" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-010-0299-y" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GZVH13Z5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648907v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Andert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Jones" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2010.02334.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5RBCVGM5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650826v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramette" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2010.130" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643256v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Wessen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Soderstrom" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stenberg" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hellman" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2010.206" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666495v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie J. Laughlin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ch&#232;neby" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine J. Watson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02484-09" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666704v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pascault" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01497-10" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668737v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.02014.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7139029CAC6DCADA6CD0F1B4F1213034CE7A38E3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667973v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Chronakova" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.01879.x" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TBMJDJRT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126983v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ez&#233;kiel Baudoin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L. Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.05.015" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRW45T68-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662259v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoi El Azhari" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Sarr" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2008.01029.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PM7V1HM6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664683v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02403-07" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668420v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Henry" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Texier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dambreville" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2008.01599.x" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TKJBN1CQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666228v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Chabaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Percept" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.1357" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XDVX0RXQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663503v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agu Saar" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00643-07" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666182v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Deiglmayr" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00439-06" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668482v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stres" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00231-06" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006800v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Prat" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeanneau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Unal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Makoundou" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04896556v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714331v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994341v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Papin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05021851v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164769v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736194v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A. Domeignoz-Horta" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789257v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronika Storck" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Botteri" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735828v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602762v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603655v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794452v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Domeignoz-Horta" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744179v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743401v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738821v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baguelin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747123v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Abonnel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;gin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bouchard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748195v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vermue" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747378v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Udikovic-Kolic" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190276v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747334v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wessen" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#246;derstr&#246;m" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stenberg" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hellman" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822229v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822009v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757614v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820666v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Jones" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820184v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190281v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ramette" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823500v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823512v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754856v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuhel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chro&#328;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231302v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758489v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190320v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007889v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Rakotoarivony" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duhayon" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904265v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898275v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Screpanti" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674383v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737741v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Marques" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735268v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Niklaus" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737617v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737909v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nicklaus" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674380v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788011v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Thomson Welty" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Blazewicz" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739070v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741539v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ernfors" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Griffiths" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740193v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792624v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Pertile" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740494v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R.H. Graf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793875v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147400v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601726v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809238v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747350v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807894v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Graf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747482v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748987v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190282v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757585v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231304v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231305v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Cuhel" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820141v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814675v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751866v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816159v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mashram" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fangmeier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813922v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791259v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190593.05" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807726v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Revellin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaintreuil" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>