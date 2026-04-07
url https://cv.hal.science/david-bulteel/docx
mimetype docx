--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -100,291 +100,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytomanagement strategy leads to plant-derived catalysts for the sustainable synthesis of oxidized Hantzsch esters</w:t>
+                <w:t xml:space="preserve">Hardened properties of 3D printable mortars with full replacement of natural sand by recycled sand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anca-Elena Dascălu</w:t>
+                <w:t xml:space="preserve">Raghed Al Thib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Waterlot</w:t>
+                <w:t xml:space="preserve">Maria Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenna Caudle</w:t>
+                <w:t xml:space="preserve">Naima Belayachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bulteel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dhainaut</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science: Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 4 (7), pp.1045-1053. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58, pp.144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5va00028a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-025-02658-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05186122v1</w:t>
+                <w:t xml:space="preserve">hal-05136910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardened properties of 3D printable mortars with full replacement of natural sand by recycled sand</w:t>
+                <w:t xml:space="preserve">Phytomanagement strategy leads to plant-derived catalysts for the sustainable synthesis of oxidized Hantzsch esters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raghed Al Thib</w:t>
+                <w:t xml:space="preserve">Anca-Elena Dascălu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Taleb</w:t>
+                <w:t xml:space="preserve">Christophe Waterlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naima Belayachi</w:t>
+                <w:t xml:space="preserve">Jenna Caudle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bulteel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Rémond</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 58, pp.144. </w:t>
+              <w:t xml:space="preserve">Environmental Science: Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (7), pp.1045-1053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-025-02658-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5va00028a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136910v1</w:t>
+                <w:t xml:space="preserve">hal-05186122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of thermo-hygrometric conditions on the interface bond in 3D printed concrete</w:t>
               </w:r>
@@ -504,51 +504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable pathways to oxicams via heterogeneous biosourced catalysts - Recyclable and reusable materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Waterlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Ghinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -632,689 +632,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial Weakness Criterion by Indentation in 3D Printed Concrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Taleb</w:t>
+                <w:t xml:space="preserve">Expansion of concrete by secondary ettringite formation due to fine recycled aggregates contaminated with gypsum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Colman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bulteel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Roudet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Bouarroudj Mohamed Elkarim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Courard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3D Printing and Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/3dp.2021.0128⟩</w:t>
+              <w:t xml:space="preserve">Advances in Cement Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (11), pp.480-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jadcr.22.00043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03659272v1</w:t>
+                <w:t xml:space="preserve">hal-04329786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion of concrete by secondary ettringite formation due to fine recycled aggregates contaminated with gypsum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Colman</w:t>
+                <w:t xml:space="preserve">Multi-scale mechanical characterization of the interface in 3D printed concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bulteel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouarroudj Mohamed Elkarim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Rémond</w:t>
+                <w:t xml:space="preserve">Damien Betrancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Courard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francine Roudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Cement Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35 (11), pp.480-488. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (1), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/jadcr.22.00043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-023-02114-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329786v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale mechanical characterization of the interface in 3D printed concrete</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Rémond</w:t>
+                <w:t xml:space="preserve">Effects of Crushing and Grinding on the Porosity of Hardened Cement Paste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elkarim Bouarroudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Courard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-023-02114-y⟩</w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (9), pp.2319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings13092319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03962200v1</w:t>
+                <w:t xml:space="preserve">hal-04326734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Crushing and Grinding on the Porosity of Hardened Cement Paste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">A methodology for designing 3D printable mortar based on recycled sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raghed Al Thib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Belayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Elkarim Bouarroudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bulteel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rémond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (9), pp.2319. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (9), pp.165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/buildings13092319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-023-02251-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326734v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology for designing 3D printable mortar based on recycled sand</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Elkarim Bouarroudj</w:t>
+                <w:t xml:space="preserve">Interfacial Weakness Criterion by Indentation in 3D Printed Concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bulteel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Betrancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Roudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rémond</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 56 (9), pp.165. </w:t>
+              <w:t xml:space="preserve">3D Printing and Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (2), pp.318-329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-023-02251-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/3dp.2021.0128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04326656v1</w:t>
+                <w:t xml:space="preserve">hal-03659272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of the Hardened Cement Paste Content in Fine Recycled Concrete Aggregates by Means of Salicylic Acid Dissolution</w:t>
               </w:r>
@@ -1339,51 +1339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianzhuang Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Damidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bulteel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1473,51 +1473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Oustrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bulteel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Betrancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Ghinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1741,51 +1741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bulteel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1830,295 +1830,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of grinded hardened cement pastes as mineral addition for mortars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Intra granular porosity of mineral powders: modeling and experimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Elkarim Bouarroudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Grellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bulteel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2020.101863⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-021-01670-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03188850v1</w:t>
+                <w:t xml:space="preserve">hal-03188855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecocatalysed Hurtley reaction: Synthesis of urolithin derivatives as new potential RAGE antagonists with anti-ageing properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Lipka</w:t>
+                <w:t xml:space="preserve">Alternative hydraulic binder development based on brick fines: Influence of particle size and substitution rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Grellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bulteel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gervois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Bulteel</w:t>
+                <w:t xml:space="preserve">Mohamed El Karim Bouarroudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zengfeng Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Chemistry and Pharmacy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23, pp.100518. </w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39, pp.102263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scp.2021.100518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.102263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772849v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durability assessment and microstructural analysis of 3D printed concrete exposed to sulfuric acid environments</w:t>
               </w:r>
@@ -2156,51 +2156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bulteel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 290, pp.123220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2228,351 +2228,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03252535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative hydraulic binder development based on brick fines: Influence of particle size and substitution rate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecocatalysed Hurtley reaction: Synthesis of urolithin derivatives as new potential RAGE antagonists with anti-ageing properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Waterlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Grellier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Bulteel</w:t>
+                <w:t xml:space="preserve">Emmanuelle Lipka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed El Karim Bouarroudj</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zengfeng Zhao</w:t>
+                <w:t xml:space="preserve">Philippe Gervois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bulteel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 39, pp.102263. </w:t>
+              <w:t xml:space="preserve">Sustainable Chemistry and Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23, pp.100518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.102263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scp.2021.100518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03252536v1</w:t>
+                <w:t xml:space="preserve">hal-03772849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra granular porosity of mineral powders: modeling and experimentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of grinded hardened cement pastes as mineral addition for mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elkarim Bouarroudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bulteel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Elkarim Bouarroudj</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Guillaume Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 54 (2), </w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34, pp.101863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-021-01670-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2020.101863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03188855v1</w:t>
+                <w:t xml:space="preserve">hal-03188850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substitution of limestone filler by waste brick powder in self-compacting mortars: Properties and durability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zengfeng Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Grellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Karim Bouarroudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2770,103 +2770,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization of Fine Recycled Aggregates Contaminated with Gypsum Residues: Characterization and Evaluation of the Risk for Secondary Ettringite Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Colman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bulteel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zengfeng Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Courard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (21), pp.4866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2894,412 +2894,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a reference limestone fine aggregate to study the fresh and hard behavior of mortar made with recycled fine aggregate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Bulteel</w:t>
+                <w:t xml:space="preserve">Instrumented indentation study of slag in view of a better valorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Betrancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kossman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-019-1325-1⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 199, pp.349-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03250367v1</w:t>
+                <w:t xml:space="preserve">hal-03577581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumented indentation study of slag in view of a better valorization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of marine sediments incorporation on the behaviour of alkali-activated GGBFS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bulteel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wattez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 199, pp.349-358. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-019-1408-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577581v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of marine sediments incorporation on the behaviour of alkali-activated GGBFS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reine Karam</w:t>
+                <w:t xml:space="preserve">Use of a reference limestone fine aggregate to study the fresh and hard behavior of mortar made with recycled fine aggregate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elkarim Bouarroudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zengfeng Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bulteel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 52 (6), </w:t>
+              <w:t xml:space="preserve">, 2019, 52 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-019-1408-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-019-1325-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03250366v1</w:t>
+                <w:t xml:space="preserve">hal-03250367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of calcium sulfoaluminate cement to mitigate the alkali silica reaction in mortars</w:t>
               </w:r>
@@ -3567,290 +3567,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of burnt oil shale on ASR expansions: A petrographic study of concretes based on reactive aggregates</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Application of ASR tests to recycled concrete aggregates: Influence of water absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bulteel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Mechling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 112, pp.556 - 569. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.02.148⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 124, pp.714--721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682290v1</w:t>
+                <w:t xml:space="preserve">hal-01849721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of ASR tests to recycled concrete aggregates: Influence of water absorption</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of burnt oil shale on ASR expansions: A petrographic study of concretes based on reactive aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bulteel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Hammerschlag</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 124, pp.714--721. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 112, pp.556 - 569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.02.148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.08.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01849721v1</w:t>
+                <w:t xml:space="preserve">hal-01682290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of raw and burnt oil shale from Dotternhausen: Petrographical and mineralogical evolution with temperature</w:t>
               </w:r>
@@ -4646,1028 +4646,1028 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of alkali-silica reaction occurring in cemented waste packages based on simplified model and concrete medium approaches</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental modeling of burnt oil shale impact towards ASR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bulteel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUWCEM 2022 - International Symposium on Cement-Based Materials for Nuclear Wastes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Avignon, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on Alkali Aggregate Reaction in Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03667888v1</w:t>
+                <w:t xml:space="preserve">hal-03722752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental modeling of burnt oil shale impact towards ASR</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Bulteel</w:t>
+                <w:t xml:space="preserve">Comportement à l'état durci des mortiers imprimables à base de sable recyclé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raghed Al Thib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elkarim Bouarroudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Belayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bulteel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Alkali Aggregate Reaction in Concrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722752v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement à l'état durci des mortiers imprimables à base de sable recyclé</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Naima Belayachi</w:t>
+                <w:t xml:space="preserve">Formulation et caractérisation d’une encre cimentaire à faible impact carbone pour l’impression 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Hynek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bulteel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urquizar Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881232v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation et caractérisation d’une encre cimentaire à faible impact carbone pour l’impression 3D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Hynek</w:t>
+                <w:t xml:space="preserve">Contrôle de l’eau efficace dans les mortiers imprimables en 3D fabriqués avec des granulats de béton recyclé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Karim Bouarroudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raghed Al Thib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Belayachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bulteel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879722v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de l’eau efficace dans les mortiers imprimables en 3D fabriqués avec des granulats de béton recyclé</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantification of the extent of alkali-silica reaction occurring in cemented waste packages based on simplified model systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Cau Dit Coumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Poulesquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">16th ICAAR 2022 - 16th International Conference on Alkali Aggregate Reaction in Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LNEC, May 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881311v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03719934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the extent of alkali-silica reaction occurring in cemented waste packages based on simplified model systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Study of alkali-silica reaction occurring in cemented waste packages based on simplified model and concrete medium approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Cau Dit Coumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Poulesquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gaveau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Haas</w:t>
+                <w:t xml:space="preserve">Seif Ben Hadj Hassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th ICAAR 2022 - 16th International Conference on Alkali Aggregate Reaction in Concrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LNEC, May 2022, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">NUWCEM 2022 - International Symposium on Cement-Based Materials for Nuclear Wastes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03719934v1</w:t>
+                <w:t xml:space="preserve">cea-03667888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between composition, rheological and swelling properties of alkali-silica gels produced in cemented waste packages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Présentation dans un séminaire au Massachussetts Institute of Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cau Dit Coumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Poulesquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Ben Hadj Hassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCC 2019 - 15\textsuperscriptth International Congress on the Chemistry of Cement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Prague, Unknown Region</w:t>
+              <w:t xml:space="preserve">Présentation dans un séminaire au Massachussetts Institute of Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03250360v1</w:t>
+                <w:t xml:space="preserve">hal-03250361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation dans un séminaire au Massachussetts Institute of Technology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Relationship between composition, rheological and swelling properties of alkali-silica gels produced in cemented waste packages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cau Dit Coumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Poulesquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Ben Hadj Hassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Présentation dans un séminaire au Massachussetts Institute of Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Boston, United States</w:t>
+              <w:t xml:space="preserve">ICCC 2019 - 15\textsuperscriptth International Congress on the Chemistry of Cement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Prague, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03250361v1</w:t>
+                <w:t xml:space="preserve">hal-03250360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation de mortiers imprimables incorporant des matériaux recyclés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Grellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5729,372 +5729,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEVELOPMENT OF A NEW ALKALI-ACTIVATED BINDER INCORPORATING DREDGED SEDIMENTS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Deneele</w:t>
+                <w:t xml:space="preserve">Relationship between composition, rheological and swelling properties of alkali-silica gels produced in cemented waste packages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Ben Hadj Hassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bulteel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cau Dit Coumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Akali Activated Materials and Geopolymers: Versatile Materials Offering High Performance and Low Emissions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Tomar, Portugal</w:t>
+              <w:t xml:space="preserve">NUWCEM 2018 - 3ʳᵈ International Symposium on Cement-Based Materials for Nuclear Wastes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Avignon, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03250262v1</w:t>
+                <w:t xml:space="preserve">hal-03250238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between composition, rheological and swelling properties of alkali-silica gels produced in cemented waste packages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Seif Ben Hadj Hassine</w:t>
+                <w:t xml:space="preserve">Gypsum residues in recycled materials: characterization of fine recycled aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Colman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bulteel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Cau Dit Coumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUWCEM 2018 - 3ʳᵈ International Symposium on Cement-Based Materials for Nuclear Wastes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Avignon, Unknown Region</w:t>
+              <w:t xml:space="preserve">SLD4 - 4th international conference on Service Life Design for infrastructure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03250238v1</w:t>
+                <w:t xml:space="preserve">hal-03250263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gypsum residues in recycled materials: characterization of fine recycled aggregates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Rémond</w:t>
+                <w:t xml:space="preserve">DEVELOPMENT OF A NEW ALKALI-ACTIVATED BINDER INCORPORATING DREDGED SEDIMENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bulteel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLD4 - 4th international conference on Service Life Design for infrastructure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">International conference on Akali Activated Materials and Geopolymers: Versatile Materials Offering High Performance and Low Emissions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Tomar, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250263v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of spent shales on reactive aggregates based concrete toward alkali-silica reaction</w:t>
               </w:r>
@@ -6332,51 +6332,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation and Characterization of a Low Carbon Impact Cementitious Ink for 3D Printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Hynek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bulteel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6474,77 +6474,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycled Brick Fines for New Alkali Activated Binder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Grellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bulteel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Courard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concrete-Polymer Composites in Circular Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 61, Springer Nature Switzerland, pp.198-205, 2025, Springer Proceedings in Materials, </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6872,51 +6872,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186122v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Elena Dasc&#259;lu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Waterlot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Caudle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bulteel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dhainaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5va00028a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136910v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghed Al Thib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Taleb" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Belayachi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien R&#233;mond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02658-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790064v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taleb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bulteel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montagne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roudet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;mond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02522-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403673v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Ghinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Dufr&#233;noy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hechelski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Da&#239;ch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.140684" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659272v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Betrancourt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Roudet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/3dp.2021.0128" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329786v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Colman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouarroudj Mohamed Elkarim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Courard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jadcr.22.00043" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962200v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02114-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326734v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elkarim Bouarroudj" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Potier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13092319" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326656v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02251-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108048v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zengfeng Zhao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianzhuang Xiao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Damidot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15093384" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403422v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gu&#233;rin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Oustri&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.130472" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772859v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Karam" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paris" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wattez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01720-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188845v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;ry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121851" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188850v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Michel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2020.101863" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772849v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lipka" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gervois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2021.100518" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252535v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Baz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aouad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Kleib" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.123220" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252536v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Grellier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Karim Bouarroudj" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102263" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188855v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01670-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772616v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Michel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102898" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224416v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cabrerizo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waligora" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Landrot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Fonda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-09969-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188885v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13214866" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250367v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-019-1325-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577581v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chicot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kossman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Louis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.12.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250366v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-019-1408-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250243v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aouad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Louis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zakhour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.215" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SRL57ZH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001508v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuchet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Hammerschlag" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2018.04.016" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNPRD6JK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682290v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.148" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849721v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delobel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mechling" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecomte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98NQRXT9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682358v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2015.06.022" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMSN656V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914349v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moundoungou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia-Diaz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thiery" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Degrugilliers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.12.036" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185718v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Waligora" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damidot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Potdevin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2009.10.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBR90CS1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185722v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seignez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauthier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Potdevin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.09.009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHLW4X09-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351162v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seignez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Recourt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351156v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Potdevin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03667888v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courtois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cau Dit Coumes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poulesquen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Haas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Ben Hadj Hassine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722752v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881232v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879722v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Hynek" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urquizar Antoine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881311v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03719934v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaveau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250360v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cau Dit Coumes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Haas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250361v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02119203v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Khoury" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Khalil" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250262v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250238v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250263v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhao" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682530v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976206v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huguet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Isaure" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329666v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Urquizar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Remond" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06116-5_15" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870268v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72955-3_19" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958010v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Djerbi Tegguer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhem Ghorbel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lecomte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136910v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghed Al Thib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Taleb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Belayachi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bulteel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien R&#233;mond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02658-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186122v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Elena Dasc&#259;lu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Waterlot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Caudle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dhainaut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5va00028a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790064v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taleb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bulteel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montagne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roudet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;mond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02522-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403673v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Ghinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Dufr&#233;noy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hechelski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Da&#239;ch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.140684" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329786v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Colman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouarroudj Mohamed Elkarim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Courard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jadcr.22.00043" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962200v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Betrancourt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Roudet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02114-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326734v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elkarim Bouarroudj" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Potier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13092319" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326656v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02251-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659272v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/3dp.2021.0128" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108048v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zengfeng Zhao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianzhuang Xiao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Damidot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15093384" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403422v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gu&#233;rin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Oustri&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.130472" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772859v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Karam" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paris" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wattez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01720-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188845v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;ry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121851" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188855v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Grellier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Michel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01670-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252536v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Karim Bouarroudj" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102263" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252535v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Baz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aouad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Kleib" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.123220" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772849v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lipka" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gervois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2021.100518" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188850v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2020.101863" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772616v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Michel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102898" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224416v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cabrerizo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waligora" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Landrot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Fonda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-09969-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188885v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13214866" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577581v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chicot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kossman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Louis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.12.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250366v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-019-1408-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250367v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-019-1325-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250243v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aouad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Louis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zakhour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.215" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SRL57ZH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001508v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuchet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Hammerschlag" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2018.04.016" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNPRD6JK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849721v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delobel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mechling" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecomte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98NQRXT9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682290v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.148" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682358v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2015.06.022" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMSN656V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914349v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moundoungou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia-Diaz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thiery" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Degrugilliers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.12.036" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185718v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Waligora" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damidot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Potdevin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2009.10.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBR90CS1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185722v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seignez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauthier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Potdevin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.09.009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHLW4X09-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351162v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seignez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Recourt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351156v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Potdevin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722752v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881232v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879722v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Hynek" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urquizar Antoine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881311v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03719934v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courtois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cau Dit Coumes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaveau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poulesquen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Haas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03667888v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Ben Hadj Hassine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250361v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cau Dit Coumes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Haas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250360v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02119203v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Khoury" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Khalil" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250238v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250263v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhao" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250262v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682530v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976206v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huguet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Isaure" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329666v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Urquizar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Remond" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06116-5_15" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870268v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72955-3_19" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958010v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Djerbi Tegguer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhem Ghorbel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lecomte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>