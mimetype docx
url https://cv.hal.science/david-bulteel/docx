--- v1 (2026-04-07)
+++ v2 (2026-05-09)
@@ -100,291 +100,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardened properties of 3D printable mortars with full replacement of natural sand by recycled sand</w:t>
+                <w:t xml:space="preserve">Phytomanagement strategy leads to plant-derived catalysts for the sustainable synthesis of oxidized Hantzsch esters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raghed Al Thib</w:t>
+                <w:t xml:space="preserve">Anca-Elena Dascălu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Taleb</w:t>
+                <w:t xml:space="preserve">Christophe Waterlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naima Belayachi</w:t>
+                <w:t xml:space="preserve">Jenna Caudle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bulteel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Rémond</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 58, pp.144. </w:t>
+              <w:t xml:space="preserve">Environmental Science: Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (7), pp.1045-1053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-025-02658-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5va00028a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136910v1</w:t>
+                <w:t xml:space="preserve">hal-05186122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytomanagement strategy leads to plant-derived catalysts for the sustainable synthesis of oxidized Hantzsch esters</w:t>
+                <w:t xml:space="preserve">Hardened properties of 3D printable mortars with full replacement of natural sand by recycled sand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anca-Elena Dascălu</w:t>
+                <w:t xml:space="preserve">Raghed Al Thib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Waterlot</w:t>
+                <w:t xml:space="preserve">Maria Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenna Caudle</w:t>
+                <w:t xml:space="preserve">Naima Belayachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bulteel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dhainaut</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science: Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 4 (7), pp.1045-1053. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58, pp.144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5va00028a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-025-02658-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05186122v1</w:t>
+                <w:t xml:space="preserve">hal-05136910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of thermo-hygrometric conditions on the interface bond in 3D printed concrete</w:t>
               </w:r>
@@ -504,51 +504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable pathways to oxicams via heterogeneous biosourced catalysts - Recyclable and reusable materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Waterlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Ghinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -632,689 +632,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion of concrete by secondary ettringite formation due to fine recycled aggregates contaminated with gypsum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interfacial Weakness Criterion by Indentation in 3D Printed Concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bulteel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Colman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Bulteel</w:t>
+                <w:t xml:space="preserve">Damien Betrancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouarroudj Mohamed Elkarim</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Francine Roudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Cement Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jadcr.22.00043⟩</w:t>
+              <w:t xml:space="preserve">3D Printing and Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (2), pp.318-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/3dp.2021.0128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329786v1</w:t>
+                <w:t xml:space="preserve">hal-03659272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale mechanical characterization of the interface in 3D printed concrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Taleb</w:t>
+                <w:t xml:space="preserve">Expansion of concrete by secondary ettringite formation due to fine recycled aggregates contaminated with gypsum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Colman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bulteel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Betrancourt</w:t>
+                <w:t xml:space="preserve">Bouarroudj Mohamed Elkarim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Roudet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luc Courard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 56 (1), pp.1-16. </w:t>
+              <w:t xml:space="preserve">Advances in Cement Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (11), pp.480-488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-023-02114-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1680/jadcr.22.00043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962200v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Crushing and Grinding on the Porosity of Hardened Cement Paste</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Courard</w:t>
+                <w:t xml:space="preserve">Multi-scale mechanical characterization of the interface in 3D printed concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bulteel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Betrancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Roudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/buildings13092319⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (1), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-023-02114-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04326734v1</w:t>
+                <w:t xml:space="preserve">hal-03962200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology for designing 3D printable mortar based on recycled sand</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Effects of Crushing and Grinding on the Porosity of Hardened Cement Paste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Elkarim Bouarroudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rémond</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Courard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 56 (9), pp.165. </w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (9), pp.2319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-023-02251-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/buildings13092319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326656v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial Weakness Criterion by Indentation in 3D Printed Concrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Taleb</w:t>
+                <w:t xml:space="preserve">A methodology for designing 3D printable mortar based on recycled sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raghed Al Thib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Belayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elkarim Bouarroudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bulteel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rémond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3D Printing and Additive Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (2), pp.318-329. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (9), pp.165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/3dp.2021.0128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-023-02251-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03659272v1</w:t>
+                <w:t xml:space="preserve">hal-04326656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of the Hardened Cement Paste Content in Fine Recycled Concrete Aggregates by Means of Salicylic Acid Dissolution</w:t>
               </w:r>
@@ -1339,51 +1339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianzhuang Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Damidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bulteel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1473,51 +1473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Oustrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bulteel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Betrancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Ghinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1562,1017 +1562,1017 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sediment incorporation on the reactivity of alkali-activated GGBFS systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intra granular porosity of mineral powders: modeling and experimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elkarim Bouarroudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reine Karam</w:t>
+                <w:t xml:space="preserve">Adèle Grellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bulteel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Paris</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Martin Cyr</w:t>
+                <w:t xml:space="preserve">Frederic Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 54 (3), pp.118. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-021-01720-y⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 54 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-021-01670-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03772859v1</w:t>
+                <w:t xml:space="preserve">hal-03188855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal sulfate attack in mortars containing contaminated fine recycled concrete aggregates</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Alternative hydraulic binder development based on brick fines: Influence of particle size and substitution rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Grellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bulteel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Karim Bouarroudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Michel</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zengfeng Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.121851⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39, pp.102263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.102263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188845v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra granular porosity of mineral powders: modeling and experimentation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Durability assessment and microstructural analysis of 3D printed concrete exposed to sulfuric acid environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Baz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Aouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bulteel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rémond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-021-01670-5⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 290, pp.123220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.123220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188855v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative hydraulic binder development based on brick fines: Influence of particle size and substitution rate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecocatalysed Hurtley reaction: Synthesis of urolithin derivatives as new potential RAGE antagonists with anti-ageing properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Waterlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Grellier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Zengfeng Zhao</w:t>
+                <w:t xml:space="preserve">Emmanuelle Lipka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gervois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bulteel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.102263⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Chemistry and Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23, pp.100518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scp.2021.100518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252536v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability assessment and microstructural analysis of 3D printed concrete exposed to sulfuric acid environments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joelle Kleib</w:t>
+                <w:t xml:space="preserve">Use of grinded hardened cement pastes as mineral addition for mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elkarim Bouarroudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bulteel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.123220⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34, pp.101863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2020.101863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252535v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecocatalysed Hurtley reaction: Synthesis of urolithin derivatives as new potential RAGE antagonists with anti-ageing properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Bulteel</w:t>
+                <w:t xml:space="preserve">Effect of sediment incorporation on the reactivity of alkali-activated GGBFS systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wattez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Chemistry and Pharmacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scp.2021.100518⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (3), pp.118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-021-01720-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772849v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of grinded hardened cement pastes as mineral addition for mortars</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Internal sulfate attack in mortars containing contaminated fine recycled concrete aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bulteel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frederic Michel</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 34, pp.101863. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 272, pp.121851. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2020.101863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.121851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188850v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substitution of limestone filler by waste brick powder in self-compacting mortars: Properties and durability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zengfeng Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Grellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Karim Bouarroudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2770,103 +2770,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization of Fine Recycled Aggregates Contaminated with Gypsum Residues: Characterization and Evaluation of the Risk for Secondary Ettringite Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Colman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bulteel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zengfeng Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Courard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (21), pp.4866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2894,442 +2894,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumented indentation study of slag in view of a better valorization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francine Roudet</w:t>
+                <w:t xml:space="preserve">Use of a reference limestone fine aggregate to study the fresh and hard behavior of mortar made with recycled fine aggregate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elkarim Bouarroudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zengfeng Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bulteel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.12.002⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-019-1325-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03577581v1</w:t>
+                <w:t xml:space="preserve">hal-03250367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of marine sediments incorporation on the behaviour of alkali-activated GGBFS</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Instrumented indentation study of slag in view of a better valorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Betrancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kossman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Roudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 52 (6), </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 199, pp.349-358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-019-1408-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250366v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a reference limestone fine aggregate to study the fresh and hard behavior of mortar made with recycled fine aggregate</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Zengfeng Zhao</w:t>
+                <w:t xml:space="preserve">Effect of marine sediments incorporation on the behaviour of alkali-activated GGBFS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bulteel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wattez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 52 (1), </w:t>
+              <w:t xml:space="preserve">, 2019, 52 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-019-1325-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-019-1408-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03250367v1</w:t>
+                <w:t xml:space="preserve">hal-03250366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of calcium sulfoaluminate cement to mitigate the alkali silica reaction in mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3444,51 +3444,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkali-reactivity of a Swiss siliceous limestone caused by finely dispersed quartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bulteel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3567,320 +3567,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of ASR tests to recycled concrete aggregates: Influence of water absorption</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of burnt oil shale on ASR expansions: A petrographic study of concretes based on reactive aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bulteel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Hammerschlag</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 124, pp.714--721. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.08.004⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 112, pp.556 - 569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.02.148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849721v1</w:t>
+                <w:t xml:space="preserve">hal-01682290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of burnt oil shale on ASR expansions: A petrographic study of concretes based on reactive aggregates</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Application of ASR tests to recycled concrete aggregates: Influence of water absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bulteel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Mechling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 112, pp.556 - 569. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 124, pp.714--721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.02.148⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01682290v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of raw and burnt oil shale from Dotternhausen: Petrographical and mineralogical evolution with temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4612,851 +4612,851 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental modeling of burnt oil shale impact towards ASR</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of alkali-silica reaction occurring in cemented waste packages based on simplified model and concrete medium approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Cau Dit Coumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Poulesquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Ben Hadj Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Alkali Aggregate Reaction in Concrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">NUWCEM 2022 - International Symposium on Cement-Based Materials for Nuclear Wastes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03722752v1</w:t>
+                <w:t xml:space="preserve">cea-03667888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement à l'état durci des mortiers imprimables à base de sable recyclé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raghed Al Thib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Elkarim Bouarroudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Belayachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bulteel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03881232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation et caractérisation d’une encre cimentaire à faible impact carbone pour l’impression 3D</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Rémond</w:t>
+                <w:t xml:space="preserve">Experimental modeling of burnt oil shale impact towards ASR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bulteel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on Alkali Aggregate Reaction in Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879722v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de l’eau efficace dans les mortiers imprimables en 3D fabriqués avec des granulats de béton recyclé</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Naima Belayachi</w:t>
+                <w:t xml:space="preserve">Formulation et caractérisation d’une encre cimentaire à faible impact carbone pour l’impression 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Hynek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bulteel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urquizar Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881311v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the extent of alkali-silica reaction occurring in cemented waste packages based on simplified model systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrôle de l’eau efficace dans les mortiers imprimables en 3D fabriqués avec des granulats de béton recyclé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Karim Bouarroudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raghed Al Thib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Belayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bulteel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th ICAAR 2022 - 16th International Conference on Alkali Aggregate Reaction in Concrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LNEC, May 2022, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03719934v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of alkali-silica reaction occurring in cemented waste packages based on simplified model and concrete medium approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Quantification of the extent of alkali-silica reaction occurring in cemented waste packages based on simplified model systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Cau Dit Coumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Poulesquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Haas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seif Ben Hadj Hassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUWCEM 2022 - International Symposium on Cement-Based Materials for Nuclear Wastes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Avignon, France</w:t>
+              <w:t xml:space="preserve">16th ICAAR 2022 - 16th International Conference on Alkali Aggregate Reaction in Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LNEC, May 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03667888v1</w:t>
+                <w:t xml:space="preserve">cea-03719934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation dans un séminaire au Massachussetts Institute of Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cau Dit Coumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Poulesquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Ben Hadj Hassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présentation dans un séminaire au Massachussetts Institute of Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Boston, United States</w:t>
@@ -5485,103 +5485,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between composition, rheological and swelling properties of alkali-silica gels produced in cemented waste packages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cau Dit Coumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Poulesquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Ben Hadj Hassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCC 2019 - 15\textsuperscriptth International Congress on the Chemistry of Cement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Prague, Unknown Region</w:t>
@@ -5610,103 +5610,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation de mortiers imprimables incorporant des matériaux recyclés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Grellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DiXite3dPrint : Fabrication Additive pour la Construction. Quelle Actualité Nationale ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech, Jan 2019, Champs-sur-Marne, France</w:t>
@@ -5729,415 +5729,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between composition, rheological and swelling properties of alkali-silica gels produced in cemented waste packages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Seif Ben Hadj Hassine</w:t>
+                <w:t xml:space="preserve">DEVELOPMENT OF A NEW ALKALI-ACTIVATED BINDER INCORPORATING DREDGED SEDIMENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bulteel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUWCEM 2018 - 3ʳᵈ International Symposium on Cement-Based Materials for Nuclear Wastes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Avignon, Unknown Region</w:t>
+              <w:t xml:space="preserve">International conference on Akali Activated Materials and Geopolymers: Versatile Materials Offering High Performance and Low Emissions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Tomar, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03250238v1</w:t>
+                <w:t xml:space="preserve">hal-03250262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gypsum residues in recycled materials: characterization of fine recycled aggregates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Rémond</w:t>
+                <w:t xml:space="preserve">Relationship between composition, rheological and swelling properties of alkali-silica gels produced in cemented waste packages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Ben Hadj Hassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bulteel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cau Dit Coumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLD4 - 4th international conference on Service Life Design for infrastructure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">NUWCEM 2018 - 3ʳᵈ International Symposium on Cement-Based Materials for Nuclear Wastes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Avignon, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03250263v1</w:t>
+                <w:t xml:space="preserve">hal-03250238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEVELOPMENT OF A NEW ALKALI-ACTIVATED BINDER INCORPORATING DREDGED SEDIMENTS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Deneele</w:t>
+                <w:t xml:space="preserve">Gypsum residues in recycled materials: characterization of fine recycled aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Colman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bulteel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Akali Activated Materials and Geopolymers: Versatile Materials Offering High Performance and Low Emissions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Tomar, Portugal</w:t>
+              <w:t xml:space="preserve">SLD4 - 4th international conference on Service Life Design for infrastructure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250262v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of spent shales on reactive aggregates based concrete toward alkali-silica reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bulteel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6169,146 +6169,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marine sediments in road material design : environmental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Zentar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bulteel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Conference on Engineering for Waste Valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, PATRAS GRECE, Unknown Region</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Is phytoextraction a suitable green treatment for metal-contaminated sediments ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Isaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Sediment Management (I2SM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Lille, France. pp.281-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00976206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6318,139 +6426,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation and Characterization of a Low Carbon Impact Cementitious Ink for 3D Printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Hynek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bulteel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Urquizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Remond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">37, Springer International Publishing, pp.99-104, 2022, RILEM Bookseries, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-06116-5_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6460,272 +6568,272 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycled Brick Fines for New Alkali Activated Binder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Grellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bulteel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Courard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concrete-Polymer Composites in Circular Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 61, Springer Nature Switzerland, pp.198-205, 2025, Springer Proceedings in Materials, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-72955-3_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés liées à la durabilité : Chapitre 12. In partie IV : "Le béton recyclé"</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bulteel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Djerbi Tegguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhem Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Propriétés liées à la durabilité : Chapitre 12. In partie IV : &amp;quot;Le béton recyclé&amp;quot;</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFSTTAR, pp.293-321, 2018, ISBN 978-2-85782-747-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId200"/>
+      <w:footerReference w:type="default" r:id="rId204"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6872,51 +6980,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136910v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghed Al Thib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Taleb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Belayachi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bulteel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien R&#233;mond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02658-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186122v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Elena Dasc&#259;lu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Waterlot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Caudle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dhainaut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5va00028a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790064v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taleb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bulteel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montagne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roudet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;mond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02522-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403673v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Ghinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Dufr&#233;noy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hechelski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Da&#239;ch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.140684" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329786v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Colman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouarroudj Mohamed Elkarim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Courard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jadcr.22.00043" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962200v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Betrancourt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Roudet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02114-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326734v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elkarim Bouarroudj" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Potier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13092319" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326656v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02251-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659272v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/3dp.2021.0128" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108048v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zengfeng Zhao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianzhuang Xiao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Damidot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15093384" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403422v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gu&#233;rin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Oustri&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.130472" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772859v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Karam" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paris" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wattez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01720-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188845v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;ry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121851" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188855v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Grellier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Michel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01670-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252536v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Karim Bouarroudj" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102263" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252535v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Baz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aouad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Kleib" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.123220" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772849v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lipka" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gervois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2021.100518" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188850v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2020.101863" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772616v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Michel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102898" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224416v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cabrerizo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waligora" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Landrot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Fonda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-09969-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188885v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13214866" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577581v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chicot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kossman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Louis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.12.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250366v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-019-1408-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250367v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-019-1325-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250243v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aouad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Louis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zakhour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.215" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SRL57ZH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001508v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuchet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Hammerschlag" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2018.04.016" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNPRD6JK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849721v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delobel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mechling" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecomte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98NQRXT9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682290v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.148" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682358v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2015.06.022" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMSN656V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914349v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moundoungou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia-Diaz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thiery" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Degrugilliers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.12.036" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185718v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Waligora" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damidot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Potdevin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2009.10.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBR90CS1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185722v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seignez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauthier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Potdevin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.09.009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHLW4X09-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351162v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seignez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Recourt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351156v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Potdevin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722752v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881232v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879722v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Hynek" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urquizar Antoine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881311v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03719934v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courtois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cau Dit Coumes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaveau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poulesquen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Haas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03667888v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Ben Hadj Hassine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250361v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cau Dit Coumes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Haas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250360v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02119203v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Khoury" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Khalil" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250238v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250263v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhao" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250262v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682530v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976206v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huguet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Isaure" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329666v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Urquizar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Remond" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06116-5_15" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870268v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72955-3_19" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958010v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Djerbi Tegguer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhem Ghorbel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lecomte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186122v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Elena Dasc&#259;lu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Waterlot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Caudle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bulteel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dhainaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5va00028a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136910v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghed Al Thib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Taleb" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Belayachi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien R&#233;mond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02658-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790064v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taleb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bulteel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montagne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roudet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;mond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02522-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403673v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Ghinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Dufr&#233;noy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hechelski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Da&#239;ch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.140684" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659272v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Betrancourt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Roudet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/3dp.2021.0128" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329786v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Colman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouarroudj Mohamed Elkarim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Courard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jadcr.22.00043" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962200v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02114-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326734v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elkarim Bouarroudj" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Potier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13092319" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326656v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02251-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108048v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zengfeng Zhao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianzhuang Xiao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Damidot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15093384" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403422v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gu&#233;rin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Oustri&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.130472" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188855v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Grellier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Michel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01670-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252536v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Karim Bouarroudj" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102263" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252535v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Baz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aouad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Kleib" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.123220" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772849v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lipka" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gervois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2021.100518" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188850v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2020.101863" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772859v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Karam" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paris" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wattez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01720-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188845v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;ry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121851" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772616v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Michel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102898" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224416v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cabrerizo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waligora" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Landrot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Fonda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-09969-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188885v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13214866" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250367v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-019-1325-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577581v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chicot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kossman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Louis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.12.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250366v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-019-1408-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250243v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aouad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Louis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zakhour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.215" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SRL57ZH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001508v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuchet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Hammerschlag" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2018.04.016" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNPRD6JK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682290v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.148" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849721v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delobel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mechling" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecomte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98NQRXT9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682358v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2015.06.022" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMSN656V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914349v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moundoungou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia-Diaz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thiery" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Degrugilliers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.12.036" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185718v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Waligora" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damidot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Potdevin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2009.10.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBR90CS1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185722v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seignez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauthier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Potdevin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.09.009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHLW4X09-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351162v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seignez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Recourt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351156v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Potdevin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03667888v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courtois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cau Dit Coumes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poulesquen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Haas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Ben Hadj Hassine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881232v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722752v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879722v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Hynek" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urquizar Antoine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881311v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03719934v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaveau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250361v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cau Dit Coumes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Haas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250360v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02119203v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Khoury" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Khalil" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250262v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250238v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250263v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhao" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682530v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595632v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubois" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zentar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976206v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huguet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Isaure" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329666v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Urquizar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Remond" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06116-5_15" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870268v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72955-3_19" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958010v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Djerbi Tegguer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhem Ghorbel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lecomte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>