--- v0 (2026-03-28)
+++ v1 (2026-04-17)
@@ -268,533 +268,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciplex‐based organic light‐emitting diodes with deep blue emission</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraction of C-PC from Arthrospira platensis: use of ultrasounds, organic solvents and deep eutectic solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghada Mbarki</w:t>
+                <w:t xml:space="preserve">J.-F. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Niangoran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Georges Zissis</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3022876⟩</w:t>
+              <w:t xml:space="preserve">European Food Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 250 (4), pp.1149-1161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00217-023-04452-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04668451v1</w:t>
+                <w:t xml:space="preserve">hal-04415014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of C-PC from Arthrospira platensis: use of ultrasounds, organic solvents and deep eutectic solvents</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Gaignard</w:t>
+                <w:t xml:space="preserve">Degradation Analysis of Exciplex-Based Organic Light-Emitting Devices Using Carbazole-Based Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein El Housseiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Fery-Forgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ternisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Z. Mouloungui</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Zissis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Food Research and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 250 (4), pp.1149-1161. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00217-023-04452-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.4c13006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04415014v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation Analysis of Exciplex-Based Organic Light-Emitting Devices Using Carbazole-Based Materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Fery-Forgues</w:t>
+                <w:t xml:space="preserve">Solid-State Lighting Technologies: Operating Principles, State of the Art, and Future Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Zissis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ternisien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.4c13006⟩</w:t>
+              <w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.2-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MIAS.2024.3484368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777003v1</w:t>
+                <w:t xml:space="preserve">hal-04782713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-State Lighting Technologies: Operating Principles, State of the Art, and Future Challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exciplex‐based organic light‐emitting diodes with deep blue emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein El Housseiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghada Mbarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ternisien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Zissis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.2-13. </w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13013, pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MIAS.2024.3484368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.3022876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782713v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lumière en horticulture : l’ère des LED</w:t>
               </w:r>
@@ -884,51 +884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N’goran Urbain Florent Niangoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -986,382 +986,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of light intensity and photoperiod on energy efficiency of biomass and pigment production of Spirulina ( Arthrospira platensis )</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N’goran Urbain Florent Niangoran</w:t>
+                <w:t xml:space="preserve">Mapping the needs for trained lighting engineers in construction industry: the first outcomes from ecoslight skills alliances european project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Zissis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Canale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelos-Nikolaos Madias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Bourousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ocl/2021025⟩</w:t>
+              <w:t xml:space="preserve">Light &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (6), pp.6-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33383/2021-087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281396v1</w:t>
+                <w:t xml:space="preserve">hal-03562501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of different abiotic factors on lipid production by microalgae – a review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Gaignard</w:t>
+                <w:t xml:space="preserve">Influence of light intensity and photoperiod on energy efficiency of biomass and pigment production of Spirulina ( Arthrospira platensis )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N’goran Urbain Florent Niangoran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Zissis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Buso</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 28, pp.57. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 28, pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2021025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ocl/2021045⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03470999v1</w:t>
+                <w:t xml:space="preserve">hal-03281396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the needs for trained lighting engineers in construction industry: the first outcomes from ecoslight skills alliances european project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of different abiotic factors on lipid production by microalgae – a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Zissis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Light &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29 (6), pp.6-24. </w:t>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33383/2021-087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2021045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562501v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eclairage horticole : pourquoi choisir la technologie LED ?</w:t>
               </w:r>
@@ -1373,51 +1373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N’goran Urbain Florent Niangoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Canale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Zissis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1615,51 +1615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N’goran Urbain Florent Niangoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Canale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cisse Theodore Haba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2327,360 +2327,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutions et perspectives de l'éclairage : applications des OLEDs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Auxiliary Heating on the Degradation of Fluorescent Lamp Electrodes Under Dimming Operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Mayrhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Zudrell-Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Severinsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Zissis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Bhosle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59 (4), pp.1889-1897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2011.2157285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03819429v1</w:t>
+                <w:t xml:space="preserve">hal-02541075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Auxiliary Heating on the Degradation of Fluorescent Lamp Electrodes Under Dimming Operation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les nouvelles technologies de l'éclairage - vers la lumière &amp;quot; électronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Zissis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Georges Zissis</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ternisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue 3E.I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62, pp.6-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIE.2011.2157285⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02541075v1</w:t>
+                <w:t xml:space="preserve">hal-00685948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouvelles technologies de l'éclairage - vers la lumière &amp;quot; électronique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolutions et perspectives de l'éclairage : applications des OLEDs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ternisien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Zissis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Ternisien</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bhosle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue 3E.I</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 62, pp.6-12</w:t>
+              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4, pp.42-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00685948v1</w:t>
+                <w:t xml:space="preserve">hal-03819429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the absolute intensity of barium lines during dimming operation in the vicinity of fluorescent lamp electrodes</w:t>
               </w:r>
@@ -3306,51 +3306,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomaterials based HTL for Organic Light Emitting Diode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghada Mbarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3444,51 +3444,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exciplex-based organic light-emitting diodes with deep blue emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Housseiny Houssein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghada Mbarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3675,301 +3675,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production et caractérisation de pigments par des bactéries marines pour l'éco-conception des OLEDs</w:t>
+                <w:t xml:space="preserve">Stimulation par le rayonnement lumineux de la production de pigments bactériens pour la conception d’OLEDs (Diodes ElectroLuminescentes Organiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Cadoret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maya Rima</w:t>
+                <w:t xml:space="preserve">M Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalloul Bouajila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Zissis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Garah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salomé El Hage</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Grand Sud-Ouest de la Société Chimique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">18e Congrès de la Société Française des Procédés (SFGP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776460v1</w:t>
+                <w:t xml:space="preserve">hal-03861931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation par le rayonnement lumineux de la production de pigments bactériens pour la conception d’OLEDs (Diodes ElectroLuminescentes Organiques)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production et caractérisation de pigments par des bactéries marines pour l'éco-conception des OLEDs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Rima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalloul Bouajila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Garah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Cadoret</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">David Buso</w:t>
+                <w:t xml:space="preserve">Salomé El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Congrès de la Société Française des Procédés (SFGP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Grand Sud-Ouest de la Société Chimique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03861931v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection mechanism characterization in N,N'-ditridecyl-3,4,9,10-perylenetetracarboxylic diimide based vertical organic field-effect transistors</w:t>
+                <w:t xml:space="preserve">Qualitative Study of the Injection mechanism in N,N'-ditridecyl-3,4,9,10-perylenetetracarboxylic diimide (PTCDI-C13) based Vertical Organic Field-Effect Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Marjorie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buso David</w:t>
@@ -4016,113 +4016,113 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE 16th Nanotechnology Materials and Devices Conference (NMDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Vancouver, Canada. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NMDC50713.2021.9677483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NMDC50713.2021.9677496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03540000v1</w:t>
+                <w:t xml:space="preserve">hal-03539999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des conditions d’éclairages favorisant la production de biomasse et la teneur en phycocyanine chez Arthrospira platensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Zissis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4154,601 +4154,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative Study of the Injection mechanism in N,N'-ditridecyl-3,4,9,10-perylenetetracarboxylic diimide (PTCDI-C13) based Vertical Organic Field-Effect Transistors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimisation des conditions d’éclairages favorisant la production de biomasse et la teneur en phycocyanine chez Arthrospira platensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Zissis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 16th Nanotechnology Materials and Devices Conference (NMDC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9e Colloque Eclairage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARMIR, Sep 2021, Troyes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03539999v1</w:t>
+                <w:t xml:space="preserve">hal-03437870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des conditions d’éclairages favorisant la production de biomasse et la teneur en phycocyanine chez Arthrospira platensis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Gaignard</w:t>
+                <w:t xml:space="preserve">Intégration des chromophores à base d'oxazole dans les diodes électroluminescentes organiques (OLEDs) bleu profond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein El Housseiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Fery-Forgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ternisien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Zissis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque Eclairage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARMIR, Sep 2021, Troyes, France</w:t>
+              <w:t xml:space="preserve">Congrès Annuel de la Société Française d'Optique (OPTIQUE-21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Optique, Jul 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03437870v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration des chromophores à base d'oxazole dans les diodes électroluminescentes organiques (OLEDs) bleu profond</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Georges Zissis</w:t>
+                <w:t xml:space="preserve">Injection mechanism characterization in N,N'-ditridecyl-3,4,9,10-perylenetetracarboxylic diimide based vertical organic field-effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Marjorie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buso David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ternisien Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cedric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Housseiny Houssein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de la Société Française d'Optique (OPTIQUE-21)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE 16th Nanotechnology Materials and Devices Conference (NMDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Vancouver, Canada. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NMDC50713.2021.9677483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03286246v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travaux de recherche menés dans le cadre projet PIPAA (Pile à combustible pour applications aéronautiques)</w:t>
+                <w:t xml:space="preserve">Current modulation in an organic light-emitting diode (OLED)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Durand</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marjorie Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ternisien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plénières du GDR HySPàC, 11-13 Juin 2019, Le Croisic (FRANCE), 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Le Croisic, France</w:t>
+              <w:t xml:space="preserve">14th International Symposium on Functional π-Electron Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877669v1</w:t>
+                <w:t xml:space="preserve">hal-03485314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current modulation in an organic light-emitting diode (OLED)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Travaux de recherche menés dans le cadre projet PIPAA (Pile à combustible pour applications aéronautiques)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Baudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothé Mullins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Morvan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Functional π-Electron Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Plénières du GDR HySPàC, 11-13 Juin 2019, Le Croisic (FRANCE), 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485314v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the LEDs Spectrums Influence on the Spirulina Platensis Growth in Batch Culture</w:t>
               </w:r>
@@ -4760,51 +4760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N’goran Urbain Florent Niangoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Canale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cisse Theodore Haba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4957,1282 +4957,1299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of ferroelectric material to optimize supply voltage in n-type organic transistors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Ternisien</w:t>
+                <w:t xml:space="preserve">Biomass estimation of spirulina platensis by reflectance signal and infragram technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbain Niangoran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Canale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buso</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. H. Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference (NMDC 2016), Oct. 9-12, 2016, Toulouse (FRANCE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AlgaEurope 2016, Dec. 13-15, 2016, Madrid (SPAIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03953560v1</w:t>
+                <w:t xml:space="preserve">hal-03953559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass estimation of spirulina platensis by reflectance signal and infragram technology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Canale</w:t>
+                <w:t xml:space="preserve">Réalisation de transistors organiques à effet de champ et étude de matériaux ferroélectriques pour optimiser les tensions d’alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ternisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgaEurope 2016, Dec. 13-15, 2016, Madrid (SPAIN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">19èmes Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM), 11-13 mai 2016, Toulouse (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953559v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation de transistors organiques à effet de champ et étude de matériaux ferroélectriques pour optimiser les tensions d’alimentation</w:t>
+                <w:t xml:space="preserve">Study of ferroelectric material to optimize supply voltage in n-type organic transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ternisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM), 11-13 mai 2016, Toulouse (FRANCE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference (NMDC 2016), Oct. 9-12, 2016, Toulouse (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953558v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidirectional OLED buck driver</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jhong-Yan Tsai</w:t>
+                <w:t xml:space="preserve">Optimization of the interface insulator - organic semiconductor of organic transistor via deposition of ferro-electric materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ternisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Zissis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE Industry Applications Society Annual Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th European Conference on Molecular Electronics, sept. 1-5, 2015, Strasbourg (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02560715v1</w:t>
+                <w:t xml:space="preserve">hal-03953503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of driving current on photometric performances of a white light OLED</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuming Chen</w:t>
+                <w:t xml:space="preserve">Optimization of the capacitance of the gate dielectric of OLETs (Organic Light Emitting Transistors) via deposition of Ferro-Electric Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ternisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Zissis</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Barreyre-Pandele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE Industry Applications Society Annual Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th International Thin-Film Transistor Conference ITC2015, Feb. 26-27, 2015, Rennes (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02532641v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the interface insulator - organic semiconductor of organic transistor via deposition of ferro-electric materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation de la capacité du diélectrique de grille des Transistors Organiques Lumineux (OLETs) via déposition de matériaux Ferroélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ternisien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Georges Zissis</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Barreyre-Pandele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Conference on Molecular Electronics, sept. 1-5, 2015, Strasbourg (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque International des Télécommunications (TELECOM'2015 &amp; 9ème JFMMA), 13-15 mai 2015, Meknès, MOROCCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Meknès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953503v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the capacitance of the gate dielectric of OLETs (Organic Light Emitting Transistors) via deposition of Ferro-Electric Materials</w:t>
+                <w:t xml:space="preserve">Flexible OLEDs : A Review of the technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ternisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laure Barreyre-Pandele</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Zissis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Thin-Film Transistor Conference ITC2015, Feb. 26-27, 2015, Rennes (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Advanced Lighting Science &amp; Technology Symposium Fudan University, March 21-22, 2015, Shanghai (CHINA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953557v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la capacité du diélectrique de grille des Transistors Organiques Lumineux (OLETs) via déposition de matériaux Ferroélectriques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Ternisien</w:t>
+                <w:t xml:space="preserve">Bidirectional OLED buck driver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray-Lee Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhong-Yan Tsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laure Barreyre-Pandele</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Zissis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International des Télécommunications (TELECOM'2015 &amp; 9ème JFMMA), 13-15 mai 2015, Meknès, MOROCCO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE Industry Applications Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Addison, TX, United States. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ias.2015.7356858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953556v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible OLEDs : A Review of the technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Ternisien</w:t>
+                <w:t xml:space="preserve">Influence of driving current on photometric performances of a white light OLED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Zissis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Lighting Science &amp; Technology Symposium Fudan University, March 21-22, 2015, Shanghai (CHINA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE Industry Applications Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Adisson, TX, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ias.2015.7356867⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164355v1</w:t>
+                <w:t xml:space="preserve">hal-02532641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles technologies de l'éclairage et économies d'énergie dans les bâtiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact du mode d'alimentation sur les propriétés d'émission des OLED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ternisien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Zissis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Ternisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées 2012 de la section électrotechnique du club EEA, Cergy, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Cergy, France</w:t>
+              <w:t xml:space="preserve">Journées OLED de l'ARMIR, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164350v1</w:t>
+                <w:t xml:space="preserve">hal-04164353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du mode d'alimentation sur les propriétés d'émission des OLED</w:t>
+                <w:t xml:space="preserve">Hardware OLED Electrical Equivalent for Driver Topologies Design Purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bhosle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ternisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Zissis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées OLED de l'ARMIR, Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">13th Int. Symposium on the Science and Technology of Lighting Systems, Troy, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Troy, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164353v1</w:t>
+                <w:t xml:space="preserve">hal-03953502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware OLED Electrical Equivalent for Driver Topologies Design Purposes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Power Supply Mode on OLED Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bhosle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Bhosle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ternisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6242,470 +6259,453 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Zissis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Int. Symposium on the Science and Technology of Lighting Systems, Troy, USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Troy, United States</w:t>
+              <w:t xml:space="preserve">2012 IAS : IEEE Industry Applications Society annual meeting, Las Vegas, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03953502v1</w:t>
+                <w:t xml:space="preserve">hal-04164351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Power Supply Mode on OLED Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Bhosle</w:t>
+                <w:t xml:space="preserve">Les OLEDs : performances actuelles et avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ternisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IAS : IEEE Industry Applications Society annual meeting, Las Vegas, USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">Journées Lumière et Santé, Orléans, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164351v1</w:t>
+                <w:t xml:space="preserve">hal-04164352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les OLEDs : performances actuelles et avenir</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelles technologies de l'éclairage et économies d'énergie dans les bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Zissis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bhosle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ternisien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Buso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Lumière et Santé, Orléans, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Orléans, France</w:t>
+              <w:t xml:space="preserve">Journées 2012 de la section électrotechnique du club EEA, Cergy, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164352v1</w:t>
+                <w:t xml:space="preserve">hal-04164350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEDs-state of art for general and street lighting: achievements and technology limitations</w:t>
+                <w:t xml:space="preserve">Sources de lumière à décharge : passé et avenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Zissis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Massol</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ternisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 4th Asia-Pacific Light Sources Workshop, Taoyuan (Taïwan)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Taoyuan, Taiwan</w:t>
+              <w:t xml:space="preserve">Xe Colloque Arc Electrique, Limoges (France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03953501v1</w:t>
+                <w:t xml:space="preserve">hal-04164349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources de lumière à décharge : passé et avenir</w:t>
+                <w:t xml:space="preserve">LEDs-state of art for general and street lighting: achievements and technology limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Zissis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Ternisien</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Massol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xe Colloque Arc Electrique, Limoges (France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Limoges, France</w:t>
+              <w:t xml:space="preserve">Proc. 4th Asia-Pacific Light Sources Workshop, Taoyuan (Taïwan)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Taoyuan, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164349v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Auxiliary heating influence on barium loss from fluorescent lamp electrode under HF operation</w:t>
               </w:r>
@@ -6834,51 +6834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ternisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Zissis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7126,650 +7126,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of discharge parameters versus cold spot temperature in a 50 Hz AC operated fluorescent lamp</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yang Liu</w:t>
+                <w:t xml:space="preserve">Predictive Evaluation of Fluorescent Lamp Lifetime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sounil Bhosle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Zissis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Mayhrofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Zudrell-Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE 36th International Conference on Plasma Science (ICOPS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PLASMA.2009.5227353⟩</w:t>
+              <w:t xml:space="preserve">2009 IEEE Industry Applications Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Houston, TX, United States. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ias.2009.5324860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738007v1</w:t>
+                <w:t xml:space="preserve">hal-02560734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Evaluation of Fluorescent Lamp Lifetime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variation of discharge parameters versus cold spot temperature in a 50 Hz AC operated fluorescent lamp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Zissis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sounil Bhosle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dahua Chen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE Industry Applications Society Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Houston, TX, United States. pp.1-7, </w:t>
+              <w:t xml:space="preserve">2009 IEEE 36th International Conference on Plasma Science (ICOPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, San Diego, United States. pp.1-1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ias.2009.5324860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PLASMA.2009.5227353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560734v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Moving Striations in a 50Hz AC Low-Pressure Ar-Hg Discharge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yang Liu</w:t>
+                <w:t xml:space="preserve">Etude de la zone cathodique d’une lampe fluorescente par spectrosopie d’émission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zein El Abidine Tlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sounil Bhosle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Zissis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dahua Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE Industry Applications Society Annual Meeting (IAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">X° congrès de la Division Plasma de la Société Française de Physique, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02812220v1</w:t>
+                <w:t xml:space="preserve">hal-03953500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la zone cathodique d’une lampe fluorescente par spectrosopie d’émission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zein El Abidine Tlais</w:t>
+                <w:t xml:space="preserve">Acoustic Resonance Characteristics in a High Pressure Sodium Lamp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labo Chhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Maussion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Zissis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sounil Bhosle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buso</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Zissis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X° congrès de la Division Plasma de la Société Française de Physique, Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">IAS '08 : IEEE Industry Applications Society Annual Meeting, Edmonton, Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Edmonton, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953500v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Resonance Characteristics in a High Pressure Sodium Lamp</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Maussion</w:t>
+                <w:t xml:space="preserve">Investigation of Moving Striations in a 50Hz AC Low-Pressure Ar-Hg Discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sounil Bhosle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Zissis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Buso</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dahua Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAS '08 : IEEE Industry Applications Society Annual Meeting, Edmonton, Canada</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2008 IEEE Industry Applications Society Annual Meeting (IAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Edmonton, Canada. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/08IAS.2008.238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891213v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02812220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dimming experiment on moving striations in 50Hz AC operated fluorescent lamp</w:t>
               </w:r>
@@ -8869,51 +8869,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of oxazole-based chromophores as neat films in OLED structures: towards efficient deep-blue emitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein El Housseiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Fery-Forgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9016,51 +9016,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de fabrication d'un substrat de composant optoelectronique et dispositifs associés</w:t>
+                <w:t xml:space="preserve">Method for manufacturing an opto-electronic component substrate and associated devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Schlegel</w:t>
@@ -9075,93 +9075,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Zissis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR1858138. 2020</w:t>
+              <w:t xml:space="preserve">France, Patent n° : WO2020053253. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339553v1</w:t>
+                <w:t xml:space="preserve">hal-03339541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for manufacturing an opto-electronic component substrate and associated devices</w:t>
+                <w:t xml:space="preserve">Procédé de fabrication d'un substrat de composant optoelectronique et dispositifs associés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Schlegel</w:t>
@@ -9176,69 +9176,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Zissis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : WO2020053253. 2020</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR1858138. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339541v1</w:t>
+                <w:t xml:space="preserve">hal-03339553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidirectional OLED Buck Driver variable frequency control for burst dimming</w:t>
               </w:r>
@@ -9559,51 +9559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ternisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Zissis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9803,51 +9803,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100085v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein El Housseiny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Fery&#8208;forgues" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ternisien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zissis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202500151" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668451v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Mbarki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022876" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04415014v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Fabre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Niangoran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaignard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mouloungui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-023-04452-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777003v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Fery-Forgues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c13006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782713v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2024.3484368" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778987v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in245" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617220v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fabre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;goran Urbain Florent Niangoran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-022-03987-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281396v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Prudhomme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470999v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gaignard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021045" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562501v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Canale" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos-Nikolaos Madias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Bourousis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33383/2021-087" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518191v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532633v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Tian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongming Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2150/jstl.IEIJ160000597" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998753v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cisse Theodore Haba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939353v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ramos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2017.2683201" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819427v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2016.2585573" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532648v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray-Lee Lin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhong-Yan Tsai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2015.2464180" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819525v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhosle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2013.2272432" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737726v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounil Bhosle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Ledru" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20136839" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819429v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541075v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Mayrhofer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Zudrell-Koch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Severinsson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2157285" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685948v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819425v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein El Abidine Tlais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v14.i1-2.140" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685956v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554460v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenpeng Li" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahua Chen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuming Chen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/9/095207" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC47745403D938747E62C6B5309A3584C9F75BD9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554441v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/13/135211" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6FBE3F1A4688E7FE1FA2C94AA38B893A3DFF00BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788906v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kahri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalfaoui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788844v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalfaoui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576463v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Housseiny Houssein" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973804v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Lajoie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andriantsiferana" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Garah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03776460v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cadoret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Rima" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; El Hage" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03861931v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cadoret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540000v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Marjorie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buso David" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ternisien Marc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cedric" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC50713.2021.9677483" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472267v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539999v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC50713.2021.9677496" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437870v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286246v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877669v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Durand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baudy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jarry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Mullins" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Turpin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485314v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Morvan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435725v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2018.8493759" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953561v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953560v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777142" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953559v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Niangoran" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Ciss&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953558v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560715v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ias.2015.7356858" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532641v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ias.2015.7356867" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953503v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953557v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barreyre-Pandele" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953556v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164355v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164350v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164353v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953502v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164351v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164352v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953501v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massol" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164349v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560728v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Tlais" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/plasma.2010.5533948" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164346v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164348v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164347v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cioarec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Melpignano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02738007v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2009.5227353" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560734v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Mayhrofer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ias.2009.5324860" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02812220v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/08IAS.2008.238" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953500v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891213v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labo Chhun" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maussion" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02812167v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2008.4591137" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02812096v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2008.4590904" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516710v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Diez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Piquet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doanh Le Thanh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rahmani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943964v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943963v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Deib" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Dawson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943962v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rouffet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943960v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Kanaan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ablart" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolinat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943961v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862636v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doh Konat&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond N'Guessan Kr&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178852v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2577725" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339553v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lopez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schlegel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339541v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092673v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Lin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Tsai" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334710v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092672v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dworatzek" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064824v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100085v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein El Housseiny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Fery&#8208;forgues" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ternisien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zissis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202500151" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04415014v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Fabre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Niangoran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaignard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mouloungui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-023-04452-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777003v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Fery-Forgues" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c13006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782713v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2024.3484368" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668451v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Mbarki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022876" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778987v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in245" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617220v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fabre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;goran Urbain Florent Niangoran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-022-03987-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562501v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Canale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos-Nikolaos Madias" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Bourousis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33383/2021-087" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281396v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Prudhomme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470999v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gaignard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021045" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518191v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532633v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Tian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongming Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2150/jstl.IEIJ160000597" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998753v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cisse Theodore Haba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939353v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ramos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2017.2683201" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819427v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2016.2585573" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532648v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray-Lee Lin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhong-Yan Tsai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2015.2464180" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819525v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhosle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2013.2272432" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737726v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounil Bhosle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Ledru" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20136839" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541075v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Mayrhofer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Zudrell-Koch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Severinsson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2157285" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685948v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819429v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819425v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein El Abidine Tlais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v14.i1-2.140" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685956v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554460v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenpeng Li" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahua Chen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuming Chen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/9/095207" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC47745403D938747E62C6B5309A3584C9F75BD9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554441v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/13/135211" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6FBE3F1A4688E7FE1FA2C94AA38B893A3DFF00BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788906v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kahri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalfaoui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788844v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalfaoui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576463v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Housseiny Houssein" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973804v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Lajoie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andriantsiferana" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Garah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03861931v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cadoret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03776460v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cadoret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Rima" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; El Hage" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539999v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Marjorie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buso David" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ternisien Marc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cedric" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC50713.2021.9677496" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472267v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437870v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286246v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540000v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC50713.2021.9677483" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485314v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Morvan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877669v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Durand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baudy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jarry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Mullins" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Turpin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435725v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2018.8493759" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953561v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953559v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Niangoran" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Ciss&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953558v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953560v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777142" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953503v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953557v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barreyre-Pandele" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953556v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164355v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560715v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ias.2015.7356858" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532641v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ias.2015.7356867" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164353v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953502v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164351v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164352v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164350v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164349v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953501v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massol" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560728v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Tlais" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/plasma.2010.5533948" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164346v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164348v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164347v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cioarec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Melpignano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560734v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Mayhrofer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ias.2009.5324860" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02738007v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2009.5227353" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953500v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891213v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labo Chhun" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maussion" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02812220v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/08IAS.2008.238" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02812167v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2008.4591137" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02812096v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2008.4590904" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516710v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Diez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Piquet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doanh Le Thanh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rahmani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943964v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943963v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Deib" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Dawson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943962v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rouffet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943960v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Kanaan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ablart" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolinat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943961v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862636v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doh Konat&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond N'Guessan Kr&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178852v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2577725" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339541v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lopez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schlegel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339553v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092673v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Lin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Tsai" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334710v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092672v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dworatzek" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064824v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>