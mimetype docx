--- v1 (2026-04-17)
+++ v2 (2026-05-08)
@@ -1,9669 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...9617 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:122.29299363057px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> DAVID BUSO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Buso was born in Albi, France, in 1977. He received the M.Sc. degree in electrical engineering from Paul Sabatier University, Toulouse, France, in 2001 and the Ph.D degree from the same university in 2004. From 2004 to 2006, he was involved in dimming electronic ballasts design within TridonicAtco Gmbh, Dornbirn, Austria. Since 2006, he has been an Associate Professor with the Paul Sabatier University, at LAPLACE laboratory within the “Light and Matter” group. In the early days of his carreer, he has been working on the interaction between gas discharge lamps and their electronic drivers. Thereafter his topics of interest evolved toward solid-state devices for light production. He is interested in photobiology and more particularly in the interaction between artificial light and plants/micro-organisms. He has also developed an expertise in the field of organic light emitting devices like OLED and OLET. He is more particularly interested in the fabrication and the characterisation of &amp;quot;green&amp;quot; devices  using biosourced and biocompatible organic materials.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Blue Fluorescent OLEDs Based on a Solution and Solid‐State Emitter (SSSE): Investigations with 2‐Phenyl‐Naphthoxazole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein El Housseiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Fery‐forgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aelm.202500151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exciplex‐based organic light‐emitting diodes with deep blue emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein El Housseiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Mbarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13013, pp.4. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3022876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of C-PC from Arthrospira platensis: use of ultrasounds, organic solvents and deep eutectic solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mouloungui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Food Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 250 (4), pp.1149-1161. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00217-023-04452-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation Analysis of Exciplex-Based Organic Light-Emitting Devices Using Carbazole-Based Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein El Housseiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Fery-Forgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.4c13006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-State Lighting Technologies: Operating Principles, State of the Art, and Future Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.2-13. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIAS.2024.3484368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumière en horticulture : l’ère des LED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Photonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-in245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction, purification and stability of C-phycocyanin from Arthrospira platensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’goran Urbain Florent Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zephirin Z. Mouloungui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Food Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 248, pp.1583-1599. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00217-022-03987-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of light intensity and photoperiod on energy efficiency of biomass and pigment production of Spirulina ( Arthrospira platensis )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’goran Urbain Florent Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Prudhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.37. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2021025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of different abiotic factors on lipid production by microalgae – a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.57. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2021045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the needs for trained lighting engineers in construction industry: the first outcomes from ecoslight skills alliances european project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos-Nikolaos Madias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Bourousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (6), pp.6-24. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33383/2021-087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclairage horticole : pourquoi choisir la technologie LED ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’goran Urbain Florent Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (1), pp.62-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Red and Blue LEDs on the Production of Phycocyanin by &amp;lt;i&amp;gt;Spirulina Platensis&amp;lt;/i&amp;gt; Based on Photosynthetically Active Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tongming Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’goran Urbain Florent Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Science and Technology in Lighting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41, pp.148-152. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2150/jstl.IEIJ160000597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spirulina platensis biomass estimation using reflectance signal and infragram technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’goran Urbain Florent Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cisse Theodore Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Algal Biomass Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (4), pp.69-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Enhancement in N-Channel Organic Field-Effect Transistors Using Ferroelectric Material as a Gate Dielectric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (5), pp.773-777. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNANO.2017.2683201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In&#64258;uence of Driving Current on Photometric Performances of a White Light OLED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (6), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2016.2585573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLED Equivalent Circuit Model With Temperature Coefficient and Intrinsic Capacitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray-Lee Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhong-Yan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (1), pp.493-501. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2015.2464180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLED Electrical Equivalent Device for Driver Topology Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (2), pp.1459-1468. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2013.2272432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les OLED : marchés actuels et perspectives d’applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68, pp.39-43. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/20136839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions et perspectives de l'éclairage : applications des OLEDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhosle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.42-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Auxiliary Heating on the Degradation of Fluorescent Lamp Electrodes Under Dimming Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Zudrell-Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Severinsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (4), pp.1889-1897. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2011.2157285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies de l'éclairage - vers la lumière &amp;quot; électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62, pp.6-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the absolute intensity of barium lines during dimming operation in the vicinity of fluorescent lamp electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zein El Abidine Tlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (1-2), pp.165-173. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v14.i1-2.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les LEDs organiques, source de lumière du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magazine d'Asprom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model investigation on moving striations in low pressure Ar–Hg discharge: electron response to striation-like fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenpeng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuming Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (9), pp.095207. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/42/9/095207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations on moving striations in a 50 Hz ac fluorescent lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (13), pp.135211. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/41/13/135211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of a Natural Dye (Hibiscus) as Emissive Layer in an OLED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doh Konate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada M'Barki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbain Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'Guessan Raymond Kre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Sustainable Smart Lighting World Conference & Expo (LS25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2025, Monastir, Tunisia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS2566125.2025.11467697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Field Effect Transistor Modeling with PMMA insulating Layer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Khalfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 24th International Conference on Nanotechnology (NANO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Gijon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomaterials based HTL for Organic Light Emitting Diode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Mbarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein El Housseiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 24th International Conference on Nanotechnology (NANO) (NANO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, GIJON, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exciplex-based organic light-emitting diodes with deep blue emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Housseiny Houssein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Mbarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe - Organic Electronics and Photonics: Fundamentals and Devices IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Apr 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation par le rayonnement lumineux de la production de pigments bactériens pour la conception d’OLEDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbora Lajoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Andriantsiferana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution Adaptation du vivant à son environnement 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Feb 2023, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et caractérisation de pigments par des bactéries marines pour l'éco-conception des OLEDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Grand Sud-Ouest de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation par le rayonnement lumineux de la production de pigments bactériens pour la conception d’OLEDs (Diodes ElectroLuminescentes Organiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Congrès de la Société Française des Procédés (SFGP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection mechanism characterization in N,N'-ditridecyl-3,4,9,10-perylenetetracarboxylic diimide based vertical organic field-effect transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Marjorie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buso David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ternisien Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cedric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Housseiny Houssein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE 16th Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vancouver, Canada. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC50713.2021.9677483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des conditions d’éclairages favorisant la production de biomasse et la teneur en phycocyanine chez Arthrospira platensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e JOURNEES DU GDR HAPPYBIO Journées conjointes GDR HappyBIO-SFPb-SFPMed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR HappyBIO-SFPb-SFPMed, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Study of the Injection mechanism in N,N'-ditridecyl-3,4,9,10-perylenetetracarboxylic diimide (PTCDI-C13) based Vertical Organic Field-Effect Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Marjorie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buso David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ternisien Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cedric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Housseiny Houssein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE 16th Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vancouver, Canada. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC50713.2021.9677496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des conditions d’éclairages favorisant la production de biomasse et la teneur en phycocyanine chez Arthrospira platensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque Eclairage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARMIR, Sep 2021, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des chromophores à base d'oxazole dans les diodes électroluminescentes organiques (OLEDs) bleu profond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein El Housseiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Fery-Forgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la Société Française d'Optique (OPTIQUE-21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux de recherche menés dans le cadre projet PIPAA (Pile à combustible pour applications aéronautiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Baudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plénières du GDR HySPàC, 11-13 Juin 2019, Le Croisic (FRANCE), 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current modulation in an organic light-emitting diode (OLED)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Functional π-Electron Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the LEDs Spectrums Influence on the Spirulina Platensis Growth in Batch Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’goran Urbain Florent Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cisse Theodore Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Environment and Electrical Engineering and 2018 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Palermo, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2018.8493759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controle de la tension seuil de transistors organiques de type n par utilisation de materiaux ferroélectriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM 2017 &amp; 10ème JFMMA, 10-12 mai 2017, Rabat (MAROC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of ferroelectric material to optimize supply voltage in n-type organic transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference (NMDC 2016), Oct. 9-12, 2016, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass estimation of spirulina platensis by reflectance signal and infragram technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbain Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. H. Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgaEurope 2016, Dec. 13-15, 2016, Madrid (SPAIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation de transistors organiques à effet de champ et étude de matériaux ferroélectriques pour optimiser les tensions d’alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM), 11-13 mai 2016, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidirectional OLED buck driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray-Lee Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhong-Yan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Addison, TX, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ias.2015.7356858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of driving current on photometric performances of a white light OLED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuming Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Adisson, TX, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ias.2015.7356867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the interface insulator - organic semiconductor of organic transistor via deposition of ferro-electric materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Molecular Electronics, sept. 1-5, 2015, Strasbourg (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the capacitance of the gate dielectric of OLETs (Organic Light Emitting Transistors) via deposition of Ferro-Electric Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Barreyre-Pandele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Thin-Film Transistor Conference ITC2015, Feb. 26-27, 2015, Rennes (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la capacité du diélectrique de grille des Transistors Organiques Lumineux (OLETs) via déposition de matériaux Ferroélectriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Barreyre-Pandele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International des Télécommunications (TELECOM'2015 &amp; 9ème JFMMA), 13-15 mai 2015, Meknès, MOROCCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Meknès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible OLEDs : A Review of the technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Lighting Science &amp; Technology Symposium Fudan University, March 21-22, 2015, Shanghai (CHINA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies de l'éclairage et économies d'énergie dans les bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2012 de la section électrotechnique du club EEA, Cergy, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du mode d'alimentation sur les propriétés d'émission des OLED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées OLED de l'ARMIR, Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware OLED Electrical Equivalent for Driver Topologies Design Purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Int. Symposium on the Science and Technology of Lighting Systems, Troy, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Troy, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Power Supply Mode on OLED Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IAS : IEEE Industry Applications Society annual meeting, Las Vegas, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les OLEDs : performances actuelles et avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Lumière et Santé, Orléans, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEDs-state of art for general and street lighting: achievements and technology limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 4th Asia-Pacific Light Sources Workshop, Taoyuan (Taïwan)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Taoyuan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources de lumière à décharge : passé et avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xe Colloque Arc Electrique, Limoges (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Auxiliary heating influence on barium loss from fluorescent lamp electrode under HF operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zein Tlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE 37th International Conference on Plasma Sciences (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Norfolk, VA, United States. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/plasma.2010.5533948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées Récentes dans les Technologies OLEDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclairage 2010: 3ème colloque sur les nouvelles technologies de l'éclairage, Troyes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in OLED technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Forum LED Europe, Lyon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les LED organiques source de lumière du futur?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Cioarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Melpignano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ASPROM « Les LEDs Eclairage du Futur, Technologies, enjeux et applications », Paris France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive Evaluation of Fluorescent Lamp Lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Mayhrofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Zudrell-Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Houston, TX, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ias.2009.5324860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of discharge parameters versus cold spot temperature in a 50 Hz AC operated fluorescent lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahua Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE 36th International Conference on Plasma Science (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, San Diego, United States. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2009.5227353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Moving Striations in a 50Hz AC Low-Pressure Ar-Hg Discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahua Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE Industry Applications Society Annual Meeting (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Edmonton, Canada. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/08IAS.2008.238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la zone cathodique d’une lampe fluorescente par spectrosopie d’émission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zein El Abidine Tlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X° congrès de la Division Plasma de la Société Française de Physique, Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Resonance Characteristics in a High Pressure Sodium Lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labo Chhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS '08 : IEEE Industry Applications Society Annual Meeting, Edmonton, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Edmonton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dimming experiment on moving striations in 50Hz AC operated fluorescent lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahua Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE 35th International Conference on Plasma Science (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Karlsruhe, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2008.4591137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the cathodic region of a fluorescent lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zein Tlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE 35th International Conference on Plasma Science (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Karlsruhe, Germany. pp.283, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2008.4590904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a Dielectric Barrier Discharge Lamp for UV Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doanh Le Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMSOL Multiphysics User's Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient Electrical Lighting Technologies: a Challenge for the Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedPower 2008: 6th Mediterranean Conference and Exhibition on Power Generation, Transmission and Distribution, Thessaloniki, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Dielectric Barrier Discharge Lamp Coupled to the External Electrical Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El-Deib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.P. Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Comsol Conference 2008 Boston, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of acoustic resonances in HID lamps-coupling between standing waves and arc bending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rouffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd IEEE Industry Applications Society Annual Meeting, New Orleans, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, New Orleans, United States. 478 (1p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic modeling of an Organic Semiconductor junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hani Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Ablart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Jolinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LS:11 - 11th International Symposium on the Science and Technology of Light Sources, Shanghai, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Shanghai, China. pp.241-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of hot cathodes for fluorescent lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LS:11 - 11th International Symposium on the Science and Technology of Light Sources, Shanghai, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Shanghai, China. pp.333-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a greener organic electronic: biomaterial as emissive and transport layer for OLEDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Mbarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein El Housseiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Khalfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Conference organic electronics (ICOE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Coimbra, Portugal. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE DES BIOMOLECULES POUR LA CONCEPTION DES DISPOSITIFS OPTOELECTRONIQUES (OLEDs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doh Konaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond N'Guessan Kré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixièmes rencontres des jeunes chercheurs africains en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of oxazole-based chromophores as neat films in OLED structures: towards efficient deep-blue emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein El Housseiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Fery-Forgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Photonic Materials and Devices XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, pp.13, 2021, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2577725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de fabrication d'un substrat de composant optoelectronique et dispositifs associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR1858138. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for manufacturing an opto-electronic component substrate and associated devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2020053253. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidirectional OLED Buck Driver variable frequency control for burst dimming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. L. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Y. Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : TWI543665B. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray-Lee Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhong-Yan Tsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taiwan, Patent n° : TW201630466A. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignition of gas discharge lamps in variable ambient conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dworatzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP1901591A1. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les LEDs organiques, source de lumière du futur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId223"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -9803,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100085v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein El Housseiny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Fery&#8208;forgues" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ternisien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zissis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202500151" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04415014v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Fabre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Niangoran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaignard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mouloungui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-023-04452-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777003v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Fery-Forgues" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c13006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782713v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2024.3484368" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668451v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Mbarki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022876" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778987v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in245" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617220v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fabre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;goran Urbain Florent Niangoran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-022-03987-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562501v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Canale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos-Nikolaos Madias" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Bourousis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33383/2021-087" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281396v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Prudhomme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470999v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gaignard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021045" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518191v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532633v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Tian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongming Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2150/jstl.IEIJ160000597" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998753v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cisse Theodore Haba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939353v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ramos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2017.2683201" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819427v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2016.2585573" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532648v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray-Lee Lin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhong-Yan Tsai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2015.2464180" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819525v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhosle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2013.2272432" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737726v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounil Bhosle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Ledru" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20136839" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541075v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Mayrhofer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Zudrell-Koch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Severinsson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2157285" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685948v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819429v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819425v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein El Abidine Tlais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v14.i1-2.140" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685956v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554460v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenpeng Li" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahua Chen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuming Chen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/9/095207" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC47745403D938747E62C6B5309A3584C9F75BD9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554441v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/13/135211" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6FBE3F1A4688E7FE1FA2C94AA38B893A3DFF00BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788906v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kahri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalfaoui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788844v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalfaoui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576463v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Housseiny Houssein" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973804v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Lajoie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andriantsiferana" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Garah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03861931v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cadoret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03776460v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cadoret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Rima" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; El Hage" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539999v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Marjorie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buso David" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ternisien Marc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cedric" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC50713.2021.9677496" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472267v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437870v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286246v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540000v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC50713.2021.9677483" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485314v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Morvan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877669v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Durand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baudy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jarry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Mullins" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Turpin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435725v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2018.8493759" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953561v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953559v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Niangoran" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Ciss&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953558v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953560v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777142" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953503v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953557v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barreyre-Pandele" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953556v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164355v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560715v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ias.2015.7356858" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532641v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ias.2015.7356867" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164353v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953502v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164351v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164352v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164350v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164349v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953501v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massol" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560728v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Tlais" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/plasma.2010.5533948" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164346v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164348v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164347v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cioarec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Melpignano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560734v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Mayhrofer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ias.2009.5324860" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02738007v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2009.5227353" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953500v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891213v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labo Chhun" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maussion" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02812220v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/08IAS.2008.238" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02812167v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2008.4591137" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02812096v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2008.4590904" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516710v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Diez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Piquet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doanh Le Thanh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rahmani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943964v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943963v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Deib" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Dawson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943962v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rouffet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943960v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Kanaan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ablart" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolinat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943961v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862636v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doh Konat&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond N'Guessan Kr&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178852v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2577725" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339541v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lopez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schlegel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339553v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092673v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Lin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Tsai" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334710v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092672v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dworatzek" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064824v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100085v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein El Housseiny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Fery&#8208;forgues" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ternisien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zissis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202500151" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668451v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Mbarki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022876" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04415014v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Fabre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Niangoran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaignard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mouloungui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-023-04452-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777003v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Fery-Forgues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c13006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782713v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2024.3484368" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778987v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in245" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617220v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fabre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;goran Urbain Florent Niangoran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-022-03987-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281396v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Prudhomme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470999v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gaignard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021045" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562501v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Canale" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos-Nikolaos Madias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Bourousis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33383/2021-087" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518191v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532633v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Tian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongming Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2150/jstl.IEIJ160000597" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998753v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cisse Theodore Haba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939353v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ramos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2017.2683201" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819427v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2016.2585573" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532648v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray-Lee Lin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhong-Yan Tsai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2015.2464180" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819525v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhosle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2013.2272432" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737726v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounil Bhosle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Ledru" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20136839" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819429v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541075v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Mayrhofer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Zudrell-Koch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Severinsson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2157285" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685948v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819425v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein El Abidine Tlais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v14.i1-2.140" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685956v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554460v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenpeng Li" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahua Chen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuming Chen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/9/095207" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC47745403D938747E62C6B5309A3584C9F75BD9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554441v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/13/135211" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6FBE3F1A4688E7FE1FA2C94AA38B893A3DFF00BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596429v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doh Konate" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada M'Barki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Niangoran" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Guessan Raymond Kre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2566125.2025.11467697" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788906v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kahri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalfaoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788844v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalfaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576463v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Housseiny Houssein" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973804v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Lajoie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andriantsiferana" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Garah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03776460v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cadoret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Rima" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; El Hage" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03861931v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cadoret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540000v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Marjorie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buso David" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ternisien Marc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cedric" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC50713.2021.9677483" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472267v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539999v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC50713.2021.9677496" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437870v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286246v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877669v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Durand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baudy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jarry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Mullins" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Turpin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485314v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Morvan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435725v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2018.8493759" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953561v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953560v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777142" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953559v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Ciss&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953558v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560715v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ias.2015.7356858" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532641v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ias.2015.7356867" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953503v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953557v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barreyre-Pandele" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953556v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164355v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164350v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164353v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953502v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164351v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164352v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953501v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164349v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560728v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Tlais" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/plasma.2010.5533948" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164346v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164348v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164347v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cioarec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Melpignano" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560734v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Mayhrofer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ias.2009.5324860" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02738007v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2009.5227353" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02812220v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/08IAS.2008.238" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953500v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891213v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labo Chhun" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maussion" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02812167v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2008.4591137" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02812096v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2008.4590904" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516710v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Diez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Piquet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doanh Le Thanh" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rahmani" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943964v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943963v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Deib" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Dawson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943962v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rouffet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943960v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Kanaan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ablart" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolinat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943961v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596459v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862636v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doh Konat&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond N'Guessan Kr&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178852v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2577725" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339553v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lopez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schlegel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339541v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092673v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Lin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Tsai" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334710v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092672v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dworatzek" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064824v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>