--- v0 (2026-03-05)
+++ v1 (2026-04-11)
@@ -686,377 +686,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737273v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a method for assessing the sustainability of farms: IDEA4, its tools and uses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental controls on lifeguard-estimated surf-zone hazards, beach crowds, and resulting life risk at a high-energy sandy beach in southwest France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Zahm</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gasselin</w:t>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art03-GB⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 120, pp.1557-1576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-023-06250-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799292v1</w:t>
+                <w:t xml:space="preserve">hal-04266359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental controls on lifeguard-estimated surf-zone hazards, beach crowds, and resulting life risk at a high-energy sandy beach in southwest France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Marieu</w:t>
+                <w:t xml:space="preserve">Development and validation of a method for assessing the sustainability of farms: IDEA4, its tools and uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inês Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 120, pp.1557-1576. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 94, pp.29-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11069-023-06250-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art03-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266359v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et validation d'une méthode d'évaluation de la durabilité des exploitations agricoles. IDEA4, ses outils et ses usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inês Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 94, pp.31-48. </w:t>
@@ -1094,64 +1094,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing farm sustainability: the IDEA4 method, a conceptual framework combining dimensions and properties of sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1362,51 +1362,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La viticulture durable : comment l’évaluer et en rendre compte sur un domaine viticole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1414,51 +1414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, janvier, pp.53-55</w:t>
@@ -1487,103 +1487,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse compréhensive de la performance globale des exploitations agricoles en circuits courts et de proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Del’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lemarié-Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 382, pp.17-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1611,325 +1611,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La performance des circuits courts de proximité : une approche compréhensive des attentes des acteurs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Lemarié-Boutry</w:t>
+                <w:t xml:space="preserve">Decadal biodiversity trends in rivers reveal recent community rearrangements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andy Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art31⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 823, pp.153431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.153431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03612200v1</w:t>
+                <w:t xml:space="preserve">hal-03572576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decadal biodiversity trends in rivers reveal recent community rearrangements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+                <w:t xml:space="preserve">La performance des circuits courts de proximité : une approche compréhensive des attentes des acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Corade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lemarié-Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 823, pp.153431. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86, pp.375-389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.153431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03572576v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La viticulture durable : comment l’évaluer et en rendre compte sur un domaine viticole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1937,51 +1937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Del’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -2130,256 +2130,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining a new autoecological trait matrix for French stream benthic diatoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IDEA4 : une méthode de diagnostic pour une évaluation clinique de la durabilité en agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Carayon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.M. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Boureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (2), pp.39-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609271v1</w:t>
+                <w:t xml:space="preserve">hal-02511774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IDEA4 : une méthode de diagnostic pour une évaluation clinique de la durabilité en agriculture</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Defining a new autoecological trait matrix for French stream benthic diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cohen</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 103, pp.650-658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.03.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511774v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2587,64 +2587,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance sociale et durabilité d’une exploitation agricole : Apports du cadre théorique IDEA4 pour évaluer la performance sociale élargie en agriculture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2682,77 +2682,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la performance globale d’une exploitation agricole et Analyse des performances globales des exploitations viticoles bio et non-bio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Del’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2872,77 +2872,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse illustrée de la méthode IDEA4 (indicateurs de durabilité des exploitations agricoles version 4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3049,51 +3049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Savy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Conference on Drowing Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Surf Life Saving Australia, Dec 2023, Perth (Australia), Australia</w:t>
@@ -3243,64 +3243,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la performance environnementale dans l’action publique à l’aune de la durabilité. Quels apports de la méthode IDEA version 4 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3338,64 +3338,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la performance environnementale dans l’action publique à l’aune de la durabilité : Quels apports de la méthode IDEA version 4 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3427,260 +3427,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nouvelle méthode IDEA (version 4) pour accompagner la transition vers une agriculture (viticulture) sociétalement responsable : Bilan et perspectives en viticulture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sydney Girard</w:t>
+                <w:t xml:space="preserve">Mise au point de l'IDGF pour l'évaluation de l'état écologique des cours d'eau de Guyane Française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e édition des Rencontres Viticoles d'Aquitaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Blanquefort, France. pp.39</w:t>
+              <w:t xml:space="preserve">1ère réunion du Comité de Pilotage de la Fiche-Action ONB-INRAE Transfert de l'IDGF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Vincennes, France. pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610232v1</w:t>
+                <w:t xml:space="preserve">hal-02610236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point de l'IDGF pour l'évaluation de l'état écologique des cours d'eau de Guyane Française</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Vigouroux</w:t>
+                <w:t xml:space="preserve">La nouvelle méthode IDEA (version 4) pour accompagner la transition vers une agriculture (viticulture) sociétalement responsable : Bilan et perspectives en viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère réunion du Comité de Pilotage de la Fiche-Action ONB-INRAE Transfert de l'IDGF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Vincennes, France. pp.36</w:t>
+              <w:t xml:space="preserve">6e édition des Rencontres Viticoles d'Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Blanquefort, France. pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610236v1</w:t>
+                <w:t xml:space="preserve">hal-02610232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l'état écologique des cours d'eau de Guyane : L'indice Diatomique pour la Guyane Française (IDGF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3738,247 +3738,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d'un nouveau référentiel autoécologique des diatomées de France : Etude de pistes de métriques de diagnostic nutriments en cours d'eau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Utilisation d'un nouveau référentiel autoécologique des diatomées de France au service de la création de métriques d'évaluation et de diagnostic d'état trophique des cours d'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Travail National DCE-Eaux de surface continentales (GT DCE-ESC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris-la Défense, France. pp.35</w:t>
+              <w:t xml:space="preserve">38ème Colloque de l'ADLaF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Metz, France. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609848v1</w:t>
+                <w:t xml:space="preserve">hal-02609841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'un nouveau référentiel autoécologique des diatomées de France au service de la création de métriques d'évaluation et de diagnostic d'état trophique des cours d'eau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Création d'un nouveau référentiel autoécologique des diatomées de France : Etude de pistes de métriques de diagnostic nutriments en cours d'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème Colloque de l'ADLaF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Metz, France. pp.28</w:t>
+              <w:t xml:space="preserve">Groupe de Travail National DCE-Eaux de surface continentales (GT DCE-ESC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris-la Défense, France. pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609841v1</w:t>
+                <w:t xml:space="preserve">hal-02609848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l'état écologique des cours d'eau de Guyane : L'indice Diatomique pour la Guyane Française (IDGF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4055,51 +4055,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioindication par les diatomées en DOM-COM : Bilan des productions ECOVEA et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4163,51 +4163,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration d'un nouveau référentiel autoécologique pour la flore diatomique française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4258,51 +4258,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big data ou Big cleaning ? Problématiques autour de la gestion des données dans les réseaux de suivis aquatiques continentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4340,51 +4340,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse biomathématique de l'autoécologie des diatomées de France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4422,51 +4422,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition nationale et intercalibration européenne d'un nouveau dispositif d'évaluation écologique des TGCE (Très Grands Cours d'Eau) de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4979,247 +4979,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IDEATools: Un package R pour évaluer la durabilité des exploitations agricoles avec la méthode IDEA4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SK8 : Un service institutionnel de gestion et d'hébergement d'applications Shiny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Maigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres R 2023</w:t>
+              <w:t xml:space="preserve">Rencontres R 2023 et 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Avignon (FR), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04136250v1</w:t>
+                <w:t xml:space="preserve">hal-04141247v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SK8 : Un service institutionnel de gestion et d'hébergement d'applications Shiny</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IDEATools: Un package R pour évaluer la durabilité des exploitations agricoles avec la méthode IDEA4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres R 2023 et 2024</w:t>
+              <w:t xml:space="preserve">Rencontres R 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Avignon (FR), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04141247v2</w:t>
+                <w:t xml:space="preserve">hal-04136250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5237,77 +5237,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthode IDEA4. Indicateurs de Durabilité des Exploitations Agricoles. Principes &amp; guide d’utilisation. Évaluer la durabilité de l’exploitation agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5396,103 +5396,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the sustainability of agricultural systems: the example of the Idea4 method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inês Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dangles, Olivier; Sabrié, Marie-Lise; Fréour, Claire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability science: understand, co-construct, transform</w:t>
@@ -5538,103 +5538,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la durabilité des systèmes agricoles : l’exemple de la méthode IDEA4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inês Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dangles, Olivier; Sabrié, Marie-Lise; Fréour, Claire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer</w:t>
@@ -5830,51 +5830,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide technique relatif à l'évaluation de l'état des eaux de surface continentales (cours d'eau, canaux, plans d'eau) : extrait Diatomées des cours d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5918,51 +5918,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note d'expertise et d'appui à la Décision Publique &amp;quot;Evaluation de l'Etat Ecologique des Très grands Cours d'Eau à partir du compartiment diatomique et des EQR-IBD2007 régionalisés&amp;quot; Version 1-2 (21-02-2018, modifiée le 07-03-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Ferreol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6032,51 +6032,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrêté national du 27 juillet 2018 relatif aux méthodes et critères d'évaluation de l'état écologique, de l'état chimique et du potentiel écologique des eaux de surface. Extraits relatifs aux évolutions de contenu concernant les aspects d'évolution diatomique des cours d'eau - Journal Officiel de la République Française du 30 Août 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6240,64 +6240,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la performance sociale élargie en agriculture. Apports de la méthode IDEA4 et illustrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6360,64 +6360,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la méthode IDEA4 à la plateforme WEB-IDEA pour aller vers l'observatoire national de la durabilité des exploitations agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6600,77 +6600,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet ACTION : Accompagnement au Changement vers la TransitION agro-écologique pour une performance globale des exploitations agricoles, Rapport final scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inês Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7029,64 +7029,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude Analyses technico-économiques et environnementales de la mise en œuvre des pratiques agroécologiques à l’échelle du système de culture et des exploitations RAPPORT FINAL du GT3 du projet BAG'AGES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Berrodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7138,51 +7138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse des diatomées aux nutriments : Élaboration d'un nouveau référentiel autoécologique et de métriques de diagnostic d'altération pour la flore diatomique de France métropolitaine. Rapport Final (V0)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7217,51 +7217,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l'état écologique des cours d'eau de Guyane : Un nouvel indice diatomique pour la Guyane Française (l'IDGF): Rapport final (V1 du 30-04-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7322,51 +7322,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation diatomique des Très Grands Cours d'Eau (TGCE) de France et intercalibration européenne : Rapport Final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7863,51 +7863,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED04BD85"/>
+    <w:nsid w:val="9B4220DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8094,51 +8094,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-carayon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0217-2175" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167671v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Savy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Liquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-25-2379-2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166130v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13061181" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350500v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E Peden" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W Brander" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2023.106973" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737273v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Phelpin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Petit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112802" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799292v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Girard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Rodrigues" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art03-GB" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266359v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-023-06250-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590908v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art03" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barbier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del&#8217;homme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645150v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leboucher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7294" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556782v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auriol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del'Homme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03928149v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemari&#233;-Boutry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10568" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612200v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art31" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572576v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153431" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457631v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2021.4887" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610306v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eulin Garrigue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vigouroux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106248" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609271v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carayon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.03.055" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511774v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Barbier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boureau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05312032v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399234v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524718v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04541462v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735290v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100543v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347869v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342633v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tellier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simmonet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894768v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612253v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610232v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610236v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609842v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609848v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609841v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610233v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609636v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609488v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610035v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wach" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607329v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606893v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05061321v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408539v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Geyer Barneix" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05061335v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04935716v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136250v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141247v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152921v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Boureau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=h%3A%3AT_AG02106&amp;amp;queryId=edf2e9b5-6c59-4a8a-950f-ed9e95e791fc-draft-data-348&amp;amp;posInSet=1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851944v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/726/9782709930413/sustainability-science" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851925v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379842v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peltier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Armand Viel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carayon David" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cousini&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610305v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610297v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferreol" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610298v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580036v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671402v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980815v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422356v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eulin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Fr&#233;d&#233;rick" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175492v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Angot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805181v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Brander" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Queiroga" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983957v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04420533v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612232v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berrodier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Minette" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609492v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609634v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608976v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987721v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:28a8ab0678eb12fbd2cf6967b6a855e8b373c9b3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481774v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:de23a2202de44018b3aa5982d6f73cf670aa911f;origin=https://hal.archives-ouvertes.fr/hal-03481774;visit=swh:1:snp:7496dd42abf92bbd0612d4fb9c543cd14099731b;anchor=swh:1:rel:dac543c6d9e381c3f8e786ada6a5e706c7485de3;path=/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830581v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-carayon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0217-2175" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167671v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Savy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Liquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-25-2379-2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166130v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13061181" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350500v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E Peden" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W Brander" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2023.106973" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737273v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Phelpin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Petit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112802" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266359v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-023-06250-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799292v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Girard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Rodrigues" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art03-GB" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590908v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art03" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barbier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del&#8217;homme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645150v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leboucher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7294" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556782v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auriol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del'Homme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03928149v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemari&#233;-Boutry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10568" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572576v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153431" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612200v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art31" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457631v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2021.4887" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610306v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eulin Garrigue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vigouroux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106248" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511774v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Barbier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boureau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609271v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carayon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.03.055" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05312032v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399234v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524718v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04541462v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735290v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100543v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347869v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342633v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tellier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simmonet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894768v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612253v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610236v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610232v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609842v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609841v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609848v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610233v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609636v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609488v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610035v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wach" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607329v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606893v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05061321v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408539v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Geyer Barneix" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05061335v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04935716v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141247v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136250v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152921v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Boureau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=h%3A%3AT_AG02106&amp;amp;queryId=edf2e9b5-6c59-4a8a-950f-ed9e95e791fc-draft-data-348&amp;amp;posInSet=1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851944v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/726/9782709930413/sustainability-science" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851925v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379842v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peltier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Armand Viel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carayon David" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cousini&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610305v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610297v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferreol" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610298v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580036v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671402v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980815v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422356v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eulin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Fr&#233;d&#233;rick" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175492v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Angot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805181v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Brander" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Queiroga" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983957v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04420533v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612232v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berrodier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Minette" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609492v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609634v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608976v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987721v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:28a8ab0678eb12fbd2cf6967b6a855e8b373c9b3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481774v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:de23a2202de44018b3aa5982d6f73cf670aa911f;origin=https://hal.archives-ouvertes.fr/hal-03481774;visit=swh:1:snp:7496dd42abf92bbd0612d4fb9c543cd14099731b;anchor=swh:1:rel:dac543c6d9e381c3f8e786ada6a5e706c7485de3;path=/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830581v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>