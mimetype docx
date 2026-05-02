--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -175,1074 +175,1074 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-empirical forecast modelling of rip-current and shore-break wave hazards</w:t>
+                <w:t xml:space="preserve">Machine Learning Beach Attendance Forecast Modelling from Automatic Video-Derived Counting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">David Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Liquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Carayon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Marieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (7), pp.2379-2397. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (6), pp.1181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/nhess-25-2379-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jmse13061181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167671v1</w:t>
+                <w:t xml:space="preserve">hal-05166130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning Beach Attendance Forecast Modelling from Automatic Video-Derived Counting</w:t>
+                <w:t xml:space="preserve">Semi-empirical forecast modelling of rip-current and shore-break wave hazards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Liquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (6), pp.1181. </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (7), pp.2379-2397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmse13061181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-25-2379-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166130v1</w:t>
+                <w:t xml:space="preserve">hal-05167671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of surfers in beach safety management: Insights from French respondents to a global surfer survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing farm sustainability: the IDEA4 method, a conceptual framework combining dimensions and properties of sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Del’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2023.106973⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (10), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2024001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04350500v1</w:t>
+                <w:t xml:space="preserve">hal-04524607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing agri-environmental strategies to reduce pesticide concentrations in surface drinking water sources, Coastal Charente River basin, SW France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Vernier</w:t>
+                <w:t xml:space="preserve">The role of surfers in beach safety management: Insights from French respondents to a global surfer survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Carayon</w:t>
+                <w:t xml:space="preserve">Amy E Peden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert W Brander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112802⟩</w:t>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 248, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2023.106973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737273v2</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental controls on lifeguard-estimated surf-zone hazards, beach crowds, and resulting life risk at a high-energy sandy beach in southwest France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castelle</w:t>
+                <w:t xml:space="preserve">Assessing agri-environmental strategies to reduce pesticide concentrations in surface drinking water sources, Coastal Charente River basin, SW France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Phelpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11069-023-06250-0⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Volume 169, 169, pp.112802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266359v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737273v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a method for assessing the sustainability of farms: IDEA4, its tools and uses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Inês Rodrigues</w:t>
+                <w:t xml:space="preserve">Environmental controls on lifeguard-estimated surf-zone hazards, beach crowds, and resulting life risk at a high-energy sandy beach in southwest France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gasselin</w:t>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art03-GB⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 120, pp.1557-1576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-023-06250-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799292v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et validation d'une méthode d'évaluation de la durabilité des exploitations agricoles. IDEA4, ses outils et ses usages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Development and validation of a method for assessing the sustainability of farms: IDEA4, its tools and uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inês Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 94, pp.31-48. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art03⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 94, pp.29-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art03-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590908v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing farm sustainability: the IDEA4 method, a conceptual framework combining dimensions and properties of sustainability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Développement et validation d'une méthode d'évaluation de la durabilité des exploitations agricoles. IDEA4, ses outils et ses usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inês Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Del’homme</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 33 (10), 11 p. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 94, pp.31-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cagri/2024001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524607v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique temporelle de la biodiversité en cours d’eau</w:t>
               </w:r>
@@ -1362,51 +1362,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La viticulture durable : comment l’évaluer et en rendre compte sur un domaine viticole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1414,51 +1414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, janvier, pp.53-55</w:t>
@@ -1487,103 +1487,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse compréhensive de la performance globale des exploitations agricoles en circuits courts et de proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Del’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemarié-Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 382, pp.17-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1669,51 +1669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 823, pp.153431. </w:t>
@@ -1764,77 +1764,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La performance des circuits courts de proximité : une approche compréhensive des attentes des acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Corade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemarié-Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1885,103 +1885,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La viticulture durable : comment l’évaluer et en rendre compte sur un domaine viticole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Del’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -2019,51 +2019,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new multimetric index for the evaluation of water ecological quality of French Guiana streams based on benthic diatoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2136,51 +2136,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IDEA4 : une méthode de diagnostic pour une évaluation clinique de la durabilité en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2188,51 +2188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (2), pp.39-51</w:t>
@@ -2397,51 +2397,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rescuelog: A Shiny (and ODK) Based Monitoring System for Lifeguards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shiny In Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jumping Rivers, Oct 2025, Newcastle Upon Tyne, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2479,90 +2479,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple physics-based rip current and shore-break wave hazard predictors for beaches in southwest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Liquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Dynamics 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2587,77 +2587,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance sociale et durabilité d’une exploitation agricole : Apports du cadre théorique IDEA4 pour évaluer la performance sociale élargie en agriculture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La performance sociale de l'exploitation agricole, parent-pauvre de la transition agro-écologique ? Regards juridiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CECOJI, Mar 2024, Poitiers, France. pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2682,90 +2682,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la performance globale d’une exploitation agricole et Analyse des performances globales des exploitations viticoles bio et non-bio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Del’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2803,51 +2803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SK8 project: A scalable institutional architecture for managing and hosting Shiny applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shiny In Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jumping Rivers Ltd, Oct 2024, Newcastle Upon Tyne, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2866,454 +2866,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse illustrée de la méthode IDEA4 (indicateurs de durabilité des exploitations agricoles version 4)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Using machine learning to predict drownings in surf beaches of southwest France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Simmonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire POLIDEA (POLitiques publiques et Indicateurs de Durabilité en Agriculture)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">World Conference on Drowing Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Surf Life Saving Australia; Life Saving Society Australia, Dec 2023, Perth (Australia), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04100543v1</w:t>
+                <w:t xml:space="preserve">hal-04342633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental controls on summer surf zone hazards, beach crowds, and resulting life risk at a high-energy sandy beach in southwest France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castelle</w:t>
+                <w:t xml:space="preserve">Synthèse illustrée de la méthode IDEA4 (indicateurs de durabilité des exploitations agricoles version 4)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+                <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Conference on Drowing Prevention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Surf Life Saving Australia, Dec 2023, Perth (Australia), Australia</w:t>
+              <w:t xml:space="preserve">Séminaire POLIDEA (POLitiques publiques et Indicateurs de Durabilité en Agriculture)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04347869v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using machine learning to predict drownings in surf beaches of southwest France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental controls on summer surf zone hazards, beach crowds, and resulting life risk at a high-energy sandy beach in southwest France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Carayon</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Marieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Conference on Drowing Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Surf Life Saving Australia; Life Saving Society Australia, Dec 2023, Perth (Australia), Australia</w:t>
+              <w:t xml:space="preserve">, Surf Life Saving Australia, Dec 2023, Perth (Australia), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04342633v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la performance environnementale dans l’action publique à l’aune de la durabilité. Quels apports de la méthode IDEA version 4 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La performance environnementale : nouveau paradigme des politiques agricoles ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3338,77 +3338,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la performance environnementale dans l’action publique à l’aune de la durabilité : Quels apports de la méthode IDEA version 4 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude : La performance environnementale : nouveau paradigme des politiques agricoles ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3427,449 +3427,475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point de l'IDGF pour l'évaluation de l'état écologique des cours d'eau de Guyane Française</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Vigouroux</w:t>
+                <w:t xml:space="preserve">La nouvelle méthode IDEA (version 4) pour accompagner la transition vers une agriculture (viticulture) sociétalement responsable : Bilan et perspectives en viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère réunion du Comité de Pilotage de la Fiche-Action ONB-INRAE Transfert de l'IDGF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Vincennes, France. pp.36</w:t>
+              <w:t xml:space="preserve">6e édition des Rencontres Viticoles d'Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Blanquefort, France. pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610236v1</w:t>
+                <w:t xml:space="preserve">hal-02610232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nouvelle méthode IDEA (version 4) pour accompagner la transition vers une agriculture (viticulture) sociétalement responsable : Bilan et perspectives en viticulture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sydney Girard</w:t>
+                <w:t xml:space="preserve">Mise au point de l'IDGF pour l'évaluation de l'état écologique des cours d'eau de Guyane Française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e édition des Rencontres Viticoles d'Aquitaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Blanquefort, France. pp.39</w:t>
+              <w:t xml:space="preserve">1ère réunion du Comité de Pilotage de la Fiche-Action ONB-INRAE Transfert de l'IDGF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Vincennes, France. pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610232v1</w:t>
+                <w:t xml:space="preserve">hal-02610236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'état écologique des cours d'eau de Guyane : L'indice Diatomique pour la Guyane Française (IDGF)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioindication par les diatomées en DOM-COM : Bilan des productions ECOVEA et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème Colloque de l'ADLaF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Metz, France. pp.30</w:t>
+              <w:t xml:space="preserve">Visite de Nicolas HETTE-TRONQUARD &amp; Réunion de bilan-programmation AFB-Irstea Bordeaux-Equipe ECOVEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Cestas, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609842v1</w:t>
+                <w:t xml:space="preserve">hal-02609636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'un nouveau référentiel autoécologique des diatomées de France au service de la création de métriques d'évaluation et de diagnostic d'état trophique des cours d'eau</w:t>
+                <w:t xml:space="preserve">Evaluation de l'état écologique des cours d'eau de Guyane : L'indice Diatomique pour la Guyane Française (IDGF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38ème Colloque de l'ADLaF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Metz, France. pp.28</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Metz, France. pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609841v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d'un nouveau référentiel autoécologique des diatomées de France : Etude de pistes de métriques de diagnostic nutriments en cours d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3898,545 +3924,519 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de Travail National DCE-Eaux de surface continentales (GT DCE-ESC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris-la Défense, France. pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'état écologique des cours d'eau de Guyane : L'indice Diatomique pour la Guyane Française (IDGF)</w:t>
+                <w:t xml:space="preserve">Utilisation d'un nouveau référentiel autoécologique des diatomées de France au service de la création de métriques d'évaluation et de diagnostic d'état trophique des cours d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Vigouroux</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de restitution scientifico-technique et d'échanges à l'occasion de la mission sur place d'Anne EULIN-GARRIGUE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Cayenne, France. pp.30</w:t>
+              <w:t xml:space="preserve">38ème Colloque de l'ADLaF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Metz, France. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610233v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioindication par les diatomées en DOM-COM : Bilan des productions ECOVEA et perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation de l'état écologique des cours d'eau de Guyane : L'indice Diatomique pour la Guyane Française (IDGF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Coste</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visite de Nicolas HETTE-TRONQUARD &amp; Réunion de bilan-programmation AFB-Irstea Bordeaux-Equipe ECOVEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Cestas, France. pp.13</w:t>
+              <w:t xml:space="preserve">Réunion de restitution scientifico-technique et d'échanges à l'occasion de la mission sur place d'Anne EULIN-GARRIGUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Cayenne, France. pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609636v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration d'un nouveau référentiel autoécologique pour la flore diatomique française</w:t>
+                <w:t xml:space="preserve">Analyse biomathématique de l'autoécologie des diatomées de France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37ème Colloque de l'ADLaF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Meise, Belgique. pp.17-17</w:t>
+              <w:t xml:space="preserve">GT Diatomées DRIEE IDF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France. pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609488v1</w:t>
+                <w:t xml:space="preserve">hal-02607329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big data ou Big cleaning ? Problématiques autour de la gestion des données dans les réseaux de suivis aquatiques continentaux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elaboration d'un nouveau référentiel autoécologique pour la flore diatomique française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Wach</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JILO Journées Internationales de Limnologie et d'Océanographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">37ème Colloque de l'ADLaF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Meise, Belgique. pp.17-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610035v1</w:t>
+                <w:t xml:space="preserve">hal-02609488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse biomathématique de l'autoécologie des diatomées de France métropolitaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Big data ou Big cleaning ? Problématiques autour de la gestion des données dans les réseaux de suivis aquatiques continentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Delmas</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GT Diatomées DRIEE IDF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France. pp.44</w:t>
+              <w:t xml:space="preserve">JILO Journées Internationales de Limnologie et d'Océanographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607329v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition nationale et intercalibration européenne d'un nouveau dispositif d'évaluation écologique des TGCE (Très Grands Cours d'Eau) de France</w:t>
               </w:r>
@@ -4549,64 +4549,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dbreportR : un package R pour la documentation automatisée des bases de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Rencontres R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4631,77 +4631,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-Producing Digital Tools with Scientists and Lifeguards for Rescues monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Liquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4756,64 +4756,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rescuelog : Collecte numérique et reporting des interventions de sauveteurs à l’océan avec (ru)ODK, Shiny et SK8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4890,51 +4890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Maigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4979,247 +4979,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SK8 : Un service institutionnel de gestion et d'hébergement d'applications Shiny</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">IDEATools: Un package R pour évaluer la durabilité des exploitations agricoles avec la méthode IDEA4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres R 2023 et 2024</w:t>
+              <w:t xml:space="preserve">Rencontres R 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Avignon (FR), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04141247v2</w:t>
+                <w:t xml:space="preserve">hal-04136250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IDEATools: Un package R pour évaluer la durabilité des exploitations agricoles avec la méthode IDEA4</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">SK8 : Un service institutionnel de gestion et d'hébergement d'applications Shiny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Maigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres R 2023</w:t>
+              <w:t xml:space="preserve">Rencontres R 2023 et 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Avignon (FR), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04136250v1</w:t>
+                <w:t xml:space="preserve">hal-04141247v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5237,90 +5237,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthode IDEA4. Indicateurs de Durabilité des Exploitations Agricoles. Principes &amp; guide d’utilisation. Évaluer la durabilité de l’exploitation agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5396,103 +5396,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the sustainability of agricultural systems: the example of the Idea4 method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inês Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dangles, Olivier; Sabrié, Marie-Lise; Fréour, Claire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability science: understand, co-construct, transform</w:t>
@@ -5538,103 +5538,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la durabilité des systèmes agricoles : l’exemple de la méthode IDEA4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inês Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dangles, Olivier; Sabrié, Marie-Lise; Fréour, Claire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer</w:t>
@@ -5843,51 +5843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6139,90 +6139,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restoring surface water quality: quantitative assessment of the performance of agrienvironmental trajectories for mitigating pesticide concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Phelpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6240,77 +6240,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la performance sociale élargie en agriculture. Apports de la méthode IDEA4 et illustrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6360,77 +6360,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la méthode IDEA4 à la plateforme WEB-IDEA pour aller vers l'observatoire national de la durabilité des exploitations agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6476,306 +6476,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980815v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide pour la mise en œuvre d’indices biologiques en outre-mer : L’indice diatomique de Guyane Française (IDGF)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Delmas</w:t>
+                <w:t xml:space="preserve">Le projet ACTION : Accompagnement au Changement vers la TransitION agro-écologique pour une performance globale des exploitations agricoles, Rapport final scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inês Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Eulin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julian Frédérick</w:t>
+                <w:t xml:space="preserve">Jeanne Angot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE; OFB, Office Français de la Biodiversité; Office de l'eau Guyane; Hydreco; Préfecture de région Guyane. 2023</w:t>
+              <w:t xml:space="preserve">INRAE. 2023, 49 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04422356v1</w:t>
+                <w:t xml:space="preserve">hal-04175492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet ACTION : Accompagnement au Changement vers la TransitION agro-écologique pour une performance globale des exploitations agricoles, Rapport final scientifique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sydney Girard</w:t>
+                <w:t xml:space="preserve">Guide pour la mise en œuvre d’indices biologiques en outre-mer : L’indice diatomique de Guyane Française (IDGF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Eulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Angot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adeline Alonso</w:t>
+                <w:t xml:space="preserve">Julian Frédérick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. 2023, 49 p</w:t>
+              <w:t xml:space="preserve">INRAE; OFB, Office Français de la Biodiversité; Office de l'eau Guyane; Hydreco; Préfecture de région Guyane. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04175492v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04422356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enquête Global Surfer Survey - Volet Francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6832,51 +6832,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IDEATools : Un environnement informatique pour l’automatisation et le reporting de données IDEA4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] INRAE. 2021, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -6950,51 +6950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deldrève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; LABEX COTE; DREAL Nouvelle - Aquitaine; SEPANSO (Bordeaux) pour France Nature Environnement en Nouvelle-Aquitaine. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7029,77 +7029,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude Analyses technico-économiques et environnementales de la mise en œuvre des pratiques agroécologiques à l’échelle du système de culture et des exploitations RAPPORT FINAL du GT3 du projet BAG'AGES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Berrodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Minette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7348,51 +7348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7459,64 +7459,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quarto Website project template for INRAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7569,51 +7569,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IDEATools: An R package for IDEA4 data calculation, automation and reporting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:de23a2202de44018b3aa5982d6f73cf670aa911f;origin=https://hal.archives-ouvertes.fr/hal-03481774;visit=swh:1:snp:7496dd42abf92bbd0612d4fb9c543cd14099731b;anchor=swh:1:rel:dac543c6d9e381c3f8e786ada6a5e706c7485de3;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7672,77 +7672,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les surfeurs sauvent des vies sur les plages françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob Brander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7863,51 +7863,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9B4220DC"/>
+    <w:nsid w:val="40005A1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8094,51 +8094,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-carayon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0217-2175" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167671v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Savy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Liquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-25-2379-2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166130v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13061181" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350500v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E Peden" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W Brander" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2023.106973" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737273v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Phelpin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Petit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112802" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266359v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-023-06250-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799292v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Girard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Rodrigues" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art03-GB" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590908v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art03" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barbier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del&#8217;homme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645150v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leboucher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7294" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556782v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auriol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del'Homme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03928149v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemari&#233;-Boutry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10568" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572576v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153431" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612200v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art31" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457631v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2021.4887" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610306v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eulin Garrigue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vigouroux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106248" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511774v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Barbier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boureau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609271v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carayon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.03.055" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05312032v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399234v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524718v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04541462v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735290v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100543v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347869v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342633v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tellier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simmonet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894768v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612253v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610236v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610232v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609842v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609841v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609848v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610233v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609636v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609488v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610035v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wach" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607329v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606893v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05061321v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408539v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Geyer Barneix" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05061335v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04935716v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141247v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136250v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152921v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Boureau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=h%3A%3AT_AG02106&amp;amp;queryId=edf2e9b5-6c59-4a8a-950f-ed9e95e791fc-draft-data-348&amp;amp;posInSet=1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851944v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/726/9782709930413/sustainability-science" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851925v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379842v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peltier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Armand Viel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carayon David" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cousini&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610305v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610297v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferreol" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610298v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580036v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671402v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980815v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422356v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eulin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Fr&#233;d&#233;rick" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175492v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Angot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805181v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Brander" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Queiroga" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983957v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04420533v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612232v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berrodier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Minette" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609492v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609634v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608976v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987721v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:28a8ab0678eb12fbd2cf6967b6a855e8b373c9b3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481774v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:de23a2202de44018b3aa5982d6f73cf670aa911f;origin=https://hal.archives-ouvertes.fr/hal-03481774;visit=swh:1:snp:7496dd42abf92bbd0612d4fb9c543cd14099731b;anchor=swh:1:rel:dac543c6d9e381c3f8e786ada6a5e706c7485de3;path=/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830581v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-carayon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0217-2175" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166130v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Liquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13061181" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167671v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Savy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-25-2379-2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524607v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barbier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del&#8217;homme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350500v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E Peden" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W Brander" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2023.106973" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737273v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Phelpin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Petit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112802" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266359v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-023-06250-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799292v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Girard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Rodrigues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art03-GB" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590908v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art03" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645150v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leboucher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7294" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556782v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auriol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del'Homme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03928149v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemari&#233;-Boutry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10568" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572576v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153431" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612200v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art31" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457631v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2021.4887" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610306v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eulin Garrigue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vigouroux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106248" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511774v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Barbier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boureau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609271v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carayon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.03.055" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05312032v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399234v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524718v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04541462v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735290v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tellier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simmonet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100543v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347869v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894768v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612253v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610232v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610236v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609636v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609842v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609848v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609841v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610233v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607329v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609488v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610035v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wach" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606893v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05061321v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408539v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Geyer Barneix" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05061335v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04935716v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136250v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141247v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152921v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Boureau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=h%3A%3AT_AG02106&amp;amp;queryId=edf2e9b5-6c59-4a8a-950f-ed9e95e791fc-draft-data-348&amp;amp;posInSet=1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851944v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/726/9782709930413/sustainability-science" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851925v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379842v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peltier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Armand Viel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carayon David" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cousini&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610305v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610297v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferreol" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610298v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580036v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671402v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980815v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175492v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Angot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422356v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eulin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Fr&#233;d&#233;rick" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805181v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Brander" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Queiroga" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983957v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04420533v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612232v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berrodier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Minette" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609492v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609634v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608976v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987721v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:28a8ab0678eb12fbd2cf6967b6a855e8b373c9b3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481774v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:de23a2202de44018b3aa5982d6f73cf670aa911f;origin=https://hal.archives-ouvertes.fr/hal-03481774;visit=swh:1:snp:7496dd42abf92bbd0612d4fb9c543cd14099731b;anchor=swh:1:rel:dac543c6d9e381c3f8e786ada6a5e706c7485de3;path=/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830581v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>