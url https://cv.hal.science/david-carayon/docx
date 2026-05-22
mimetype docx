--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -175,1074 +175,1074 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning Beach Attendance Forecast Modelling from Automatic Video-Derived Counting</w:t>
+                <w:t xml:space="preserve">Semi-empirical forecast modelling of rip-current and shore-break wave hazards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Liquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (6), pp.1181. </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (7), pp.2379-2397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmse13061181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-25-2379-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166130v1</w:t>
+                <w:t xml:space="preserve">hal-05167671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-empirical forecast modelling of rip-current and shore-break wave hazards</w:t>
+                <w:t xml:space="preserve">Machine Learning Beach Attendance Forecast Modelling from Automatic Video-Derived Counting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Liquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Savy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Marieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (7), pp.2379-2397. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (6), pp.1181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/nhess-25-2379-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jmse13061181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167671v1</w:t>
+                <w:t xml:space="preserve">hal-05166130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing farm sustainability: the IDEA4 method, a conceptual framework combining dimensions and properties of sustainability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of surfers in beach safety management: Insights from French respondents to a global surfer survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+                <w:t xml:space="preserve">Amy E Peden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert W Brander</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cagri/2024001⟩</w:t>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 248, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2023.106973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524607v1</w:t>
+                <w:t xml:space="preserve">hal-04350500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of surfers in beach safety management: Insights from French respondents to a global surfer survey</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Assessing agri-environmental strategies to reduce pesticide concentrations in surface drinking water sources, Coastal Charente River basin, SW France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Phelpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert W Brander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2023.106973⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Volume 169, 169, pp.112802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350500v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737273v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing agri-environmental strategies to reduce pesticide concentrations in surface drinking water sources, Coastal Charente River basin, SW France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kévin Petit</w:t>
+                <w:t xml:space="preserve">Environmental controls on lifeguard-estimated surf-zone hazards, beach crowds, and resulting life risk at a high-energy sandy beach in southwest France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Carayon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112802⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 120, pp.1557-1576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-023-06250-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737273v2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental controls on lifeguard-estimated surf-zone hazards, beach crowds, and resulting life risk at a high-energy sandy beach in southwest France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Marieu</w:t>
+                <w:t xml:space="preserve">Development and validation of a method for assessing the sustainability of farms: IDEA4, its tools and uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inês Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+                <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11069-023-06250-0⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 94, pp.29-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art03-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266359v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a method for assessing the sustainability of farms: IDEA4, its tools and uses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Développement et validation d'une méthode d'évaluation de la durabilité des exploitations agricoles. IDEA4, ses outils et ses usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inês Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 94, pp.29-45. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art03-GB⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 94, pp.31-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799292v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et validation d'une méthode d'évaluation de la durabilité des exploitations agricoles. IDEA4, ses outils et ses usages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Assessing farm sustainability: the IDEA4 method, a conceptual framework combining dimensions and properties of sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gasselin</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Del’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 94, pp.31-48. </w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (10), 11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art03⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2024001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590908v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique temporelle de la biodiversité en cours d’eau</w:t>
               </w:r>
@@ -1362,51 +1362,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La viticulture durable : comment l’évaluer et en rendre compte sur un domaine viticole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1414,51 +1414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, janvier, pp.53-55</w:t>
@@ -1487,103 +1487,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse compréhensive de la performance globale des exploitations agricoles en circuits courts et de proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Del’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemarié-Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 382, pp.17-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1669,51 +1669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 823, pp.153431. </w:t>
@@ -1764,77 +1764,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La performance des circuits courts de proximité : une approche compréhensive des attentes des acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Corade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemarié-Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1885,103 +1885,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La viticulture durable : comment l’évaluer et en rendre compte sur un domaine viticole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Del’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -2019,51 +2019,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new multimetric index for the evaluation of water ecological quality of French Guiana streams based on benthic diatoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2136,51 +2136,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IDEA4 : une méthode de diagnostic pour une évaluation clinique de la durabilité en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2188,51 +2188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (2), pp.39-51</w:t>
@@ -2397,51 +2397,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rescuelog: A Shiny (and ODK) Based Monitoring System for Lifeguards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shiny In Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jumping Rivers, Oct 2025, Newcastle Upon Tyne, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2479,90 +2479,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple physics-based rip current and shore-break wave hazard predictors for beaches in southwest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Liquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Dynamics 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2587,77 +2587,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance sociale et durabilité d’une exploitation agricole : Apports du cadre théorique IDEA4 pour évaluer la performance sociale élargie en agriculture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La performance sociale de l'exploitation agricole, parent-pauvre de la transition agro-écologique ? Regards juridiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CECOJI, Mar 2024, Poitiers, France. pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2682,90 +2682,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la performance globale d’une exploitation agricole et Analyse des performances globales des exploitations viticoles bio et non-bio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Del’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2803,51 +2803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SK8 project: A scalable institutional architecture for managing and hosting Shiny applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shiny In Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jumping Rivers Ltd, Oct 2024, Newcastle Upon Tyne, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2866,454 +2866,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using machine learning to predict drownings in surf beaches of southwest France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Synthèse illustrée de la méthode IDEA4 (indicateurs de durabilité des exploitations agricoles version 4)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Conference on Drowing Prevention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Surf Life Saving Australia; Life Saving Society Australia, Dec 2023, Perth (Australia), Australia</w:t>
+              <w:t xml:space="preserve">Séminaire POLIDEA (POLitiques publiques et Indicateurs de Durabilité en Agriculture)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342633v1</w:t>
+                <w:t xml:space="preserve">hal-04100543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse illustrée de la méthode IDEA4 (indicateurs de durabilité des exploitations agricoles version 4)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Barbier</w:t>
+                <w:t xml:space="preserve">Environmental controls on summer surf zone hazards, beach crowds, and resulting life risk at a high-energy sandy beach in southwest France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Carayon</w:t>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire POLIDEA (POLitiques publiques et Indicateurs de Durabilité en Agriculture)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">World Conference on Drowing Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Surf Life Saving Australia, Dec 2023, Perth (Australia), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04100543v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental controls on summer surf zone hazards, beach crowds, and resulting life risk at a high-energy sandy beach in southwest France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using machine learning to predict drownings in surf beaches of southwest France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Simmonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Conference on Drowing Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Surf Life Saving Australia, Dec 2023, Perth (Australia), Australia</w:t>
+              <w:t xml:space="preserve">, Surf Life Saving Australia; Life Saving Society Australia, Dec 2023, Perth (Australia), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04347869v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la performance environnementale dans l’action publique à l’aune de la durabilité. Quels apports de la méthode IDEA version 4 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La performance environnementale : nouveau paradigme des politiques agricoles ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3338,77 +3338,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la performance environnementale dans l’action publique à l’aune de la durabilité : Quels apports de la méthode IDEA version 4 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude : La performance environnementale : nouveau paradigme des politiques agricoles ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3427,475 +3427,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nouvelle méthode IDEA (version 4) pour accompagner la transition vers une agriculture (viticulture) sociétalement responsable : Bilan et perspectives en viticulture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sydney Girard</w:t>
+                <w:t xml:space="preserve">Mise au point de l'IDGF pour l'évaluation de l'état écologique des cours d'eau de Guyane Française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e édition des Rencontres Viticoles d'Aquitaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Blanquefort, France. pp.39</w:t>
+              <w:t xml:space="preserve">1ère réunion du Comité de Pilotage de la Fiche-Action ONB-INRAE Transfert de l'IDGF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Vincennes, France. pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610232v1</w:t>
+                <w:t xml:space="preserve">hal-02610236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point de l'IDGF pour l'évaluation de l'état écologique des cours d'eau de Guyane Française</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Vigouroux</w:t>
+                <w:t xml:space="preserve">La nouvelle méthode IDEA (version 4) pour accompagner la transition vers une agriculture (viticulture) sociétalement responsable : Bilan et perspectives en viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère réunion du Comité de Pilotage de la Fiche-Action ONB-INRAE Transfert de l'IDGF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Vincennes, France. pp.36</w:t>
+              <w:t xml:space="preserve">6e édition des Rencontres Viticoles d'Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Blanquefort, France. pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610236v1</w:t>
+                <w:t xml:space="preserve">hal-02610232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioindication par les diatomées en DOM-COM : Bilan des productions ECOVEA et perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation de l'état écologique des cours d'eau de Guyane : L'indice Diatomique pour la Guyane Française (IDGF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visite de Nicolas HETTE-TRONQUARD &amp; Réunion de bilan-programmation AFB-Irstea Bordeaux-Equipe ECOVEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Cestas, France. pp.13</w:t>
+              <w:t xml:space="preserve">38ème Colloque de l'ADLaF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Metz, France. pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609636v1</w:t>
+                <w:t xml:space="preserve">hal-02609842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'état écologique des cours d'eau de Guyane : L'indice Diatomique pour la Guyane Française (IDGF)</w:t>
+                <w:t xml:space="preserve">Utilisation d'un nouveau référentiel autoécologique des diatomées de France au service de la création de métriques d'évaluation et de diagnostic d'état trophique des cours d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38ème Colloque de l'ADLaF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Metz, France. pp.30</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Metz, France. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609842v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d'un nouveau référentiel autoécologique des diatomées de France : Etude de pistes de métriques de diagnostic nutriments en cours d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3924,519 +3898,545 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de Travail National DCE-Eaux de surface continentales (GT DCE-ESC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris-la Défense, France. pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'un nouveau référentiel autoécologique des diatomées de France au service de la création de métriques d'évaluation et de diagnostic d'état trophique des cours d'eau</w:t>
+                <w:t xml:space="preserve">Evaluation de l'état écologique des cours d'eau de Guyane : L'indice Diatomique pour la Guyane Française (IDGF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème Colloque de l'ADLaF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Metz, France. pp.28</w:t>
+              <w:t xml:space="preserve">Réunion de restitution scientifico-technique et d'échanges à l'occasion de la mission sur place d'Anne EULIN-GARRIGUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Cayenne, France. pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609841v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'état écologique des cours d'eau de Guyane : L'indice Diatomique pour la Guyane Française (IDGF)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioindication par les diatomées en DOM-COM : Bilan des productions ECOVEA et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Vigouroux</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de restitution scientifico-technique et d'échanges à l'occasion de la mission sur place d'Anne EULIN-GARRIGUE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Cayenne, France. pp.30</w:t>
+              <w:t xml:space="preserve">Visite de Nicolas HETTE-TRONQUARD &amp; Réunion de bilan-programmation AFB-Irstea Bordeaux-Equipe ECOVEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Cestas, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610233v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse biomathématique de l'autoécologie des diatomées de France métropolitaine</w:t>
+                <w:t xml:space="preserve">Elaboration d'un nouveau référentiel autoécologique pour la flore diatomique française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GT Diatomées DRIEE IDF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France. pp.44</w:t>
+              <w:t xml:space="preserve">37ème Colloque de l'ADLaF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Meise, Belgique. pp.17-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607329v1</w:t>
+                <w:t xml:space="preserve">hal-02609488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration d'un nouveau référentiel autoécologique pour la flore diatomique française</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Big data ou Big cleaning ? Problématiques autour de la gestion des données dans les réseaux de suivis aquatiques continentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Delmas</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37ème Colloque de l'ADLaF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Meise, Belgique. pp.17-17</w:t>
+              <w:t xml:space="preserve">JILO Journées Internationales de Limnologie et d'Océanographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609488v1</w:t>
+                <w:t xml:space="preserve">hal-02610035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big data ou Big cleaning ? Problématiques autour de la gestion des données dans les réseaux de suivis aquatiques continentaux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse biomathématique de l'autoécologie des diatomées de France métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Wach</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JILO Journées Internationales de Limnologie et d'Océanographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">GT Diatomées DRIEE IDF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France. pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610035v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition nationale et intercalibration européenne d'un nouveau dispositif d'évaluation écologique des TGCE (Très Grands Cours d'Eau) de France</w:t>
               </w:r>
@@ -4549,64 +4549,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dbreportR : un package R pour la documentation automatisée des bases de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Rencontres R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4631,77 +4631,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-Producing Digital Tools with Scientists and Lifeguards for Rescues monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Liquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4756,64 +4756,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rescuelog : Collecte numérique et reporting des interventions de sauveteurs à l’océan avec (ru)ODK, Shiny et SK8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4890,51 +4890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Maigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4979,247 +4979,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IDEATools: Un package R pour évaluer la durabilité des exploitations agricoles avec la méthode IDEA4</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">SK8 : Un service institutionnel de gestion et d'hébergement d'applications Shiny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Maigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres R 2023</w:t>
+              <w:t xml:space="preserve">Rencontres R 2023 et 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Avignon (FR), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04136250v1</w:t>
+                <w:t xml:space="preserve">hal-04141247v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SK8 : Un service institutionnel de gestion et d'hébergement d'applications Shiny</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">IDEATools: Un package R pour évaluer la durabilité des exploitations agricoles avec la méthode IDEA4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres R 2023 et 2024</w:t>
+              <w:t xml:space="preserve">Rencontres R 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Avignon (FR), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04141247v2</w:t>
+                <w:t xml:space="preserve">hal-04136250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5237,90 +5237,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthode IDEA4. Indicateurs de Durabilité des Exploitations Agricoles. Principes &amp; guide d’utilisation. Évaluer la durabilité de l’exploitation agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5396,103 +5396,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the sustainability of agricultural systems: the example of the Idea4 method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inês Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dangles, Olivier; Sabrié, Marie-Lise; Fréour, Claire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability science: understand, co-construct, transform</w:t>
@@ -5538,103 +5538,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la durabilité des systèmes agricoles : l’exemple de la méthode IDEA4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inês Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dangles, Olivier; Sabrié, Marie-Lise; Fréour, Claire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer</w:t>
@@ -5843,51 +5843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6139,90 +6139,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restoring surface water quality: quantitative assessment of the performance of agrienvironmental trajectories for mitigating pesticide concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Phelpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6240,77 +6240,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la performance sociale élargie en agriculture. Apports de la méthode IDEA4 et illustrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6360,77 +6360,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la méthode IDEA4 à la plateforme WEB-IDEA pour aller vers l'observatoire national de la durabilité des exploitations agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6476,306 +6476,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980815v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet ACTION : Accompagnement au Changement vers la TransitION agro-écologique pour une performance globale des exploitations agricoles, Rapport final scientifique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sydney Girard</w:t>
+                <w:t xml:space="preserve">Guide pour la mise en œuvre d’indices biologiques en outre-mer : L’indice diatomique de Guyane Française (IDGF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Angot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adeline Alonso</w:t>
+                <w:t xml:space="preserve">Anne Eulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Frédérick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. 2023, 49 p</w:t>
+              <w:t xml:space="preserve">INRAE; OFB, Office Français de la Biodiversité; Office de l'eau Guyane; Hydreco; Préfecture de région Guyane. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04175492v1</w:t>
+                <w:t xml:space="preserve">hal-04422356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide pour la mise en œuvre d’indices biologiques en outre-mer : L’indice diatomique de Guyane Française (IDGF)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le projet ACTION : Accompagnement au Changement vers la TransitION agro-écologique pour une performance globale des exploitations agricoles, Rapport final scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inês Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Angot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2023, 49 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Eulin</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-04422356v1</w:t>
+                <w:t xml:space="preserve">hal-04175492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enquête Global Surfer Survey - Volet Francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6832,51 +6832,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IDEATools : Un environnement informatique pour l’automatisation et le reporting de données IDEA4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] INRAE. 2021, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -6950,51 +6950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deldrève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; LABEX COTE; DREAL Nouvelle - Aquitaine; SEPANSO (Bordeaux) pour France Nature Environnement en Nouvelle-Aquitaine. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7029,77 +7029,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude Analyses technico-économiques et environnementales de la mise en œuvre des pratiques agroécologiques à l’échelle du système de culture et des exploitations RAPPORT FINAL du GT3 du projet BAG'AGES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Berrodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Minette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7348,51 +7348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7459,64 +7459,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quarto Website project template for INRAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7569,51 +7569,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IDEATools: An R package for IDEA4 data calculation, automation and reporting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:de23a2202de44018b3aa5982d6f73cf670aa911f;origin=https://hal.archives-ouvertes.fr/hal-03481774;visit=swh:1:snp:7496dd42abf92bbd0612d4fb9c543cd14099731b;anchor=swh:1:rel:dac543c6d9e381c3f8e786ada6a5e706c7485de3;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7672,77 +7672,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les surfeurs sauvent des vies sur les plages françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob Brander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7863,51 +7863,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40005A1C"/>
+    <w:nsid w:val="6145AE54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8094,51 +8094,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-carayon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0217-2175" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166130v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Liquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13061181" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167671v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Savy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-25-2379-2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524607v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barbier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del&#8217;homme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350500v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E Peden" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W Brander" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2023.106973" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737273v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Phelpin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Petit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112802" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266359v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-023-06250-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799292v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Girard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Rodrigues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art03-GB" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590908v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art03" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645150v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leboucher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7294" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556782v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auriol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del'Homme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03928149v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemari&#233;-Boutry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10568" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572576v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153431" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612200v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art31" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457631v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2021.4887" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610306v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eulin Garrigue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vigouroux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106248" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511774v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Barbier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boureau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609271v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carayon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.03.055" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05312032v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399234v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524718v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04541462v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735290v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tellier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simmonet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100543v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347869v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894768v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612253v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610232v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610236v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609636v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609842v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609848v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609841v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610233v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607329v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609488v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610035v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wach" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606893v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05061321v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408539v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Geyer Barneix" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05061335v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04935716v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136250v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141247v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152921v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Boureau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=h%3A%3AT_AG02106&amp;amp;queryId=edf2e9b5-6c59-4a8a-950f-ed9e95e791fc-draft-data-348&amp;amp;posInSet=1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851944v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/726/9782709930413/sustainability-science" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851925v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379842v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peltier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Armand Viel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carayon David" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cousini&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610305v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610297v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferreol" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610298v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580036v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671402v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980815v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175492v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Angot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422356v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eulin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Fr&#233;d&#233;rick" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805181v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Brander" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Queiroga" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983957v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04420533v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612232v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berrodier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Minette" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609492v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609634v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608976v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987721v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:28a8ab0678eb12fbd2cf6967b6a855e8b373c9b3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481774v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:de23a2202de44018b3aa5982d6f73cf670aa911f;origin=https://hal.archives-ouvertes.fr/hal-03481774;visit=swh:1:snp:7496dd42abf92bbd0612d4fb9c543cd14099731b;anchor=swh:1:rel:dac543c6d9e381c3f8e786ada6a5e706c7485de3;path=/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830581v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-carayon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0217-2175" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167671v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Savy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Liquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-25-2379-2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166130v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13061181" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350500v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E Peden" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W Brander" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2023.106973" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737273v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Phelpin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Petit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112802" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266359v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-023-06250-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799292v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Girard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Rodrigues" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art03-GB" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590908v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art03" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barbier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del&#8217;homme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645150v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leboucher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7294" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556782v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auriol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del'Homme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03928149v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemari&#233;-Boutry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10568" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572576v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153431" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612200v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art31" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457631v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2021.4887" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610306v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eulin Garrigue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vigouroux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106248" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511774v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Barbier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boureau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609271v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carayon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.03.055" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05312032v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399234v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524718v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04541462v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735290v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100543v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347869v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342633v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tellier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simmonet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894768v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612253v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610236v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610232v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609842v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609841v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609848v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610233v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609636v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609488v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610035v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wach" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607329v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606893v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05061321v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408539v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Geyer Barneix" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05061335v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04935716v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141247v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136250v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152921v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Boureau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=h%3A%3AT_AG02106&amp;amp;queryId=edf2e9b5-6c59-4a8a-950f-ed9e95e791fc-draft-data-348&amp;amp;posInSet=1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851944v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/726/9782709930413/sustainability-science" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851925v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379842v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peltier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Armand Viel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carayon David" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cousini&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610305v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610297v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferreol" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610298v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580036v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671402v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980815v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422356v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eulin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Fr&#233;d&#233;rick" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175492v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Angot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805181v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Brander" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Queiroga" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983957v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04420533v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612232v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berrodier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Minette" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609492v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609634v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608976v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987721v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:28a8ab0678eb12fbd2cf6967b6a855e8b373c9b3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481774v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:de23a2202de44018b3aa5982d6f73cf670aa911f;origin=https://hal.archives-ouvertes.fr/hal-03481774;visit=swh:1:snp:7496dd42abf92bbd0612d4fb9c543cd14099731b;anchor=swh:1:rel:dac543c6d9e381c3f8e786ada6a5e706c7485de3;path=/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830581v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>