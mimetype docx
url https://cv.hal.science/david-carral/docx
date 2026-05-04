--- v1 (2026-03-28)
+++ v2 (2026-05-04)
@@ -462,550 +462,550 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restricted Chase Termination: You Want More than Fairness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating Environmental Regulations Into Autonomous Agricultural Robotics: A Case for Waterbody-Aware Fertilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pérution-Kihli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Kadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolas Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Charoensit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PODS 2025 - ACM SIGMOD/PODS International Conference on Management of Data</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RuleML+RR 2025 - Rules and Reasoning, 9th International Joint Conference, RuleML+RR 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Istanbul, Turkey</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240721v1</w:t>
+                <w:t xml:space="preserve">hal-05242346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Environmental Regulations Into Autonomous Agricultural Robotics: A Case for Waterbody-Aware Fertilization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Restricted Chase Termination: You Want More than Fairness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pérution-Kihli</w:t>
+                <w:t xml:space="preserve">Lukas Gerlach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Kadi</w:t>
+                <w:t xml:space="preserve">Lucas Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolas Müller</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michaël Thomazo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RuleML+RR 2025 - Rules and Reasoning, 9th International Joint Conference, RuleML+RR 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PODS 2025 - ACM SIGMOD/PODS International Conference on Management of Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Berlin, Germany. pp.1-17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3725246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242346v1</w:t>
+                <w:t xml:space="preserve">hal-05240721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Groundings for ASP with Functions: A Journey through Consistency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lukas Gerlach</w:t>
+                <w:t xml:space="preserve">Rule-aware Datalog Fact Explanation Using Group-SAT Solver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Charoensit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Hecher</w:t>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Rouquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI 2024 - 33rd International Joint Conference on Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RuleML+RR 2024 - 8. International Joint Conference on Rules and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Brussels, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710694v1</w:t>
+                <w:t xml:space="preserve">hal-04706324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rule-aware Datalog Fact Explanation Using Group-SAT Solver</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Akira Charoensit</w:t>
+                <w:t xml:space="preserve">Finite Groundings for ASP with Functions: A Journey through Consistency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Gerlach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Rouquette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Federico Ulliana</w:t>
+                <w:t xml:space="preserve">Markus Hecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RuleML+RR 2024 - 8. International Joint Conference on Rules and Reasoning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IJCAI 2024 - 33rd International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Jeju, South Korea. pp.3386-3394, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2024/375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706324v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Groundings for ASP with Functions: A Journey through Consistency (Extended Abstract)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Gerlach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Hecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NMR 2024 - 22nd International Workshop on Nonmonotonic Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Hanoi, Vietnam. pp.183-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1043,64 +1043,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology-Based Query Answering over Datalog-Expressible Rule Sets is Undecidable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Thomazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KR 2024 - 21st International Conference on Principles of Knowledge Representation and Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1119,1010 +1119,1010 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Repeat Yourself: Understanding Sufficient Conditions for Restricted Chase Non-Termination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lukas Gerlach</w:t>
+                <w:t xml:space="preserve">Testing Logical Diagrams in Power Plants: A Tale of LTL Model Checking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Sfar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Irofti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KR 2023 - 20th International Conference on Principles of Knowledge Representation and Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24963/kr.2023/30⟩</w:t>
+              <w:t xml:space="preserve">FMICS 2023 - Formal Methods for Industrial Critical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Antwerp, Netherlands. pp.189-204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43681-9_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212137v1</w:t>
+                <w:t xml:space="preserve">lirmm-04214807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General Acyclicity and Cyclicity Notions for the Disjunctive Skolem Chase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Do Repeat Yourself: Understanding Sufficient Conditions for Restricted Chase Non-Termination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Gerlach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI 2023 - 37th Conference on Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1609/aaai.v37i5.25784⟩</w:t>
+              <w:t xml:space="preserve">KR 2023 - 20th International Conference on Principles of Knowledge Representation and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Rhodes, Greece. pp.301-310, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/kr.2023/30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212112v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normalisations of Existential Rules: Not so Innocuous!</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">General Acyclicity and Cyclicity Notions for the Disjunctive Skolem Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Gerlach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carral</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA 2023 - 39e Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AAAI 2023 - 37th Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Washington, United States. pp.6372-6379, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1609/aaai.v37i5.25784⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04315377v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing Logical Diagrams in Power Plants: A Tale of LTL Model Checking</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Normalisations of Existential Rules: Not so Innocuous!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Thomazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FMICS 2023 - Formal Methods for Industrial Critical Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BDA 2023 - 39e Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04214807v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04315377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing Homomorphism-Closed Decidable Queries with Existential Rules (Extended Abstract)</w:t>
+                <w:t xml:space="preserve">Deciding Hyperproperties Combined with Functional Specifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bourgaux</w:t>
+                <w:t xml:space="preserve">Raven Beutner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bernd Finkbeiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Markus Krötzsch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michaël Thomazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI-ECAI 2022 - 31st International Joint Conference on Artificial Intelligence | 25th European Conference on Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24963/ijcai.2022/733⟩</w:t>
+              <w:t xml:space="preserve">LICS 2022 - 37th Annual ACM/IEEE Symposium on Logic in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Haifa, Israel. pp.1-13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3531130.3533369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03801049v1</w:t>
+                <w:t xml:space="preserve">lirmm-03833578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Journey to the Frontiers of Query Rewritability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capturing Homomorphism-Closed Decidable Queries with Existential Rules (Extended Abstract)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerzy Marcinkowski</w:t>
+                <w:t xml:space="preserve">Camille Bourgaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Krötzsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Rudolph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Thomazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PODS 2022 - 41st ACM SIGMOD-SIGACT-SIGAI Symposium on Principles of Database Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3517804.3524163⟩</w:t>
+              <w:t xml:space="preserve">IJCAI-ECAI 2022 - 31st International Joint Conference on Artificial Intelligence | 25th European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vienna, Austria. pp.5269-5273, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2022/733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599601v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03801049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normalisations of Existential Rules: Not so Innocuous!</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Journey to the Frontiers of Query Rewritability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Ostropolski-Nalewaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerzy Marcinkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michaël Thomazo</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Rudolph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KR 2022 - 19th International Conference on Principles of Knowledge Representation and Reasoning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PODS 2022 - 41st ACM SIGMOD-SIGACT-SIGAI Symposium on Principles of Database Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Philadelphia, United States. pp.359-367, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3517804.3524163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24963/kr.2022/11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03762686v1</w:t>
+                <w:t xml:space="preserve">hal-03599601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciding Hyperproperties Combined with Functional Specifications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Normalisations of Existential Rules: Not so Innocuous!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Markus Krötzsch</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Thomazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LICS 2022 - 37th Annual ACM/IEEE Symposium on Logic in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Haifa, Israel. pp.1-13, </w:t>
+              <w:t xml:space="preserve">KR 2022 - 19th International Conference on Principles of Knowledge Representation and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, HaÏfa, Israel. pp.102-111, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3531130.3533369⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24963/kr.2022/11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03833578v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03762686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capturing Homomorphism-Closed Decidable Queries with Existential Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bourgaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Krötzsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Rudolph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Thomazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KR 2021 - 18th International Conference on Principles of Knowledge Representation and Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Virtual, Vietnam. pp.141-150, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2246,51 +2246,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ABAAB2AF"/>
+    <w:nsid w:val="73A66230"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2477,51 +2477,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-carral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7287-4709" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-sop.inria.fr/members/David.Carral/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833721v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carral" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zalewski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hitzler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exac032" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03344217v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthymia Tsamoura" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Malizia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Urbani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3447689.3447699" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240721v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Gerlach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Larroque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Thomazo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3725246" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242346v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;rution-Kihli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kadi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas M&#252;ller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Charoensit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710694v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hecher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2024/375" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706324v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rouquette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ulliana" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04823986v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710719v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212137v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2023/30" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212112v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v37i5.25784" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04315377v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mugnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04214807v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Sfar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Irofti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43681-9_11" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801049v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourgaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kr&#246;tzsch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rudolph" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2022/733" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599601v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Ostropolski-Nalewaja" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Marcinkowski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3517804.3524163" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03762686v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2022/11" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03833578v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raven Beutner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Finkbeiner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Hofmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3531130.3533369" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03345614v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2021/14" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-carral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7287-4709" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-sop.inria.fr/members/David.Carral/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833721v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carral" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zalewski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hitzler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exac032" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03344217v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthymia Tsamoura" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Malizia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Urbani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3447689.3447699" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242346v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;rution-Kihli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas M&#252;ller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Charoensit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240721v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Gerlach" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Larroque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Thomazo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3725246" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706324v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rouquette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ulliana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710694v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hecher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2024/375" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04823986v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710719v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04214807v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Sfar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Irofti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43681-9_11" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212137v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2023/30" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212112v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v37i5.25784" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04315377v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mugnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03833578v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raven Beutner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Finkbeiner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Hofmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kr&#246;tzsch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3531130.3533369" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801049v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourgaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rudolph" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2022/733" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599601v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Ostropolski-Nalewaja" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Marcinkowski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3517804.3524163" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03762686v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2022/11" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03345614v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2021/14" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>