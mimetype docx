--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -138,51 +138,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chevallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driss Ihiawakrim</w:t>
+                <w:t xml:space="preserve">Dris Ihiawakrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinavadini Ramnarain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3274,51 +3274,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380122v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Raimbault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chevallard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ihiawakrim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinavadini Ramnarain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c05556" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209658v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gobeaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Kim Truong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carriere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c00305" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384467v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dzik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Datin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Dognon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fajolles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wiertel-Gasquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0170213" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03501314v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy P Freitas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maurin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c02859" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03774753v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gobeaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belloni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c01829" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902334v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Baumgartner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj-Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Freitas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandra Neouze" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bennet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c01125" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02440126v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Larquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Minh Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim-Chi Le" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frogneux-Pl&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b04059" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02476063v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Levesque" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b11537" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02864302v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Goas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Roussel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kalbazova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barruet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TB01167C" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902864v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabei Mohammedi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c01266" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01338140v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Noirjean" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Testard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dejugnat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jestin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp00533k" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01380623v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Vancaeyzeele" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourcier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vidal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b02626" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157200v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bealle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lartigue" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wilhelm" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ravaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gazeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp54484b" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157193v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tache" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00849a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021511v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Fleury" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Spalla" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902074v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Arriaga" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharmesh Varade" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Drenckhan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langevin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la304868n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650270v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Varade" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R. Arriaga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fameau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05374d" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00870077v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bealle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0SM00490A" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659398v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youlia Michina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Brito" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo F. Marques" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp910267v" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786300v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Stocco" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cottat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100954v" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440770v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kopetzki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michina" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gustavsson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b907339f" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-1C4SSS6Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114283v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pautrot-d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barboux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lahlil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2006.06.015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DV7GZPR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03322335v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wien" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Dattani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380122v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Raimbault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chevallard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dris Ihiawakrim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinavadini Ramnarain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c05556" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209658v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gobeaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Kim Truong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carriere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c00305" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384467v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dzik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Datin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Dognon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fajolles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wiertel-Gasquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0170213" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03501314v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy P Freitas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maurin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c02859" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03774753v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gobeaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belloni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c01829" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902334v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Baumgartner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj-Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Freitas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandra Neouze" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bennet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c01125" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02440126v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Larquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Minh Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim-Chi Le" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frogneux-Pl&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b04059" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02476063v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Levesque" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b11537" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02864302v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Goas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Roussel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kalbazova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barruet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TB01167C" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902864v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabei Mohammedi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c01266" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01338140v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Noirjean" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Testard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dejugnat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jestin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp00533k" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01380623v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Vancaeyzeele" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourcier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vidal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b02626" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157200v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bealle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lartigue" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wilhelm" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ravaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gazeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp54484b" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157193v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tache" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00849a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021511v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Fleury" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Spalla" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902074v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Arriaga" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharmesh Varade" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Drenckhan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langevin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la304868n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650270v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Varade" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R. Arriaga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fameau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05374d" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00870077v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bealle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0SM00490A" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659398v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youlia Michina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Brito" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo F. Marques" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp910267v" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786300v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Stocco" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cottat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100954v" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440770v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kopetzki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michina" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gustavsson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b907339f" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-1C4SSS6Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114283v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pautrot-d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barboux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lahlil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2006.06.015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DV7GZPR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03322335v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wien" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Dattani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>