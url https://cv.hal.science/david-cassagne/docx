--- v0 (2026-03-19)
+++ v1 (2026-04-14)
@@ -517,248 +517,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00385881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient light coupling from integrated single-mode waveguides to supercollimating photonic crystals on silicon-on-insulator platforms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marine Le Vassor d'Yerville</w:t>
+                <w:t xml:space="preserve">Spatial dispersion in negative-index composite metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Felbacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Ioan Cabuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2898221⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77, pp.013807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.77.013807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437946v1</w:t>
+                <w:t xml:space="preserve">hal-00385863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial dispersion in negative-index composite metamaterials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Ioan Cabuz</w:t>
+                <w:t xml:space="preserve">Efficient light coupling from integrated single-mode waveguides to supercollimating photonic crystals on silicon-on-insulator platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Vynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Vassor d'Yerville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 77, pp.013807. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92, pp.103128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.77.013807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2898221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00385863v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient light coupling into a photonic crystal waveguide with flatband slow mode</w:t>
               </w:r>
@@ -1327,235 +1327,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00381996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirage and superbending effect in two-dimensional graded photonic crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Superlattice for photonic band gap opening in monolayers of dielectric spheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Vynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Centeno</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.235119⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14, pp.6668-6674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.14.006668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437540v1</w:t>
+                <w:t xml:space="preserve">hal-00437955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superlattice for photonic band gap opening in monolayers of dielectric spheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Vynck</w:t>
+                <w:t xml:space="preserve">Mirage and superbending effect in two-dimensional graded photonic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Centeno</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 14, pp.6668-6674. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73, pp.235119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.14.006668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.235119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437955v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disorder-induced modification of the transmission of light through two-dimensional photonic crystals</w:t>
               </w:r>
@@ -1593,51 +1593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra Abram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17, pp.1781-1790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2024,307 +2024,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00540436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional hexagonal-shaped microcavities formed in a two-dimensional photonic crystal on an InP membrane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Giant second-harmonic generation due to quasi-phase matching in a one-dimensional GaN photonic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremi Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lascaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Monat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michel Gendry</w:t>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1528273⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 240, pp.455-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.200303309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02091285v1</w:t>
+                <w:t xml:space="preserve">hal-00540469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant second-harmonic generation due to quasi-phase matching in a one-dimensional GaN photonic crystal</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Lascaray</w:t>
+                <w:t xml:space="preserve">Two-dimensional hexagonal-shaped microcavities formed in a two-dimensional photonic crystal on an InP membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Monat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Seassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Letartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+                <w:t xml:space="preserve">P. Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gendry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.200303309⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 93 (1), pp.23-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1528273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00540469v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2368,51 +2368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Vassor d'Yerville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2591,731 +2591,731 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00535635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study off all-dielectric rod-type metamaterials: a route towards optical frequencies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Superbending of light based on graded photonic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Akmansoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Vynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Brahim Guizal</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lourtioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PECS VIII ~ The 8th International Photonic &amp; Electromagnetic Crystal Structures Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00404796v1</w:t>
+                <w:t xml:space="preserve">hal-00404790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superbending of light based on graded photonic crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical study off all-dielectric rod-type metamaterials: a route towards optical frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Vynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Felbacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Lourtioz</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Guizal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PECS VIII ~ The 8th International Photonic &amp; Electromagnetic Crystal Structures Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00404790v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamaterials based on high refractive index rods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Vynck</w:t>
+                <w:t xml:space="preserve">Second harmonic localization in nonlinear photonic crystals - art. no. 698915</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Ciraci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Felbacq</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Ioan Cabuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meta 08, NATO Advanced Research Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">Conference on Photonic Crystal Materials and Devices VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Strasbourg (FRANCE), France. pp.98915-98915</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00404824v1</w:t>
+                <w:t xml:space="preserve">hal-00437951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient coupling of light between single-mode waveguides and supercollimating photonic crystals - art. no. 69891I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Vynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Vassor d'Yerville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Photonic Crystal Materials and Devices VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Strasbourg (FRANCE), France. pp.I9891-I9891</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties, applications and fabrication of photonic crystals with ring-shaped holes in silicon-on-insulator</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metamaterials based on high refractive index rods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Vynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Felbacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Ioan Cabuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cassagne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Photonic and Electromagnetic Crystal Structures (PECS-VII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Monterey (CA), United States. pp.42-46</w:t>
+              <w:t xml:space="preserve">Meta 08, NATO Advanced Research Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437948v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second harmonic localization in nonlinear photonic crystals - art. no. 698915</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Felbacq</w:t>
+                <w:t xml:space="preserve">Properties, applications and fabrication of photonic crystals with ring-shaped holes in silicon-on-insulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saynatjoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Vynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cassagne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ahopelto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Photonic Crystal Materials and Devices VIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Strasbourg (FRANCE), France. pp.98915-98915</w:t>
+              <w:t xml:space="preserve">7th International Symposium on Photonic and Electromagnetic Crystal Structures (PECS-VII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Monterey (CA), United States. pp.42-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437951v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bending the flow of light with graded photonic crystals</w:t>
               </w:r>
@@ -3828,51 +3828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Photonic Crystal Materials and Devices III (i.e.V)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Strasbourg (FRANCE), France. pp.H1821-H1821</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3891,316 +3891,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Second Harmonic Generation in One-Dimensional and Two-Dimensional GaN-based Photonic Crystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Resonantly enhanced second harmonic generation in a one-dimensional GaN-based photonic crystal slab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremi Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Vassor d'Yerville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Legros</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lascaray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2004 MRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Boston, MA, United States. pp.E7.1</w:t>
+              <w:t xml:space="preserve">Symposium on GaN, AIN, InN and Their Alloys held at the 2004 MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Boston (MA), United States. pp.369-377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390515v1</w:t>
+                <w:t xml:space="preserve">hal-00437960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonantly enhanced second harmonic generation in a one-dimensional GaN-based photonic crystal slab</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Enhancement of Second Harmonic Generation in One-Dimensional and Two-Dimensional GaN-based Photonic Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Vassor d'Yerville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rene Legros</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lascaray</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on GaN, AIN, InN and Their Alloys held at the 2004 MRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Boston (MA), United States. pp.369-377</w:t>
+              <w:t xml:space="preserve">2004 MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Boston, MA, United States. pp.E7.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437960v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced third-harmonic generation and three-photon induced photoluminescence in a GaN photonic crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Vassor d'Yerville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4733,51 +4733,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E7FA9BB0"/>
+    <w:nsid w:val="50147704"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4964,51 +4964,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-cassagne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9644-0104" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076121119" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540192v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Arpianen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vynck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dekker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Kapulainen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Worawut Khunsin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700039" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385881v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Felbacq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Centeno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Ioan Cabuz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cassagne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.133901" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437946v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Vassor d'Yerville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2898221" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385863v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.013807" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437952v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saynatjoki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mulot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ahopelto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2008.03.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437947v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Akmansoy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lourtioz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2901684" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Ioan C&#259;buz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.037403" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437532v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.263903" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381996v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoxin Qiu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.003502" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437540v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Albert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.235119" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437955v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.006668" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437958v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dm Beggs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Kaliteevski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra Abram" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/12/002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437537v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.002278" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437959v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/26/005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540436v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Torres" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Legros" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lascaray" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Teppe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.085105" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091285v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seassal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Letartre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regreny" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1528273" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540469v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruffenach" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200303309" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1D22CR2X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704334v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Torres" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.905593" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535635v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404796v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Guizal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404790v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404824v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437950v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437948v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437951v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ciraci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404840v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437307v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qiu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437956v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404848v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437957v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390515v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Torres" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Legros" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437960v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390750v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Torres" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477213v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyrade" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coquillat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legros" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Lascaray" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546180v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Etienne-Calas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Phalippou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546181v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribayrol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rm de La Rue" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-cassagne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9644-0104" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076121119" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540192v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Arpianen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vynck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dekker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Kapulainen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Worawut Khunsin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700039" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385881v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Felbacq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Centeno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Ioan Cabuz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cassagne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.133901" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385863v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.013807" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437946v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Vassor d'Yerville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2898221" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437952v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saynatjoki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mulot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ahopelto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2008.03.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437947v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Akmansoy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lourtioz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2901684" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Ioan C&#259;buz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.037403" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437532v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.263903" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381996v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoxin Qiu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.003502" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437955v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.006668" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437540v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Albert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.235119" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437958v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dm Beggs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Kaliteevski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra Abram" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/12/002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437537v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.002278" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437959v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/26/005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540436v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Torres" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Legros" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lascaray" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Teppe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.085105" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540469v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruffenach" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200303309" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1D22CR2X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091285v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seassal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Letartre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regreny" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1528273" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704334v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Torres" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.905593" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535635v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404790v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404796v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Guizal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437951v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ciraci" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437950v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404824v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437948v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404840v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437307v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qiu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437956v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404848v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437957v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437960v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390515v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Torres" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Legros" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390750v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Torres" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477213v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyrade" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coquillat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legros" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Lascaray" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546180v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Etienne-Calas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Phalippou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546181v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribayrol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rm de La Rue" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>