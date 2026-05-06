--- v1 (2026-04-14)
+++ v2 (2026-05-06)
@@ -738,291 +738,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient light coupling into a photonic crystal waveguide with flatband slow mode</w:t>
+                <w:t xml:space="preserve">Graded photonic crystals curve the flow of light: An experimental demonstration by the mirage effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Saynatjoki</w:t>
+                <w:t xml:space="preserve">Eric Akmansoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Vynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mulot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Michel Lourtioz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics and Nanostructures - Fundamentals and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.photonics.2008.03.001⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92, pp.133501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2901684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437952v1</w:t>
+                <w:t xml:space="preserve">hal-00437947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graded photonic crystals curve the flow of light: An experimental demonstration by the mirage effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient light coupling into a photonic crystal waveguide with flatband slow mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saynatjoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Vynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Akmansoy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kevin Vynck</w:t>
+                <w:t xml:space="preserve">M. Mulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Lourtioz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Ahopelto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 92, pp.133501. </w:t>
+              <w:t xml:space="preserve">Photonics and Nanostructures - Fundamentals and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6, pp.127-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2901684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.photonics.2008.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437947v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of negative-index composite metamaterials: A two-step approach</w:t>
               </w:r>
@@ -1535,317 +1535,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disorder-induced modification of the transmission of light through two-dimensional photonic crystals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ra Abram</w:t>
+                <w:t xml:space="preserve">Graded photonic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cassagne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/17/12/002⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30, pp.2278-2280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.30.002278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437958v1</w:t>
+                <w:t xml:space="preserve">hal-00437537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graded photonic crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Centeno</w:t>
+                <w:t xml:space="preserve">Disorder-induced modification of the transmission of light through two-dimensional photonic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dm Beggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma Kaliteevski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ra Abram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 30, pp.2278-2280. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17, pp.1781-1790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.30.002278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/17/12/002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437537v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disorder induced modification of reflection and transmission spectra of a two-dimensional photonic crystal with an incomplete band-gap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dm Beggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma Kaliteevski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra Abram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2489,90 +2489,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light bending and quasi-transparency in metallic graded photonic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Akmansoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Vynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lourtioz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Photonic and Electromagnetic Crystal Structures (PECS-VIII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Sydney (AUSTRALIA), France. pp.120-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2610,77 +2610,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superbending of light based on graded photonic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Akmansoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Vynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lourtioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3176,103 +3176,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties, applications and fabrication of photonic crystals with ring-shaped holes in silicon-on-insulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saynatjoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Vynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ahopelto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Photonic and Electromagnetic Crystal Structures (PECS-VII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Monterey (CA), United States. pp.42-46</w:t>
@@ -3606,217 +3606,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear waveguides in photonic crystals based on periodic arrangement of spheres - art. no. 618226</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly tunable waveguides and bends based on graded photonic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Vynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cassagne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Centeno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Photonic Crystal Materials and Devices III (i.e.V)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Strasbourg (FRANCE), France. pp.18226-18226</w:t>
+              <w:t xml:space="preserve">OSA Conference "Integrated Photonics Research and Applications Topical Meeting (IPRA)" &amp; "Nanophotonics Topical Meeting (NANO)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Uncastville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437956v1</w:t>
+                <w:t xml:space="preserve">hal-00404848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly tunable waveguides and bends based on graded photonic crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linear waveguides in photonic crystals based on periodic arrangement of spheres - art. no. 618226</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Vynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Centeno</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Cassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Conference "Integrated Photonics Research and Applications Topical Meeting (IPRA)" &amp; "Nanophotonics Topical Meeting (NANO)"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Uncastville, United States</w:t>
+              <w:t xml:space="preserve">Conference on Photonic Crystal Materials and Devices III (i.e.V)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Strasbourg (FRANCE), France. pp.18226-18226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00404848v1</w:t>
+                <w:t xml:space="preserve">hal-00437956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical mirage in graded photonic crystals - art. no. 61821H</w:t>
               </w:r>
@@ -3891,398 +3891,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonantly enhanced second harmonic generation in a one-dimensional GaN-based photonic crystal slab</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeremi Torres</w:t>
+                <w:t xml:space="preserve">Enhanced third-harmonic generation and three-photon induced photoluminescence in a GaN photonic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Vassor d'Yerville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on GaN, AIN, InN and Their Alloys held at the 2004 MRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Boston (MA), United States. pp.369-377</w:t>
+              <w:t xml:space="preserve">Advances in Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437960v1</w:t>
+                <w:t xml:space="preserve">hal-00390750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of Second Harmonic Generation in One-Dimensional and Two-Dimensional GaN-based Photonic Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Vassor d'Yerville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lascaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2004 MRS Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Boston, MA, United States. pp.E7.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00390515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced third-harmonic generation and three-photon induced photoluminescence in a GaN photonic crystal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+                <w:t xml:space="preserve">Resonantly enhanced second harmonic generation in a one-dimensional GaN-based photonic crystal slab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremi Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Vassor d'Yerville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lascaray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Nanophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">Symposium on GaN, AIN, InN and Their Alloys held at the 2004 MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Boston (MA), United States. pp.369-377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390750v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equifrequency surfaces in GaN/sapphire photonic crystals</w:t>
               </w:r>
@@ -4733,51 +4733,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50147704"/>
+    <w:nsid w:val="D33828B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4964,51 +4964,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-cassagne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9644-0104" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076121119" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540192v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Arpianen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vynck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dekker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Kapulainen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Worawut Khunsin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700039" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385881v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Felbacq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Centeno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Ioan Cabuz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cassagne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.133901" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385863v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.013807" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437946v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Vassor d'Yerville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2898221" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437952v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saynatjoki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mulot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ahopelto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2008.03.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437947v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Akmansoy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lourtioz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2901684" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Ioan C&#259;buz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.037403" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437532v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.263903" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381996v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoxin Qiu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.003502" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437955v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.006668" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437540v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Albert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.235119" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437958v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dm Beggs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Kaliteevski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra Abram" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/12/002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437537v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.002278" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437959v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/26/005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540436v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Torres" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Legros" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lascaray" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Teppe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.085105" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540469v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruffenach" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200303309" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1D22CR2X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091285v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seassal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Letartre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regreny" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1528273" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704334v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Torres" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.905593" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535635v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404790v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404796v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Guizal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437951v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ciraci" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437950v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404824v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437948v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404840v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437307v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qiu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437956v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404848v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437957v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437960v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390515v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Torres" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Legros" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390750v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Torres" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477213v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyrade" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coquillat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legros" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Lascaray" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546180v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Etienne-Calas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Phalippou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546181v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribayrol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rm de La Rue" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-cassagne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9644-0104" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076121119" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540192v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Arpianen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vynck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dekker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Kapulainen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Worawut Khunsin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700039" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385881v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Felbacq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Centeno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Ioan Cabuz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cassagne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.133901" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385863v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.013807" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437946v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Vassor d'Yerville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2898221" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437947v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Akmansoy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lourtioz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2901684" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437952v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saynatjoki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mulot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ahopelto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2008.03.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Ioan C&#259;buz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.037403" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437532v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.263903" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381996v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoxin Qiu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.003502" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437955v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.006668" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437540v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Albert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.235119" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437537v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.002278" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437958v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dm Beggs" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Kaliteevski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra Abram" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/12/002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437959v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/26/005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540436v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Torres" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Legros" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lascaray" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Teppe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.085105" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540469v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruffenach" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200303309" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1D22CR2X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091285v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seassal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Letartre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regreny" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1528273" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704334v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Torres" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.905593" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535635v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404790v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404796v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Guizal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437951v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ciraci" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437950v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404824v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437948v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404840v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437307v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qiu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404848v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437956v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437957v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390750v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Torres" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390515v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Torres" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Legros" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437960v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477213v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyrade" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coquillat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legros" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Lascaray" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546180v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Etienne-Calas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Phalippou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546181v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribayrol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rm de La Rue" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>