--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1327,525 +1327,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00381996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superlattice for photonic band gap opening in monolayers of dielectric spheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Vynck</w:t>
+                <w:t xml:space="preserve">Mirage and superbending effect in two-dimensional graded photonic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Centeno</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.14.006668⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73, pp.235119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.235119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437955v1</w:t>
+                <w:t xml:space="preserve">hal-00437540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirage and superbending effect in two-dimensional graded photonic crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Superlattice for photonic band gap opening in monolayers of dielectric spheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Vynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Centeno</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 73, pp.235119. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14, pp.6668-6674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.235119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.14.006668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437540v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graded photonic crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Centeno</w:t>
+                <w:t xml:space="preserve">Disorder-induced modification of the transmission of light through two-dimensional photonic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dm Beggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma Kaliteevski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ra Abram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.30.002278⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17, pp.1781-1790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/17/12/002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437537v1</w:t>
+                <w:t xml:space="preserve">hal-00437958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disorder-induced modification of the transmission of light through two-dimensional photonic crystals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ra Abram</w:t>
+                <w:t xml:space="preserve">Graded photonic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cassagne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 17, pp.1781-1790. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30, pp.2278-2280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/17/12/002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.30.002278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437958v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disorder induced modification of reflection and transmission spectra of a two-dimensional photonic crystal with an incomplete band-gap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dm Beggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma Kaliteevski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra Abram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2024,307 +2024,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00540436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant second-harmonic generation due to quasi-phase matching in a one-dimensional GaN photonic crystal</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-dimensional hexagonal-shaped microcavities formed in a two-dimensional photonic crystal on an InP membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+                <w:t xml:space="preserve">Christelle Monat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Seassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Letartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gendry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.200303309⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 93 (1), pp.23-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1528273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540469v1</w:t>
+                <w:t xml:space="preserve">hal-02091285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional hexagonal-shaped microcavities formed in a two-dimensional photonic crystal on an InP membrane</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">X. Letartre</w:t>
+                <w:t xml:space="preserve">Giant second-harmonic generation due to quasi-phase matching in a one-dimensional GaN photonic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremi Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lascaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Regreny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Gendry</w:t>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 240, pp.455-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.200303309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1528273⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02091285v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2591,731 +2591,731 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00535635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superbending of light based on graded photonic crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical study off all-dielectric rod-type metamaterials: a route towards optical frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Vynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Felbacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Lourtioz</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Guizal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PECS VIII ~ The 8th International Photonic &amp; Electromagnetic Crystal Structures Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00404790v1</w:t>
+                <w:t xml:space="preserve">hal-00404796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study off all-dielectric rod-type metamaterials: a route towards optical frequencies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Superbending of light based on graded photonic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Akmansoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Vynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Brahim Guizal</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lourtioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PECS VIII ~ The 8th International Photonic &amp; Electromagnetic Crystal Structures Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00404796v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second harmonic localization in nonlinear photonic crystals - art. no. 698915</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient coupling of light between single-mode waveguides and supercollimating photonic crystals - art. no. 69891I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Vynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Felbacq</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Vassor d'Yerville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Photonic Crystal Materials and Devices VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2008, Strasbourg (FRANCE), France. pp.98915-98915</w:t>
+              <w:t xml:space="preserve">, Apr 2008, Strasbourg (FRANCE), France. pp.I9891-I9891</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437951v1</w:t>
+                <w:t xml:space="preserve">hal-00437950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient coupling of light between single-mode waveguides and supercollimating photonic crystals - art. no. 69891I</w:t>
+                <w:t xml:space="preserve">Metamaterials based on high refractive index rods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Vynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Felbacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marine Le Vassor d'Yerville</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Ioan Cabuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Photonic Crystal Materials and Devices VIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Strasbourg (FRANCE), France. pp.I9891-I9891</w:t>
+              <w:t xml:space="preserve">Meta 08, NATO Advanced Research Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437950v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamaterials based on high refractive index rods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Properties, applications and fabrication of photonic crystals with ring-shaped holes in silicon-on-insulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saynatjoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Vynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cassagne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ahopelto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meta 08, NATO Advanced Research Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">7th International Symposium on Photonic and Electromagnetic Crystal Structures (PECS-VII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Monterey (CA), United States. pp.42-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00404824v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties, applications and fabrication of photonic crystals with ring-shaped holes in silicon-on-insulator</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kevin Vynck</w:t>
+                <w:t xml:space="preserve">Second harmonic localization in nonlinear photonic crystals - art. no. 698915</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Ciraci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Felbacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cassagne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Photonic and Electromagnetic Crystal Structures (PECS-VII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Monterey (CA), United States. pp.42-46</w:t>
+              <w:t xml:space="preserve">Conference on Photonic Crystal Materials and Devices VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Strasbourg (FRANCE), France. pp.98915-98915</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437948v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bending the flow of light with graded photonic crystals</w:t>
               </w:r>
@@ -3606,217 +3606,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly tunable waveguides and bends based on graded photonic crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linear waveguides in photonic crystals based on periodic arrangement of spheres - art. no. 618226</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Vynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Centeno</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Cassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Conference "Integrated Photonics Research and Applications Topical Meeting (IPRA)" &amp; "Nanophotonics Topical Meeting (NANO)"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Uncastville, United States</w:t>
+              <w:t xml:space="preserve">Conference on Photonic Crystal Materials and Devices III (i.e.V)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Strasbourg (FRANCE), France. pp.18226-18226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00404848v1</w:t>
+                <w:t xml:space="preserve">hal-00437956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear waveguides in photonic crystals based on periodic arrangement of spheres - art. no. 618226</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly tunable waveguides and bends based on graded photonic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Vynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cassagne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Centeno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Photonic Crystal Materials and Devices III (i.e.V)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Strasbourg (FRANCE), France. pp.18226-18226</w:t>
+              <w:t xml:space="preserve">OSA Conference "Integrated Photonics Research and Applications Topical Meeting (IPRA)" &amp; "Nanophotonics Topical Meeting (NANO)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Uncastville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437956v1</w:t>
+                <w:t xml:space="preserve">hal-00404848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical mirage in graded photonic crystals - art. no. 61821H</w:t>
               </w:r>
@@ -3828,51 +3828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Photonic Crystal Materials and Devices III (i.e.V)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Strasbourg (FRANCE), France. pp.H1821-H1821</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3891,398 +3891,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced third-harmonic generation and three-photon induced photoluminescence in a GaN photonic crystal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+                <w:t xml:space="preserve">Enhancement of Second Harmonic Generation in One-Dimensional and Two-Dimensional GaN-based Photonic Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Vassor d'Yerville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Centeno</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lascaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Nanophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">2004 MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Boston, MA, United States. pp.E7.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390750v1</w:t>
+                <w:t xml:space="preserve">hal-00390515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Second Harmonic Generation in One-Dimensional and Two-Dimensional GaN-based Photonic Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémi Torres</w:t>
+                <w:t xml:space="preserve">Resonantly enhanced second harmonic generation in a one-dimensional GaN-based photonic crystal slab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremi Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Vassor d'Yerville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Legros</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lascaray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2004 MRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Boston, MA, United States. pp.E7.1</w:t>
+              <w:t xml:space="preserve">Symposium on GaN, AIN, InN and Their Alloys held at the 2004 MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Boston (MA), United States. pp.369-377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390515v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonantly enhanced second harmonic generation in a one-dimensional GaN-based photonic crystal slab</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeremi Torres</w:t>
+                <w:t xml:space="preserve">Enhanced third-harmonic generation and three-photon induced photoluminescence in a GaN photonic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Vassor d'Yerville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on GaN, AIN, InN and Their Alloys held at the 2004 MRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Boston (MA), United States. pp.369-377</w:t>
+              <w:t xml:space="preserve">Advances in Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437960v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equifrequency surfaces in GaN/sapphire photonic crystals</w:t>
               </w:r>
@@ -4733,51 +4733,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D33828B6"/>
+    <w:nsid w:val="E18B0263"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4964,51 +4964,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-cassagne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9644-0104" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076121119" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540192v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Arpianen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vynck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dekker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Kapulainen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Worawut Khunsin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700039" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385881v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Felbacq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Centeno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Ioan Cabuz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cassagne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.133901" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385863v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.013807" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437946v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Vassor d'Yerville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2898221" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437947v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Akmansoy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lourtioz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2901684" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437952v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saynatjoki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mulot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ahopelto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2008.03.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Ioan C&#259;buz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.037403" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437532v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.263903" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381996v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoxin Qiu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.003502" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437955v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.006668" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437540v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Albert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.235119" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437537v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.002278" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437958v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dm Beggs" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Kaliteevski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra Abram" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/12/002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437959v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/26/005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540436v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Torres" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Legros" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lascaray" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Teppe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.085105" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540469v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruffenach" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200303309" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1D22CR2X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091285v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seassal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Letartre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regreny" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1528273" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704334v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Torres" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.905593" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535635v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404790v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404796v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Guizal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437951v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ciraci" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437950v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404824v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437948v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404840v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437307v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qiu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404848v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437956v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437957v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390750v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Torres" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390515v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Torres" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Legros" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437960v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477213v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyrade" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coquillat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legros" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Lascaray" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546180v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Etienne-Calas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Phalippou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546181v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribayrol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rm de La Rue" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-cassagne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9644-0104" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076121119" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540192v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Arpianen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vynck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dekker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Kapulainen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Worawut Khunsin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700039" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385881v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Felbacq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Centeno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Ioan Cabuz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cassagne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.133901" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385863v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.013807" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437946v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Vassor d'Yerville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2898221" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437947v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Akmansoy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lourtioz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2901684" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437952v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saynatjoki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mulot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ahopelto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2008.03.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Ioan C&#259;buz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.037403" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437532v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.263903" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381996v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoxin Qiu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.003502" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437540v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Albert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.235119" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437955v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.006668" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437958v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dm Beggs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Kaliteevski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra Abram" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/12/002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437537v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.002278" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437959v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/26/005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540436v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Torres" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Legros" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lascaray" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Teppe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.085105" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091285v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seassal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Letartre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regreny" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1528273" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540469v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruffenach" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200303309" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1D22CR2X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704334v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Torres" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.905593" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535635v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404796v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Guizal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404790v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437950v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404824v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437948v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437951v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ciraci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404840v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437307v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qiu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437956v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404848v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437957v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390515v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Torres" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Legros" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437960v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390750v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Torres" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477213v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyrade" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coquillat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legros" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Lascaray" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546180v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Etienne-Calas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Phalippou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546181v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribayrol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rm de La Rue" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>