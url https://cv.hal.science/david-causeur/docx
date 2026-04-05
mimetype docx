--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -1009,161 +1009,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architecture and genomic selection of fatty acid composition predicted by Raman spectroscopy in rainbow trout</w:t>
+                <w:t xml:space="preserve">Implicit responses in the judgment of attractiveness in faces with differing levels of makeup.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Blay</w:t>
+                <w:t xml:space="preserve">William Edgar Comfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+                <w:t xml:space="preserve">Bianca Nunes de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+                <w:t xml:space="preserve">Tanja Wingenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enora Prado</w:t>
+                <w:t xml:space="preserve">D. Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paulo Sérgio Boggio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (1), pp.788. </w:t>
+              <w:t xml:space="preserve">Psychology of Aesthetics, Creativity, and the Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (1), pp.29-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-021-08062-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/aca0000408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432316v1</w:t>
+                <w:t xml:space="preserve">hal-03403732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptive decorrelation procedure for signal detection</w:t>
               </w:r>
@@ -1247,291 +1243,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit responses in the judgment of attractiveness in faces with differing levels of makeup.</w:t>
+                <w:t xml:space="preserve">Statistical modeling of in vitro pepsin specificity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Edgar Comfort</w:t>
+                <w:t xml:space="preserve">Ousmane Suwareh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bianca Nunes de Andrade</w:t>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanja Wingenbach</w:t>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Causeur</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Aesthetics, Creativity, and the Arts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/aca0000408⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 362, pp.130098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.130098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03403732v1</w:t>
+                <w:t xml:space="preserve">hal-03248112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical modeling of in vitro pepsin specificity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic architecture and genomic selection of fatty acid composition predicted by Raman spectroscopy in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Blay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ousmane Suwareh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Causeur</w:t>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Jardin</w:t>
+                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+                <w:t xml:space="preserve">Enora Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 362, pp.130098. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.130098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-021-08062-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03248112v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic Carbon and Total Iron Effect on Soil Vis-SWNIR Spectraand Quantification of Their Contents Using PLS R Models</w:t>
               </w:r>
@@ -1543,51 +1543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aïchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2130,399 +2130,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular alterations induced by a high-fat high-fiber diet in porcine adipose tissues: variations according to the anatomical fat location</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability of feature selection in classification issues for high-dimensional correlated data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Perthame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Friguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Causeur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-016-2438-3⟩</w:t>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (4), pp.783-796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11222-015-9569-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286555v1</w:t>
+                <w:t xml:space="preserve">hal-01256508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of feature selection in classification issues for high-dimensional correlated data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chloé Friguet</w:t>
+                <w:t xml:space="preserve">Investigating the impact of egg white gel structure on peptide kinetics profile during in vitro digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kéra Nyemb-Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11222-015-9569-2⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88, pp.302 - 309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2016.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01256508v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the impact of egg white gel structure on peptide kinetics profile during in vitro digestion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+                <w:t xml:space="preserve">Molecular alterations induced by a high-fat high-fiber diet in porcine adipose tissues: variations according to the anatomical fat location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Houée-Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 88, pp.302 - 309. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2016.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-016-2438-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01395012v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for time dependence in large-scale multiple testing of event-related potential data</w:t>
               </w:r>
@@ -2827,528 +2827,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the impact of ovalbumin aggregate morphology on in vitro ovalbumin digestion using label-free quantitative peptidomics and multivariate data analysis</w:t>
+                <w:t xml:space="preserve">Preserving relationships between variables with MIVQUE based imputation for missing survey data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kéra Nyemb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Jardin</w:t>
+                <w:t xml:space="preserve">Brigitte Gelein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Haziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 63, pp.192-202. </w:t>
+              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 131, pp.197-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2014.03⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmva.2014.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189975v1</w:t>
+                <w:t xml:space="preserve">hal-01111483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preserving relationships between variables with MIVQUE based imputation for missing survey data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating the impact of ovalbumin aggregate morphology on in vitro ovalbumin digestion using label-free quantitative peptidomics and multivariate data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Haziza</w:t>
+                <w:t xml:space="preserve">Kéra Nyemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmva.2014.06.020⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63, pp.192-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2014.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01111483v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A factor-adjusted multiple testing procedure for ERP data analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pleiotropic effects of polymorphism of the gene diacylglycerol-O-transferase 1 (DGAT1) in the mammary gland tissue of dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bannink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.F. Sheu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Houee-Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 44 (3), pp.635-643. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 95 (9), pp.4989-5000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13428-012-0230-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2012-5348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841113v1</w:t>
+                <w:t xml:space="preserve">hal-00841015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleiotropic effects of polymorphism of the gene diacylglycerol-O-transferase 1 (DGAT1) in the mammary gland tissue of dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A factor-adjusted multiple testing procedure for ERP data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Causeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Núria Mach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yuna Blum</w:t>
+                <w:t xml:space="preserve">Mc. Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bannink</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Causeur</w:t>
+                <w:t xml:space="preserve">S. Hsieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Houee-Bigot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C.F. Sheu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 95 (9), pp.4989-5000. </w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (3), pp.635-643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2012-5348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13428-012-0230-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841015v1</w:t>
+                <w:t xml:space="preserve">hal-00841113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex trait subtypes identification using transcriptome profiling reveals an interaction between two QTL affecting adiposity in chicken</w:t>
               </w:r>
@@ -3468,51 +3468,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the proportion of true null hypotheses in high-dimensional data under dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Friguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3584,51 +3584,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factor Analysis for Multiple Testing (FAMT): An R Package for Large-Scale Significance Testing under Dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Friguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Houee-Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3679,51 +3679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact Distribution of the Regression Estimator in Double Sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 32 (4), pp.297-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3796,51 +3796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Didelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besnik Pumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4002,330 +4002,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple and rapid method for the disruption of Staphylococcus aureus, optimized for quantitative reverse transcriptase applications: Application for the examination of Camembert cheese</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Hallier Soulier</w:t>
+                <w:t xml:space="preserve">A factor model approach to multiple testing under dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Friguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maela Kloareg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/dst/2008034⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Statistical Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 104 (488), pp.1406-1415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1198/jasa.2009.tm08332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454051v1</w:t>
+                <w:t xml:space="preserve">hal-00458049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A factor model approach to multiple testing under dependence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Double-sampling designs to reduce the non-discoveryrate. Application to microarray data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maela Kloareg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Statistical Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (2), pp.219-234</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00458049v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-sampling designs to reduce the non-discoveryrate. Application to microarray data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maela Kloareg</w:t>
+                <w:t xml:space="preserve">A simple and rapid method for the disruption of Staphylococcus aureus, optimized for quantitative reverse transcriptase applications: Application for the examination of Camembert cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Ablain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hallier Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Data Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 89, pp.69-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/dst/2008034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00459271v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the FWER in multiple testing under dependence</w:t>
               </w:r>
@@ -4337,51 +4337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maela Kloareg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Friguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 38 (16 et 17), pp.2733 - 2747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4415,103 +4415,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple and rapid method for the disruption of Staphylococcus aureus, optimized for quantitative reverse transcriptase applications: Application for the examination of Camembert cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Ablain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hallier Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 89 (1), pp.69-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4536,103 +4536,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple and rapid method for the disruption of Staphylococcus aureus, optimized for quantitative reverse transcriptase applications : Application for the examination of Camembert cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Ablain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hallier Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 89 (1), p.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5050,51 +5050,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal sampling from concomitant variables for regression problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 128 (1), pp.289-301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5140,51 +5140,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2-dimensional extension of the Bradley–Terry model for paired comparisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5351,51 +5351,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2-dimensional extension of the Bradley–Terry model for paired comparisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 135 (2), pp.245-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5441,51 +5441,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-way analysis of variance model with positive definite interaction for homologous factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dhorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5666,51 +5666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-F. Forzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marin-Lamellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IATSS Research - Journal of International Association of Traffic and Safety Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 25 (2), pp.29-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5813,51 +5813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Sample Properties of a Multivariate Extension of Double Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dhorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5896,51 +5896,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03403953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (56)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -6038,51 +6038,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring cellular heterogeneity with mixture models for DNA methylation rates</w:t>
+                <w:t xml:space="preserve">Multi-omic statistical inference of cellular heterogeneity - IGDR SCAN 26/03/2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
@@ -6100,97 +6100,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">IGDR SCAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Rennes (CHU), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05065027v1</w:t>
+                <w:t xml:space="preserve">hal-05065011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-omic statistical inference of cellular heterogeneity - IGDR SCAN 26/03/2025</w:t>
+                <w:t xml:space="preserve">Inferring cellular heterogeneity with mixture models for DNA methylation rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
@@ -6208,205 +6208,192 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGDR SCAN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Rennes (CHU), France</w:t>
+              <w:t xml:space="preserve">JdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05065011v1</w:t>
+                <w:t xml:space="preserve">hal-05065027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-omic statistical inference of cellular heterogeneity - JOBIM 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Barbot</w:t>
+                <w:t xml:space="preserve">Améliorer la sélection et la précision des modèles de survie : une approche bayésienne spike and slab.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Pautonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Magali Richard</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée AppliBUGS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664788v1</w:t>
+                <w:t xml:space="preserve">hal-05568489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-omic statistical inference of cellular heterogeneity - JdS 2024</w:t>
+                <w:t xml:space="preserve">Multi-omic statistical inference of cellular heterogeneity - JOBIM 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
@@ -6424,1177 +6411,1190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JdS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">JOBIM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664748v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical modeling of in vitro pepsin specificity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ousmane Suwareh</w:t>
+                <w:t xml:space="preserve">Multi-omic statistical inference of cellular heterogeneity - JdS 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cost Infogest, May 2021, Virtual International Conference on Food Digestion (#VICFD2021) on 6-7th May 2021., France</w:t>
+              <w:t xml:space="preserve">JdS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03220832v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical modelling of in vitro pepsinolysis using peptidomic data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Statistical modeling of in vitro pepsin specificity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousmane Suwareh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de l'ED EGAAL 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L’école doctorale « Écologie, Géosciences, Agronomie, ALimentation, Jun 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">Virtual International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cost Infogest, May 2021, Virtual International Conference on Food Digestion (#VICFD2021) on 6-7th May 2021., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318607v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of fatty acids in the rainbow trout Oncorhynchus mykiss: a Raman scattering spectroscopy approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical modelling of in vitro pepsinolysis using peptidomic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Suwareh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Causeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. International Conference on Transparent Optical Networks (ICTON)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Scientifiques de l'ED EGAAL 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’école doctorale « Écologie, Géosciences, Agronomie, ALimentation, Jun 2021, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948337v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the physicochemical characteristics of peptides that influence their hydrolysis by pepsin</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prediction of fatty acids in the rainbow trout Oncorhynchus mykiss: a Raman scattering spectroscopy approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Enez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Infogest statistical treatment of peptidomic data</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22. International Conference on Transparent Optical Networks (ICTON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Bari, Italy. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON51198.2020.9203514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737436v1</w:t>
+                <w:t xml:space="preserve">hal-02948337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décorrélation adaptative pour la prédiction en grande dimension</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Emily</w:t>
+                <w:t xml:space="preserve">Identification of the physicochemical characteristics of peptides that influence their hydrolysis by pepsin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Suwareh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51es Journées de Statistique 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique, Jun 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">Workshop Infogest statistical treatment of peptidomic data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Dec 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361735v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROPENSITY WEIGHTING FOR SURVEY NONRESPONSE THROUGH MACHINE LEARNING</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Haziza</w:t>
+                <w:t xml:space="preserve">Décorrélation adaptative pour la prédiction en grande dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Emily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13es Journées de méthodologie statistique de l'Insee (JMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">51es Journées de Statistique 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique, Jun 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076739v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des fonctions biologiques, spécifiques d’un tissu ou partagées entre tissus, associées aux différences d’efficacité alimentaire chez le porc en croissance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PROPENSITY WEIGHTING FOR SURVEY NONRESPONSE THROUGH MACHINE LEARNING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gelein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Haziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Causeur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France. pp.13-18</w:t>
+              <w:t xml:space="preserve">13es Journées de méthodologie statistique de l'Insee (JMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602699v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable selection for correlated data in high dimension using decorrelation methods</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification des fonctions biologiques, spécifiques d’un tissu ou partagées entre tissus, associées aux différences d’efficacité alimentaire chez le porc en croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Houee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statlearn: Challenging problems in statistical learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vannes, France</w:t>
+              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France. pp.13-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310571v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data integration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Magalie Houee</w:t>
+                <w:t xml:space="preserve">Variable selection for correlated data in high dimension using decorrelation methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Perthame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Siegel</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ching-Fan Sheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Friguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting INRA-ISU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Ames, United States. 11 diapositives</w:t>
+              <w:t xml:space="preserve">Statlearn: Challenging problems in statistical learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210940v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FADA: an R package for variable selection in supervised classiﬁcation of strongly dependent data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chloé Friguet</w:t>
+                <w:t xml:space="preserve">Data integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Houee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">useR!2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UCLA Statistics Department; Foundation for Open Access Statistics; Los Angels R user group, Jun 2014, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">Meeting INRA-ISU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Ames, United States. 11 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167304v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with long-time range dependence in large-scale multiple testing of Event-Related Potentials data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Perthame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7636,3065 +7636,3065 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46e Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Statistique, Jun 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERP: an R package for Event-Related Potentials data analysis</w:t>
+                <w:t xml:space="preserve">FADA: an R package for variable selection in supervised classiﬁcation of strongly dependent data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Perthame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Friguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ching-Fan Sheu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">useR!2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UCLA Statistics Department; Foundation for Open Access Statistics; Los Angels R user group, Jun 2014, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167321v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse factor model for gene co-expression networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+                <w:t xml:space="preserve">ERP: an R package for Event-Related Potentials data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Perthame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ching-Fan Sheu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioNetVisA Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">useR!2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCLA Statistics Department; Foundation for Open Access Statistics; Los Angels R user group, Jun 2014, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210988v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized linear factor modeling for dependence between SNPs in GWAS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Emily</w:t>
+                <w:t xml:space="preserve">Sparse factor model for gene co-expression networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Houee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldons J. Lusis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical fort Genomic Data (SMPGD'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">BioNetVisA Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01451794v1</w:t>
+                <w:t xml:space="preserve">hal-01210988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilité de la sélection de variables pour la classification de données en grande dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Perthame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Friguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45 èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00913047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring gene networks using a sparse factor model approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+                <w:t xml:space="preserve">Generalized linear factor modeling for dependence between SNPs in GWAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Emily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical learning and data science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Florence, Italy. 12 p</w:t>
+              <w:t xml:space="preserve">Statistical fort Genomic Data (SMPGD'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02806777v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inférence de réseaux de co-expression génique</w:t>
+                <w:t xml:space="preserve">Transcriptome profiling reveals interaction between two QTL for fatness in chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Houée</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Demeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Journée Biogenouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Rennes (FR), France. non paginé</w:t>
+              <w:t xml:space="preserve">15th European workshop on QTL mapping and marker assisted selection (QTLMAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Rennes (FR), France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841018v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring gene networks using a sparse factor model approach, Statistical Learning and Data Science</w:t>
+                <w:t xml:space="preserve">Genetic analysis of a complex trait using transcriptomic data: contribution of gene regulatory network modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Houée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Friguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Data Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Florence (IT), Italy</w:t>
+              <w:t xml:space="preserve">XX. Conference of the plant &amp; animal genome (PAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, San Diego, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841017v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome profiling reveals interaction between two QTL for fatness in chicken</w:t>
+                <w:t xml:space="preserve">Inferring gene networks using a sparse factor model approach, Statistical Learning and Data Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederique Pitel</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Houée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Friguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European workshop on QTL mapping and marker assisted selection (QTLMAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Rennes (FR), France. 1 p</w:t>
+              <w:t xml:space="preserve">Learning and Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Florence (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841016v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analysis of a complex trait using transcriptomic data: contribution of gene regulatory network modeling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Inferring gene networks using a sparse factor model approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Houee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Friguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XX. Conference of the plant &amp; animal genome (PAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, San Diego, United States. 1 p</w:t>
+              <w:t xml:space="preserve">Statistical learning and data science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Florence, Italy. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841103v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse factor models for gene co-expression networks.</w:t>
+                <w:t xml:space="preserve">Inférence de réseaux de co-expression génique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Houée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Biostatistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Toulouse (FR), France. non paginé</w:t>
+              <w:t xml:space="preserve">10ème Journée Biogenouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Rennes (FR), France. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841019v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection stability for supervised classification of heterogeneous data.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sparse factor models for gene co-expression networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Houée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Selection stability for supervised classification of heterogeneous data.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Rennes (FR), France. non paginé</w:t>
+              <w:t xml:space="preserve">Séminaire de Biostatistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Toulouse (FR), France. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842502v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale significance testing of high thoroughput Data with FAMT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Houée-Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Friguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Conference of the Applied Stochastic Models and Data Analysis International Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the gene diacylglycerol-O-transferase 1 (DGAT1) polymorphism on the global expression pattern of genes in the mammary gland tissue of dairy cows</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selection stability for supervised classification of heterogeneous data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. A. Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t>
+              <w:t xml:space="preserve">Selection stability for supervised classification of heterogeneous data.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Rennes (FR), France. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747109v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature selection stability in high-dimensional heterogeneous data.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the gene diacylglycerol-O-transferase 1 (DGAT1) polymorphism on the global expression pattern of genes in the mammary gland tissue of dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cladag 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Pavia (IT), Italy. non paginé</w:t>
+              <w:t xml:space="preserve">62. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842499v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating QTL controlling fatness, lipid metabolites and gene expressions to genetically dissect the adiposity complex trait in a meat chicken cross</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feature selection stability in high-dimensional heterogeneous data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Causeur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t>
+              <w:t xml:space="preserve">Cladag 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Pavia (IT), Italy. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748764v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating biological knowledge in gene expression data analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Causeur</w:t>
+                <w:t xml:space="preserve">Integrating QTL controlling fatness, lipid metabolites and gene expressions to genetically dissect the adiposity complex trait in a meat chicken cross</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Demeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lê</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hervé Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bertrand-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISI 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Dublin (IE), Ireland. non paginé</w:t>
+              <w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842500v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inférence sur réseaux géniques par Analyse en Facteurs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating biological knowledge in gene expression data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lê</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
+              <w:t xml:space="preserve">ISI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Dublin (IE), Ireland. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00494802v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A factor model to analyze heterogeneity in gene expression in a context of QTL mapping</w:t>
+                <w:t xml:space="preserve">Inférence sur réseaux géniques par Analyse en Facteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Friguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th workshop " Statistical Methods for Post-Genomic Data "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Marseille, France</w:t>
+              <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00459362v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00494802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation conditionnelle de la proportion d'hypotheses nulles en grande dimension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Friguet</w:t>
+                <w:t xml:space="preserve">A factor model to analyze heterogeneity in gene expression in a context of QTL mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41èmes Journées de Statistiques, Société Française de Statistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">8th workshop " Statistical Methods for Post-Genomic Data "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461645v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factor Analysis for Multiple Testing (FAMT) : an R package for simultaneous tests under dependence in high-dimensional data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maela Kloareg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Friguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UseR!2009. Agrocampus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation conditionnelle de la proportion d'hypothèses nulles en grande dimension</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Estimation conditionnelle de la proportion d'hypotheses nulles en grande dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Friguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
+              <w:t xml:space="preserve">41èmes Journées de Statistiques, Société Française de Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00386591v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional Fdr estimation based on a factor analytic approach of multiple testing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation conditionnelle de la proportion d'hypothèses nulles en grande dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Friguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Friguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, St Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461697v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00386591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factor Analysis for Multiple Testing: a general approach for differential analysis of genome-scale dependent data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Conditional Fdr estimation based on a factor analytic approach of multiple testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Causeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Friguet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Statistical advances in Genome-scale Data Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Ascona, Switzerland</w:t>
+              <w:t xml:space="preserve">Workshop on Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, St Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461632v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factor Analysis for Multiple Testing: an R-package to analyze a genome-scale dataset</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factor Analysis for Multiple Testing: a general approach for differential analysis of genome-scale dependent data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Friguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maela Kloareg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Friguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop « Statistical advances in Genome-scale Data Analysis »</w:t>
+              <w:t xml:space="preserve">Workshop on Statistical advances in Genome-scale Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00459370v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the proportion of null p-values among dependent tests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Factor Analysis for Multiple Testing: an R-package to analyze a genome-scale dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maela Kloareg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Friguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petersburg Workshop on Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, St Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">Workshop « Statistical advances in Genome-scale Data Analysis »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461648v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving supervised classification for high dimensional data by adding external information. Application to microarray data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maela Kloareg</w:t>
+                <w:t xml:space="preserve">Estimation of the proportion of null p-values among dependent tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Friguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual conference of the Société française de Statistique (SFdS) and the Statistical Society of Canada (SSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">Petersburg Workshop on Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, St Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461717v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche conditionnelle des tests multiples pour données biologiques à haut-débit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Friguet</w:t>
+                <w:t xml:space="preserve">Improving supervised classification for high dimensional data by adding external information. Application to microarray data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maela Kloareg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Journée Jeunes Chercheurs (Société Française de Biométrie). INSERM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Villejuif, France</w:t>
+              <w:t xml:space="preserve">Annual conference of the Société française de Statistique (SFdS) and the Statistical Society of Canada (SSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461708v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple tests for high-throughput data assuming a factor modeling of dependence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Approche conditionnelle des tests multiples pour données biologiques à haut-débit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Friguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Journées de Statistiques (Société Française de Statistiques) / joint with Société Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">7ème Journée Jeunes Chercheurs (Société Française de Biométrie). INSERM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Villejuif, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461705v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Dependence on the Stability of Model Selection in Supervised Classification for High-Throughput Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple tests for high-throughput data assuming a factor modeling of dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Friguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chloé Friguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Indian Statistical Association (IISA) Conference on Frontiers of Probability and Statistical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Storrs, United States</w:t>
+              <w:t xml:space="preserve">40th Journées de Statistiques (Société Française de Statistiques) / joint with Société Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461704v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for a factor structure in high-dimensional data to improve multiple testing procedures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Impact of Dependence on the Stability of Model Selection in Supervised Classification for High-Throughput Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Causeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maela Kloareg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Friguet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th workshop on Statistical Methods for Post-Genomic Data. Agrocampus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Indian Statistical Association (IISA) Conference on Frontiers of Probability and Statistical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Storrs, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461702v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the non-discovery rate by use of auxiliary variables in microarray experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maela Kloareg</w:t>
+                <w:t xml:space="preserve">Accounting for a factor structure in high-dimensional data to improve multiple testing procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Friguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie M. Damon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Workshop Statistical Methods for Post-Genomic Data (SMPGD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Paris, France. 2 p</w:t>
+              <w:t xml:space="preserve">6th workshop on Statistical Methods for Post-Genomic Data. Agrocampus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02818987v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving type II error rates of multiple tests by use of auxiliary variables. Application to microarray data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maela Kloareg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10710,342 +10710,342 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIth International conference on Applied Stochastic Models andData Analysis (ASMDA2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in mammary extraction of nutrients under the effect of a 36-h milk accumulation into the udder in dairy cows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Causeur</w:t>
+                <w:t xml:space="preserve">Reducing the non-discovery rate by use of auxiliary variables in microarray experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maela Kloareg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloise E. Delamaire</w:t>
+                <w:t xml:space="preserve">Marie M. Damon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on Energy and protein metabolism and nutrition ISEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t>
+              <w:t xml:space="preserve">5. Workshop Statistical Methods for Post-Genomic Data (SMPGD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Paris, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757430v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02818987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the Non-Discovery Rate by use of auxiliary variables in microarray experiments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variations in mammary extraction of nutrients under the effect of a 36-h milk accumulation into the udder in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Damon</w:t>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Causeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloise E. Delamaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Workshop: Statistical methods for post-genomic data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">2. International Symposium on Energy and protein metabolism and nutrition ISEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461724v1</w:t>
+                <w:t xml:space="preserve">hal-02757430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximizing piglet survival</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Le Dividich</w:t>
+                <w:t xml:space="preserve">Reducing the Non-Discovery Rate by use of auxiliary variables in microarray experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maela Kloareg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Causeur</w:t>
+                <w:t xml:space="preserve">M. Damon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">5th Workshop: Statistical methods for post-genomic data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461746v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs de variation de la détection des chaleurs chez la vache laitière conduite en vêlages groupés</w:t>
               </w:r>
@@ -11133,414 +11133,509 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs de variation de la détection des chaleurs chez la vache laitière conduite en vêlages groupés</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
+                <w:t xml:space="preserve">Maximizing piglet survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Le Dividich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">57th Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755093v1</w:t>
+                <w:t xml:space="preserve">hal-00461746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximising piglet survival</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Facteurs de variation de la détection des chaleurs chez la vache laitière conduite en vêlages groupés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Cutullic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Causeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57. Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">13. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754310v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de la composition chimique des truies reproductrices à partir du poids vif et de l'épaisseur de lard dorsal : Application à la définition des besoins énergétiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maximising piglet survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Etienne</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Jean Le Dividich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Journées de la recherche porcine en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 1997, Paris, France</w:t>
+              <w:t xml:space="preserve">57. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02841306v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prédiction de la composition chimique des truies reproductrices à partir du poids vif et de l'épaisseur de lard dorsal : Application à la définition des besoins énergétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Causeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29. Journées de la recherche porcine en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 1997, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02841306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Prediction sur matrices de distances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dhorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journees de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1993, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02779050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11550,65 +11645,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of linear modeling assumptions in a simulation context for deconvolution of multi-omic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elouan Deffains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11649,73 +11744,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de Biologie In Silico de Rennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of data-driven multi-omic benchmark data for cellular deconvolution methods evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11757,73 +11852,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGDR PhD symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Rennes (Campus de Beaulieu), France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-omic statistical inference of cellular heterogeneity - COBICA 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11865,113 +11960,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">cobica2024 : Computational Biology of Cancer 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative responses of pig adipose tissues to high-fat high-fiber diet: towards key regulators of energy flexibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Houee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11990,100 +12085,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASAS/ADSA midwest meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Des Moines, United States. Journal of Animal Science, 93 (Suppl. 2), 2015, Abstract book of the ASAS/ADSA midwest meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The R package FANet: sparse factor analysis model for high dimensional gene co-expression networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Houee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12098,405 +12193,405 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International R Users Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Los Angeles, United States. 2014, UserR contributed abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How food protein structure can modulate the protein digestion behaviour: Evaluation by nutritional peptidomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kéra Nyemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Structure and Functionality Forum Symposium from Molecules to Functionality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Amsterdam, Netherlands. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Mass Spectrometry for nutritional peptidomics Evaluating the impact of food processing by multivariate statistical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kéra Nyemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUPA 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Saint-Malo, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factor modelling of multiple time series to detect temporal variations in common dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Channel Network Conference - IBS (International Biometry Society)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Saint Andrews, United Kingdom. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A factor model to analyse heterogeneity in gene expression in a context of QTL characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12525,176 +12620,176 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXII International Conference on Animal Genetics (ISAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. 2010, Proceedings of the 32nd International Conference on Animal Genetics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome profiling reveals interaction between two QTL for fatness in chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Le Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXII International Conference on Animal Genetics (ISAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. 2010, Proceedings of the 32nd International Conference on Animal Genetics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12704,51 +12799,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Type-II error rates of multiple testing procedures by use of auxiliary variables. Application to microrray data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maela Kloareg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12764,51 +12859,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent advances in Stochastic Modelling and data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Scientific, pp.645-xx, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00459319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12818,169 +12913,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to organise a scientific competition to benchmark methods and algorithms in computational biology?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Homberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Térézol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445539v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal identification in ERP data by decorrelated Higher Criticism Thresholding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Perthame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13002,140 +13097,140 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale significance testing of the full Moon effect on deliveries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId307"/>
+      <w:footerReference w:type="default" r:id="rId310"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13203,51 +13298,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D3CC13D7"/>
+    <w:nsid w:val="CE513951"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13434,51 +13529,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-causeur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6910-9440" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05531100v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Scancar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tonson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.csean3fs3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05488821v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Byrne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Barnett" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj-2025-087581" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444478v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Amblard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Bertrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Barbot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martin Pe&#241;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Karkar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03897-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047707v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#233;bert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2022.2076687" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445774v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eklouh-Molinier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.339212" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629259v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.9389" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592219v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Daumas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vautier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Page" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Monziols" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lhommeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art14" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432316v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Prado" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08062-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938672v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2020.107082" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403732v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Edgar Comfort" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Nunes de Andrade" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Wingenbach" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Causeur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo S&#233;rgio Boggio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/aca0000408" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03248112v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Suwareh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130098" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970582v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A&#239;chi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fouad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00103624.2020.1751187" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355057v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching&#8208;fan Sheu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perthame" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Rufini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/biom.13118" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727161v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Aite" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4520-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494107v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Hou&#233;e-Bigot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3639-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518454v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Hornung" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Bernau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boulesteix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw650" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286555v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2438-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256508v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-015-9569-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395012v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ra Nyemb-Diop" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.01.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338701v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Fan Sheu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuh-Shiow Lee" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AOAS888" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340542v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Blum" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sagmb-2015-0002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286550v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0870-z" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189975v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ra Nyemb" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.03" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111483v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gelein" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Haziza" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2014.06.020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNFR926X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841113v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc. Chu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hsieh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Sheu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-012-0230-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841015v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bannink" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houee-Bigot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2012-5348" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730144v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mignon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-567" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609085v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2011.03.016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32KF0BWM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730155v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Houee-Bigot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maela Kloareg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403925v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331889908802671" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659116v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Didelot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besnik Pumo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eric Durel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2010.02345.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729426v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-11-368" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454051v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Ablain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hallier Soulier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2008034" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458049v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/jasa.2009.tm08332" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459271v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458161v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610910902936281" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895694v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458180v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730123v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cutullic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2008.07.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV2CJHTH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466877v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Husson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331880701597552" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360386v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459325v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403783v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2003.11.003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVRKLGDP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403895v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2004.05.008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0SGZX12-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672510v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ledauphin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391761v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403807v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dhorne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Antoni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2004.07.006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403908v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403917v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Kamp" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Forzy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marin-Lamellet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0386-1112(14)60068-6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403945v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403953v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2533683" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489490v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Richard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065027v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065011v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664788v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664748v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220832v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318607v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948337v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON51198.2020.9203514" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737436v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02361735v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02076739v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602699v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Houee" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310571v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210940v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167304v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167092v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167321v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210988v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blum" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldons J. Lusis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451794v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913047v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806777v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841018v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hou&#233;e" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841017v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hou&#233;e" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841016v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841103v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Hou&#233;e" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841019v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842502v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746752v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747109v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Smits" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842499v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748764v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bertrand-Michel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842500v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#234;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494802v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459362v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461645v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461700v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386591v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461697v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461632v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459370v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461648v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461717v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461708v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461705v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461704v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461702v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818987v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Damon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461712v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757430v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise E. Delamaire" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461724v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461746v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Dividich" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461729v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Cutullic" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755093v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754310v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Dividich" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841306v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779050v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dhorne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489405v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Deffains" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790951v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664694v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210925v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211038v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189918v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209499v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805490v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leh&#233;bel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754275v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754276v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Le Mignon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459319v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445539v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Homberg" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lamothe" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane T&#233;r&#233;zol" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310739v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482743v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Charpentier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-causeur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6910-9440" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05531100v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Scancar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tonson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.csean3fs3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05488821v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Byrne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Barnett" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj-2025-087581" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444478v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Amblard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Bertrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Barbot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martin Pe&#241;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Karkar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03897-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047707v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#233;bert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2022.2076687" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445774v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eklouh-Molinier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.339212" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629259v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.9389" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592219v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Daumas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vautier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Page" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Monziols" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lhommeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art14" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403732v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Edgar Comfort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Nunes de Andrade" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Wingenbach" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Causeur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo S&#233;rgio Boggio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/aca0000408" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938672v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2020.107082" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03248112v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Suwareh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130098" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432316v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Prado" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08062-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970582v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A&#239;chi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fouad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00103624.2020.1751187" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355057v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching&#8208;fan Sheu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perthame" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Rufini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/biom.13118" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727161v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Aite" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4520-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494107v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Hou&#233;e-Bigot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3639-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518454v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Hornung" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Bernau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boulesteix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw650" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256508v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-015-9569-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395012v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ra Nyemb-Diop" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.01.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286555v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2438-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338701v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Fan Sheu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuh-Shiow Lee" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AOAS888" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340542v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Blum" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sagmb-2015-0002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286550v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0870-z" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111483v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gelein" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Haziza" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2014.06.020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNFR926X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189975v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ra Nyemb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.03" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841015v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bannink" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houee-Bigot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2012-5348" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841113v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc. Chu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hsieh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Sheu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-012-0230-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730144v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mignon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-567" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609085v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2011.03.016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32KF0BWM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730155v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Houee-Bigot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maela Kloareg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403925v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331889908802671" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659116v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Didelot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besnik Pumo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eric Durel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2010.02345.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729426v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-11-368" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458049v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/jasa.2009.tm08332" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459271v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454051v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Ablain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hallier Soulier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2008034" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458161v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610910902936281" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895694v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458180v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730123v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cutullic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2008.07.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV2CJHTH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466877v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Husson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331880701597552" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360386v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459325v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403783v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2003.11.003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVRKLGDP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403895v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2004.05.008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0SGZX12-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672510v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ledauphin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391761v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403807v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dhorne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Antoni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2004.07.006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403908v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403917v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Kamp" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Forzy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marin-Lamellet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0386-1112(14)60068-6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403945v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403953v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2533683" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489490v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Richard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065011v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065027v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568489v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Pautonnier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664788v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664748v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220832v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318607v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948337v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON51198.2020.9203514" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737436v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02361735v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02076739v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602699v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Houee" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310571v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210940v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167092v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167304v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167321v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210988v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blum" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldons J. Lusis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913047v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451794v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841016v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841103v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Hou&#233;e" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841017v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hou&#233;e" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806777v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841018v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hou&#233;e" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841019v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746752v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842502v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747109v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Smits" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842499v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748764v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bertrand-Michel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842500v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#234;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494802v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459362v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461700v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461645v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386591v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461697v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461632v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459370v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461648v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461717v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461708v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461705v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461704v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461702v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461712v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818987v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Damon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757430v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise E. Delamaire" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461724v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461729v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Cutullic" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461746v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Dividich" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755093v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754310v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Dividich" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841306v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779050v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dhorne" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489405v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Deffains" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790951v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664694v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210925v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211038v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189918v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209499v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805490v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leh&#233;bel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754275v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754276v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Le Mignon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459319v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445539v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Homberg" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lamothe" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane T&#233;r&#233;zol" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310739v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482743v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Charpentier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>