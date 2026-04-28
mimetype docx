--- v1 (2026-04-05)
+++ v2 (2026-04-28)
@@ -1009,529 +1009,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit responses in the judgment of attractiveness in faces with differing levels of makeup.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paulo Sérgio Boggio</w:t>
+                <w:t xml:space="preserve">An adaptive decorrelation procedure for signal detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Causeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Emily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Aesthetics, Creativity, and the Arts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/aca0000408⟩</w:t>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 153, pp.107082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csda.2020.107082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03403732v1</w:t>
+                <w:t xml:space="preserve">hal-02938672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive decorrelation procedure for signal detection</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetic architecture and genomic selection of fatty acid composition predicted by Raman spectroscopy in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Blay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 153, pp.107082. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csda.2020.107082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-021-08062-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02938672v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical modeling of in vitro pepsin specificity</w:t>
+                <w:t xml:space="preserve">Implicit responses in the judgment of attractiveness in faces with differing levels of makeup.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ousmane Suwareh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Causeur</w:t>
+                <w:t xml:space="preserve">William Edgar Comfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Jardin</w:t>
+                <w:t xml:space="preserve">Bianca Nunes de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+                <w:t xml:space="preserve">Tanja Wingenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Causeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Sérgio Boggio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.130098⟩</w:t>
+              <w:t xml:space="preserve">Psychology of Aesthetics, Creativity, and the Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (1), pp.29-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/aca0000408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03248112v1</w:t>
+                <w:t xml:space="preserve">hal-03403732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architecture and genomic selection of fatty acid composition predicted by Raman spectroscopy in rainbow trout</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical modeling of in vitro pepsin specificity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+                <w:t xml:space="preserve">Ousmane Suwareh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enora Prado</w:t>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
+                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (1), pp.788. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 362, pp.130098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-021-08062-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.130098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432316v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic Carbon and Total Iron Effect on Soil Vis-SWNIR Spectraand Quantification of Their Contents Using PLS R Models</w:t>
               </w:r>
@@ -1543,51 +1543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aïchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2130,399 +2130,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of feature selection in classification issues for high-dimensional correlated data</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular alterations induced by a high-fat high-fiber diet in porcine adipose tissues: variations according to the anatomical fat location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Houée-Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11222-015-9569-2⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-016-2438-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01256508v1</w:t>
+                <w:t xml:space="preserve">hal-01286555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the impact of egg white gel structure on peptide kinetics profile during in vitro digestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kéra Nyemb-Diop</w:t>
+                <w:t xml:space="preserve">Stability of feature selection in classification issues for high-dimensional correlated data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Perthame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Friguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2016.01.004⟩</w:t>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (4), pp.783-796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11222-015-9569-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01395012v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular alterations induced by a high-fat high-fiber diet in porcine adipose tissues: variations according to the anatomical fat location</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+                <w:t xml:space="preserve">Investigating the impact of egg white gel structure on peptide kinetics profile during in vitro digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kéra Nyemb-Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Causeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17 (1), pp.120. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88, pp.302 - 309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-016-2438-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2016.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286555v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for time dependence in large-scale multiple testing of event-related potential data</w:t>
               </w:r>
@@ -2827,528 +2827,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preserving relationships between variables with MIVQUE based imputation for missing survey data</w:t>
+                <w:t xml:space="preserve">Investigating the impact of ovalbumin aggregate morphology on in vitro ovalbumin digestion using label-free quantitative peptidomics and multivariate data analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Gelein</w:t>
+                <w:t xml:space="preserve">Kéra Nyemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Causeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Haziza</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 131, pp.197-208. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63, pp.192-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmva.2014.06.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2014.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01111483v1</w:t>
+                <w:t xml:space="preserve">hal-01189975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the impact of ovalbumin aggregate morphology on in vitro ovalbumin digestion using label-free quantitative peptidomics and multivariate data analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preserving relationships between variables with MIVQUE based imputation for missing survey data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gelein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kéra Nyemb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Jardin</w:t>
+                <w:t xml:space="preserve">David Haziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 131, pp.197-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmva.2014.06.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2014.03⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01189975v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleiotropic effects of polymorphism of the gene diacylglycerol-O-transferase 1 (DGAT1) in the mammary gland tissue of dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A factor-adjusted multiple testing procedure for ERP data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Causeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Núria Mach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yuna Blum</w:t>
+                <w:t xml:space="preserve">Mc. Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bannink</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Causeur</w:t>
+                <w:t xml:space="preserve">S. Hsieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Houee-Bigot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C.F. Sheu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 95 (9), pp.4989-5000. </w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (3), pp.635-643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2012-5348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13428-012-0230-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841015v1</w:t>
+                <w:t xml:space="preserve">hal-00841113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A factor-adjusted multiple testing procedure for ERP data analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pleiotropic effects of polymorphism of the gene diacylglycerol-O-transferase 1 (DGAT1) in the mammary gland tissue of dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bannink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.F. Sheu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Houee-Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 44 (3), pp.635-643. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 95 (9), pp.4989-5000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13428-012-0230-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2012-5348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841113v1</w:t>
+                <w:t xml:space="preserve">hal-00841015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex trait subtypes identification using transcriptome profiling reveals an interaction between two QTL affecting adiposity in chicken</w:t>
               </w:r>
@@ -3468,51 +3468,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the proportion of true null hypotheses in high-dimensional data under dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Friguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3584,51 +3584,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factor Analysis for Multiple Testing (FAMT): An R Package for Large-Scale Significance Testing under Dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Friguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Houee-Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3679,51 +3679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact Distribution of the Regression Estimator in Double Sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 32 (4), pp.297-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3796,51 +3796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Didelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besnik Pumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4008,51 +4008,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A factor model approach to multiple testing under dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Friguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maela Kloareg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4106,226 +4106,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00458049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-sampling designs to reduce the non-discoveryrate. Application to microarray data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maela Kloareg</w:t>
+                <w:t xml:space="preserve">A simple and rapid method for the disruption of Staphylococcus aureus, optimized for quantitative reverse transcriptase applications: Application for the examination of Camembert cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Ablain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hallier Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Data Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 89, pp.69-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/dst/2008034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00459271v1</w:t>
+                <w:t xml:space="preserve">hal-01454051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple and rapid method for the disruption of Staphylococcus aureus, optimized for quantitative reverse transcriptase applications: Application for the examination of Camembert cheese</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Hallier Soulier</w:t>
+                <w:t xml:space="preserve">Double-sampling designs to reduce the non-discoveryrate. Application to microarray data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maela Kloareg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (2), pp.219-234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/dst/2008034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01454051v1</w:t>
+                <w:t xml:space="preserve">hal-00459271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the FWER in multiple testing under dependence</w:t>
               </w:r>
@@ -4337,51 +4337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maela Kloareg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Friguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 38 (16 et 17), pp.2733 - 2747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4415,103 +4415,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple and rapid method for the disruption of Staphylococcus aureus, optimized for quantitative reverse transcriptase applications: Application for the examination of Camembert cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Ablain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Ablain</w:t>
+                <w:t xml:space="preserve">Sylvie Hallier Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Causeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 89 (1), pp.69-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4536,103 +4536,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple and rapid method for the disruption of Staphylococcus aureus, optimized for quantitative reverse transcriptase applications : Application for the examination of Camembert cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Ablain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Ablain</w:t>
+                <w:t xml:space="preserve">Sylvie Hallier Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Causeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 89 (1), p.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5050,51 +5050,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal sampling from concomitant variables for regression problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 128 (1), pp.289-301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5140,51 +5140,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2-dimensional extension of the Bradley–Terry model for paired comparisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5351,51 +5351,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2-dimensional extension of the Bradley–Terry model for paired comparisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 135 (2), pp.245-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5441,51 +5441,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-way analysis of variance model with positive definite interaction for homologous factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dhorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5666,51 +5666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-F. Forzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marin-Lamellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IATSS Research - Journal of International Association of Traffic and Safety Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 25 (2), pp.29-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5813,51 +5813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Sample Properties of a Multivariate Extension of Double Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dhorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6038,51 +6038,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-omic statistical inference of cellular heterogeneity - IGDR SCAN 26/03/2025</w:t>
+                <w:t xml:space="preserve">Inferring cellular heterogeneity with mixture models for DNA methylation rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
@@ -6100,97 +6100,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGDR SCAN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Rennes (CHU), France</w:t>
+              <w:t xml:space="preserve">JdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05065011v1</w:t>
+                <w:t xml:space="preserve">hal-05065027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring cellular heterogeneity with mixture models for DNA methylation rates</w:t>
+                <w:t xml:space="preserve">Multi-omic statistical inference of cellular heterogeneity - IGDR SCAN 26/03/2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
@@ -6208,73 +6208,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">IGDR SCAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Rennes (CHU), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05065027v1</w:t>
+                <w:t xml:space="preserve">hal-05065011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la sélection et la précision des modèles de survie : une approche bayésienne spike and slab.</w:t>
               </w:r>
@@ -6571,103 +6571,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical modeling of in vitro pepsin specificity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousmane Suwareh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cost Infogest, May 2021, Virtual International Conference on Food Digestion (#VICFD2021) on 6-7th May 2021., France</w:t>
@@ -6696,51 +6696,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical modelling of in vitro pepsinolysis using peptidomic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousmane Suwareh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6925,51 +6925,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the physicochemical characteristics of peptides that influence their hydrolysis by pepsin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousmane Suwareh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7115,64 +7115,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROPENSITY WEIGHTING FOR SURVEY NONRESPONSE THROUGH MACHINE LEARNING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gelein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Haziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7374,51 +7374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ching-Fan Sheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Friguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statlearn: Challenging problems in statistical learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7558,230 +7558,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with long-time range dependence in large-scale multiple testing of Event-Related Potentials data</w:t>
+                <w:t xml:space="preserve">FADA: an R package for variable selection in supervised classiﬁcation of strongly dependent data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Perthame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ching-Fan Sheu</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Friguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuh-Shiow Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46e Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique, Jun 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">useR!2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCLA Statistics Department; Foundation for Open Access Statistics; Los Angels R user group, Jun 2014, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167092v1</w:t>
+                <w:t xml:space="preserve">hal-01167304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FADA: an R package for variable selection in supervised classiﬁcation of strongly dependent data</w:t>
+                <w:t xml:space="preserve">Dealing with long-time range dependence in large-scale multiple testing of Event-Related Potentials data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Perthame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chloé Friguet</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ching-Fan Sheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuh-Shiow Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">useR!2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UCLA Statistics Department; Foundation for Open Access Statistics; Los Angels R user group, Jun 2014, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">46e Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique, Jun 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167304v1</w:t>
+                <w:t xml:space="preserve">hal-01167092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERP: an R package for Event-Related Potentials data analysis</w:t>
               </w:r>
@@ -7977,830 +7977,830 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilité de la sélection de variables pour la classification de données en grande dimension</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chloé Friguet</w:t>
+                <w:t xml:space="preserve">Generalized linear factor modeling for dependence between SNPs in GWAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Emily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45 èmes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Statistical fort Genomic Data (SMPGD'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00913047v1</w:t>
+                <w:t xml:space="preserve">hal-01451794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized linear factor modeling for dependence between SNPs in GWAS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Emily</w:t>
+                <w:t xml:space="preserve">Stabilité de la sélection de variables pour la classification de données en grande dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Perthame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Friguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical fort Genomic Data (SMPGD'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">45 èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01451794v1</w:t>
+                <w:t xml:space="preserve">hal-00913047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome profiling reveals interaction between two QTL for fatness in chicken</w:t>
+                <w:t xml:space="preserve">Inferring gene networks using a sparse factor model approach, Statistical Learning and Data Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Pitel</w:t>
+                <w:t xml:space="preserve">Magali Houée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Friguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European workshop on QTL mapping and marker assisted selection (QTLMAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Rennes (FR), France. 1 p</w:t>
+              <w:t xml:space="preserve">Learning and Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Florence (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841016v1</w:t>
+                <w:t xml:space="preserve">hal-00841017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analysis of a complex trait using transcriptomic data: contribution of gene regulatory network modeling</w:t>
+                <w:t xml:space="preserve">Inférence de réseaux de co-expression génique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Houée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XX. Conference of the plant &amp; animal genome (PAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, San Diego, United States. 1 p</w:t>
+              <w:t xml:space="preserve">10ème Journée Biogenouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Rennes (FR), France. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841103v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring gene networks using a sparse factor model approach, Statistical Learning and Data Science</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Inferring gene networks using a sparse factor model approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Houee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Friguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Data Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Florence (IT), Italy</w:t>
+              <w:t xml:space="preserve">Statistical learning and data science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Florence, Italy. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841017v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring gene networks using a sparse factor model approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+                <w:t xml:space="preserve">Transcriptome profiling reveals interaction between two QTL for fatness in chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Demeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical learning and data science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Florence, Italy. 12 p</w:t>
+              <w:t xml:space="preserve">15th European workshop on QTL mapping and marker assisted selection (QTLMAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Rennes (FR), France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02806777v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inférence de réseaux de co-expression génique</w:t>
+                <w:t xml:space="preserve">Genetic analysis of a complex trait using transcriptomic data: contribution of gene regulatory network modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Houée</w:t>
+                <w:t xml:space="preserve">Magalie Houée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Friguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Journée Biogenouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Rennes (FR), France. non paginé</w:t>
+              <w:t xml:space="preserve">XX. Conference of the plant &amp; animal genome (PAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, San Diego, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841018v1</w:t>
+                <w:t xml:space="preserve">hal-00841103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse factor models for gene co-expression networks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Houée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8832,247 +8832,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale significance testing of high thoroughput Data with FAMT</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selection stability for supervised classification of heterogeneous data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Conference of the Applied Stochastic Models and Data Analysis International Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Selection stability for supervised classification of heterogeneous data.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Rennes (FR), France. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746752v1</w:t>
+                <w:t xml:space="preserve">hal-00842502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection stability for supervised classification of heterogeneous data.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large-scale significance testing of high thoroughput Data with FAMT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Houée-Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Friguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Selection stability for supervised classification of heterogeneous data.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Rennes (FR), France. non paginé</w:t>
+              <w:t xml:space="preserve">14. Conference of the Applied Stochastic Models and Data Analysis International Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00842502v1</w:t>
+                <w:t xml:space="preserve">hal-02746752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the gene diacylglycerol-O-transferase 1 (DGAT1) polymorphism on the global expression pattern of genes in the mammary gland tissue of dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9438,51 +9438,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inférence sur réseaux géniques par Analyse en Facteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Friguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9641,51 +9641,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factor Analysis for Multiple Testing (FAMT) : an R package for simultaneous tests under dependence in high-dimensional data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maela Kloareg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Friguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9723,51 +9723,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation conditionnelle de la proportion d'hypotheses nulles en grande dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Friguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9805,51 +9805,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation conditionnelle de la proportion d'hypothèses nulles en grande dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Friguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9900,51 +9900,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditional Fdr estimation based on a factor analytic approach of multiple testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Friguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, St Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9969,51 +9969,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factor Analysis for Multiple Testing: a general approach for differential analysis of genome-scale dependent data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Friguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maela Kloareg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10077,51 +10077,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factor Analysis for Multiple Testing: an R-package to analyze a genome-scale dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maela Kloareg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Friguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10159,51 +10159,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the proportion of null p-values among dependent tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Friguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10317,191 +10317,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche conditionnelle des tests multiples pour données biologiques à haut-débit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Multiple tests for high-throughput data assuming a factor modeling of dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Friguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Journée Jeunes Chercheurs (Société Française de Biométrie). INSERM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Villejuif, France</w:t>
+              <w:t xml:space="preserve">40th Journées de Statistiques (Société Française de Statistiques) / joint with Société Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461708v1</w:t>
+                <w:t xml:space="preserve">hal-00461705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple tests for high-throughput data assuming a factor modeling of dependence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Approche conditionnelle des tests multiples pour données biologiques à haut-débit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Friguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Journées de Statistiques (Société Française de Statistiques) / joint with Société Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">7ème Journée Jeunes Chercheurs (Société Française de Biométrie). INSERM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Villejuif, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461705v1</w:t>
+                <w:t xml:space="preserve">hal-00461708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Dependence on the Stability of Model Selection in Supervised Classification for High-Throughput Data</w:t>
               </w:r>
@@ -10513,51 +10513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maela Kloareg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Friguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Indian Statistical Association (IISA) Conference on Frontiers of Probability and Statistical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Storrs, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10582,51 +10582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for a factor structure in high-dimensional data to improve multiple testing procedures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Friguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10658,247 +10658,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving type II error rates of multiple tests by use of auxiliary variables. Application to microarray data</w:t>
+                <w:t xml:space="preserve">Reducing the non-discovery rate by use of auxiliary variables in microarray experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maela Kloareg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Damon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIth International conference on Applied Stochastic Models andData Analysis (ASMDA2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Chania, Greece</w:t>
+              <w:t xml:space="preserve">5. Workshop Statistical Methods for Post-Genomic Data (SMPGD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Paris, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461712v1</w:t>
+                <w:t xml:space="preserve">hal-02818987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the non-discovery rate by use of auxiliary variables in microarray experiments</w:t>
+                <w:t xml:space="preserve">Improving type II error rates of multiple tests by use of auxiliary variables. Application to microarray data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maela Kloareg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie M. Damon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Workshop Statistical Methods for Post-Genomic Data (SMPGD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Paris, France. 2 p</w:t>
+              <w:t xml:space="preserve">XIIth International conference on Applied Stochastic Models andData Analysis (ASMDA2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02818987v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in mammary extraction of nutrients under the effect of a 36-h milk accumulation into the udder in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise E. Delamaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11260,51 +11260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Cutullic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11368,51 +11368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Dividich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57. Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11476,51 +11476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. Journées de la recherche porcine en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11545,51 +11545,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction sur matrices de distances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dhorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12229,103 +12229,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How food protein structure can modulate the protein digestion behaviour: Evaluation by nutritional peptidomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kéra Nyemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Structure and Functionality Forum Symposium from Molecules to Functionality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Amsterdam, Netherlands. 2014</w:t>
@@ -12354,103 +12354,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Mass Spectrometry for nutritional peptidomics Evaluating the impact of food processing by multivariate statistical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kéra Nyemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUPA 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Saint-Malo, France. 2013</w:t>
@@ -12695,51 +12695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Le Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13298,51 +13298,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CE513951"/>
+    <w:nsid w:val="17FC7A48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13529,51 +13529,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-causeur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6910-9440" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05531100v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Scancar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tonson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.csean3fs3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05488821v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Byrne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Barnett" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj-2025-087581" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444478v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Amblard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Bertrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Barbot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martin Pe&#241;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Karkar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03897-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047707v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#233;bert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2022.2076687" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445774v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eklouh-Molinier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.339212" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629259v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.9389" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592219v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Daumas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vautier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Page" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Monziols" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lhommeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art14" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403732v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Edgar Comfort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Nunes de Andrade" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Wingenbach" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Causeur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo S&#233;rgio Boggio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/aca0000408" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938672v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2020.107082" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03248112v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Suwareh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130098" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432316v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Prado" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08062-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970582v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A&#239;chi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fouad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00103624.2020.1751187" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355057v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching&#8208;fan Sheu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perthame" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Rufini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/biom.13118" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727161v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Aite" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4520-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494107v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Hou&#233;e-Bigot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3639-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518454v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Hornung" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Bernau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boulesteix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw650" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256508v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-015-9569-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395012v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ra Nyemb-Diop" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.01.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286555v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2438-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338701v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Fan Sheu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuh-Shiow Lee" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AOAS888" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340542v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Blum" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sagmb-2015-0002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286550v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0870-z" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111483v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gelein" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Haziza" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2014.06.020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNFR926X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189975v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ra Nyemb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.03" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841015v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bannink" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houee-Bigot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2012-5348" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841113v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc. Chu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hsieh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Sheu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-012-0230-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730144v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mignon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-567" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609085v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2011.03.016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32KF0BWM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730155v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Houee-Bigot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maela Kloareg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403925v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331889908802671" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659116v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Didelot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besnik Pumo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eric Durel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2010.02345.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729426v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-11-368" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458049v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/jasa.2009.tm08332" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459271v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454051v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Ablain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hallier Soulier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2008034" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458161v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610910902936281" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895694v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458180v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730123v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cutullic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2008.07.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV2CJHTH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466877v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Husson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331880701597552" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360386v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459325v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403783v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2003.11.003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVRKLGDP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403895v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2004.05.008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0SGZX12-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672510v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ledauphin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391761v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403807v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dhorne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Antoni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2004.07.006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403908v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403917v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Kamp" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Forzy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marin-Lamellet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0386-1112(14)60068-6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403945v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403953v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2533683" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489490v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Richard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065011v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065027v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568489v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Pautonnier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664788v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664748v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220832v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318607v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948337v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON51198.2020.9203514" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737436v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02361735v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02076739v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602699v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Houee" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310571v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210940v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167092v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167304v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167321v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210988v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blum" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldons J. Lusis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913047v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451794v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841016v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841103v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Hou&#233;e" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841017v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hou&#233;e" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806777v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841018v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hou&#233;e" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841019v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746752v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842502v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747109v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Smits" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842499v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748764v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bertrand-Michel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842500v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#234;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494802v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459362v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461700v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461645v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386591v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461697v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461632v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459370v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461648v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461717v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461708v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461705v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461704v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461702v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461712v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818987v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Damon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757430v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise E. Delamaire" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461724v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461729v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Cutullic" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461746v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Dividich" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755093v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754310v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Dividich" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841306v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779050v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dhorne" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489405v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Deffains" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790951v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664694v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210925v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211038v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189918v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209499v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805490v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leh&#233;bel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754275v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754276v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Le Mignon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459319v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445539v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Homberg" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lamothe" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane T&#233;r&#233;zol" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310739v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482743v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Charpentier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-causeur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6910-9440" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05531100v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Scancar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tonson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.csean3fs3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05488821v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Byrne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Barnett" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj-2025-087581" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444478v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Amblard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Bertrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Barbot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martin Pe&#241;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Karkar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03897-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047707v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#233;bert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2022.2076687" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445774v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eklouh-Molinier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.339212" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629259v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.9389" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592219v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Daumas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vautier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Page" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Monziols" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lhommeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art14" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938672v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2020.107082" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432316v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Prado" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08062-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403732v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Edgar Comfort" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Nunes de Andrade" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Wingenbach" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Causeur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo S&#233;rgio Boggio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/aca0000408" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03248112v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Suwareh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130098" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970582v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A&#239;chi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fouad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00103624.2020.1751187" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355057v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching&#8208;fan Sheu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perthame" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Rufini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/biom.13118" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727161v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Aite" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4520-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494107v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Hou&#233;e-Bigot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3639-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518454v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Hornung" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Bernau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boulesteix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw650" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286555v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2438-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256508v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-015-9569-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395012v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ra Nyemb-Diop" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.01.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338701v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Fan Sheu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuh-Shiow Lee" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AOAS888" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340542v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Blum" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sagmb-2015-0002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286550v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0870-z" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189975v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ra Nyemb" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.03" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111483v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gelein" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Haziza" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2014.06.020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNFR926X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841113v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc. Chu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hsieh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Sheu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-012-0230-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841015v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bannink" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houee-Bigot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2012-5348" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730144v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mignon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-567" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609085v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2011.03.016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32KF0BWM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730155v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Houee-Bigot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maela Kloareg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403925v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331889908802671" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659116v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Didelot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besnik Pumo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eric Durel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2010.02345.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729426v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-11-368" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458049v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/jasa.2009.tm08332" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454051v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Ablain" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hallier Soulier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2008034" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459271v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458161v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610910902936281" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895694v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458180v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730123v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cutullic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2008.07.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV2CJHTH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466877v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Husson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331880701597552" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360386v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459325v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403783v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2003.11.003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVRKLGDP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403895v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2004.05.008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0SGZX12-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672510v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ledauphin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391761v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403807v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dhorne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Antoni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2004.07.006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403908v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403917v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Kamp" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Forzy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marin-Lamellet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0386-1112(14)60068-6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403945v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403953v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2533683" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489490v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Richard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065027v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065011v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568489v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Pautonnier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664788v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664748v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220832v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318607v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948337v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON51198.2020.9203514" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737436v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02361735v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02076739v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602699v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Houee" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310571v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210940v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167304v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167092v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167321v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210988v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blum" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldons J. Lusis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451794v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913047v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841017v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hou&#233;e" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841018v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hou&#233;e" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806777v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841016v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841103v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Hou&#233;e" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841019v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842502v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746752v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747109v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Smits" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842499v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748764v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bertrand-Michel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842500v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#234;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494802v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459362v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461700v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461645v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386591v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461697v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461632v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459370v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461648v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461717v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461705v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461708v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461704v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461702v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818987v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Damon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461712v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757430v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise E. Delamaire" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461724v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461729v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Cutullic" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461746v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Dividich" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755093v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754310v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Dividich" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841306v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779050v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dhorne" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489405v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Deffains" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790951v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664694v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210925v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211038v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189918v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209499v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805490v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leh&#233;bel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754275v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754276v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Le Mignon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459319v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445539v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Homberg" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lamothe" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane T&#233;r&#233;zol" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310739v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482743v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Charpentier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>