--- v0 (2026-03-15)
+++ v1 (2026-04-19)
@@ -193,174 +193,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comment décarboner le secteur énergétique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison présente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 230, pp.57-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04648571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An Agenda for a Democratic Economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cayla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 58 (2), pp.556-563. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00213624.2024.2344437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00213624.2024.2344437⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04620437v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04648571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment décarboner le secteur énergétique ?</w:t>
               </w:r>
@@ -1554,165 +1554,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le revenu universel peut-il modifier notre rapport au travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le revenu universel : l'avenir d'une illusion ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le revenu universel peut-il être un outil de lutte contre la pauvreté ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cayla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pauvreté : aliénation ou émancipation ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538585v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02538612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise de l’euro et divergences économiques : les conséquences pour la Grèce du marché unique</w:t>
               </w:r>
@@ -3041,50 +3041,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961194v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vive le Marché?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manuel indocile de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.65-72, 2019, 9782348045691</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Crise de l'euro et divergences économiques : les conséquences du marché unique pour l'unité européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cayla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Constitution matérielle de l'Europe</w:t>
             </w:r>
@@ -3093,139 +3175,57 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pédone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02099797v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02558967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise de l’euro et divergences économiques : les conséquences du marché unique pour l’unité européenne</w:t>
               </w:r>
@@ -5195,51 +5195,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134866v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cayla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/04866134251343650" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620437v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00213624.2024.2344437" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04648571v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05178224v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05178244v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689401v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03136574v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128366v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00213624.2019.1594510" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02530048v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02530058v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02530037v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312938v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845503v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267975v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110810v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772265v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04675267v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620498v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04245932v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04245912v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538585v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538612v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538608v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330331v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085081v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085104v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620476v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;g&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ramaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rigaudiat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sterdyniak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04114935v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04114980v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474058v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03136604v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558961v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Delaume" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.michalon.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=500659" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821936v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807318878-l-economie-du-reel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538511v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.michalon.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=500596" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528809v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772295v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125831v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.michalon.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=76619" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825274v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02961194v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099797v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558967v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsladecouverte.fr/catalogue/index-Manuel_indocile_de_sciences_sociales-9782348045691.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894020v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jouin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565983v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionslesliensquiliberent.fr/livre-Sortir_de_l_impasse-9791020904072-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620688v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129845v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538787v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538495v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427899v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427901v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558952v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558958v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02530044v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538788v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538513v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02500106v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02530049v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528768v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528802v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538491v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laurentjoye" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538479v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558954v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312952v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340832v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110494v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00198591v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05342483v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134866v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cayla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/04866134251343650" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04648571v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620437v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00213624.2024.2344437" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05178224v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05178244v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689401v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03136574v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128366v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00213624.2019.1594510" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02530048v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02530058v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02530037v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312938v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845503v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267975v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110810v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772265v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04675267v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620498v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04245932v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04245912v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538612v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538585v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538608v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330331v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085081v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085104v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620476v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;g&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ramaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rigaudiat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sterdyniak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04114935v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04114980v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474058v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03136604v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558961v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Delaume" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.michalon.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=500659" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821936v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807318878-l-economie-du-reel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538511v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.michalon.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=500596" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528809v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772295v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125831v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.michalon.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=76619" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825274v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02961194v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558967v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsladecouverte.fr/catalogue/index-Manuel_indocile_de_sciences_sociales-9782348045691.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099797v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894020v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jouin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565983v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionslesliensquiliberent.fr/livre-Sortir_de_l_impasse-9791020904072-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620688v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129845v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538787v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538495v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427899v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427901v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558952v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558958v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02530044v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538788v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538513v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02500106v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02530049v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528768v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528802v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538491v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laurentjoye" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538479v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558954v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312952v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340832v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110494v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00198591v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05342483v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>