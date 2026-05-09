--- v1 (2026-04-19)
+++ v2 (2026-05-09)
@@ -694,165 +694,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02128366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La croissance revient ? Oui, mais Hollande et le gouvernement n'y sont pour rien</w:t>
+                <w:t xml:space="preserve">La fin du billet de 500 euros ? C'est une très bonne chose. Il est plus que temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cayla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Obs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Non spécifié</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02530048v1</w:t>
+                <w:t xml:space="preserve">hal-02530058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fin du billet de 500 euros ? C'est une très bonne chose. Il est plus que temps</w:t>
+                <w:t xml:space="preserve">La croissance revient ? Oui, mais Hollande et le gouvernement n'y sont pour rien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cayla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Obs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Non spécifié</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02530058v1</w:t>
+                <w:t xml:space="preserve">hal-02530048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zone euro: le trou noir de l'économie mondiale</w:t>
               </w:r>
@@ -3041,191 +3041,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961194v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Crise de l'euro et divergences économiques : les conséquences du marché unique pour l'unité européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Constitution matérielle de l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02099797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vive le Marché?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cayla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel indocile de sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.65-72, 2019, 9782348045691</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Découverte</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02558967v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-02099797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise de l’euro et divergences économiques : les conséquences du marché unique pour l’unité européenne</w:t>
               </w:r>
@@ -3867,735 +3867,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05427901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Eurozone Debt Crisis (2010-2013): How the Single Market Exacerbates the European Divergences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La croissance est-elle indispensable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The End of the European Union?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concurrence: de quoi parlons-nous?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;vivre ensemble&amp;quot; face au projet néolibéral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cayla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">The Eurozone Debt Crisis (2010-2013): How the Single Market Exacerbates the European Divergences</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marché unique européen : force de divergences économiques et moteur des populismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cayla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La croissance est-elle indispensable ?</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debt crisis in the Eurozone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cayla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">David Cayla</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lachmann on price rigidity in the real world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Laurentjoye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lachmann and the existence of multiple natural interest rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Laurentjoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cayla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le marché unique européen : force de divergences économiques et moteur des populismes</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NTIC and the managing of Information in the Globalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cayla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Debt crisis in the Eurozone</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graeber and the meaning of markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cayla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528802v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-02538479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Rise of Populist Movements in Europe: A Response to European Ordoliberalism?</w:t>
               </w:r>
@@ -5195,51 +5195,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134866v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cayla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/04866134251343650" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04648571v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620437v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00213624.2024.2344437" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05178224v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05178244v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689401v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03136574v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128366v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00213624.2019.1594510" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02530048v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02530058v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02530037v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312938v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845503v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267975v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110810v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772265v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04675267v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620498v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04245932v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04245912v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538612v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538585v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538608v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330331v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085081v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085104v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620476v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;g&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ramaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rigaudiat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sterdyniak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04114935v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04114980v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474058v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03136604v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558961v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Delaume" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.michalon.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=500659" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821936v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807318878-l-economie-du-reel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538511v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.michalon.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=500596" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528809v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772295v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125831v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.michalon.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=76619" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825274v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02961194v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558967v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsladecouverte.fr/catalogue/index-Manuel_indocile_de_sciences_sociales-9782348045691.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099797v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894020v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jouin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565983v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionslesliensquiliberent.fr/livre-Sortir_de_l_impasse-9791020904072-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620688v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129845v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538787v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538495v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427899v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427901v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558952v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558958v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02530044v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538788v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538513v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02500106v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02530049v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528768v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528802v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538491v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laurentjoye" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538479v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558954v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312952v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340832v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110494v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00198591v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05342483v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134866v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cayla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/04866134251343650" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04648571v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620437v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00213624.2024.2344437" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05178224v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05178244v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689401v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03136574v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128366v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00213624.2019.1594510" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02530058v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02530048v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02530037v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312938v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845503v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267975v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110810v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772265v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04675267v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620498v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04245932v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04245912v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538612v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538585v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538608v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330331v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085081v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085104v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620476v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;g&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ramaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rigaudiat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sterdyniak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04114935v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04114980v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474058v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03136604v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558961v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Delaume" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.michalon.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=500659" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821936v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807318878-l-economie-du-reel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538511v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.michalon.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=500596" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528809v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772295v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125831v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.michalon.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=76619" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825274v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02961194v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099797v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558967v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsladecouverte.fr/catalogue/index-Manuel_indocile_de_sciences_sociales-9782348045691.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894020v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jouin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565983v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionslesliensquiliberent.fr/livre-Sortir_de_l_impasse-9791020904072-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620688v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129845v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538787v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538495v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427899v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427901v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558958v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02530044v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538788v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538513v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558952v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02500106v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02530049v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538491v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laurentjoye" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538479v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528768v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528802v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558954v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312952v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340832v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110494v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00198591v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05342483v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>