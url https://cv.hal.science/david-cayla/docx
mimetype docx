--- v2 (2026-05-09)
+++ v3 (2026-05-30)
@@ -193,666 +193,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An Agenda for a Democratic Economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Economic Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (2), pp.556-563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00213624.2024.2344437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04620437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment décarboner le secteur énergétique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cayla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raison présente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 230, pp.57-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04648571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">An Agenda for a Democratic Economy</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment décarboner le secteur énergétique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison présente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 230, pp.57-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05178224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment la perte de souveraineté nourrit l'extrême droite européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 131, pp.67-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05178244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How the Digital Economy Challenges the Neoliberal Agenda: Lessons from the Antitrust Policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cayla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 58 (2), pp.556-563. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, In press, 56 (2), pp.546-543</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Comment décarboner le secteur énergétique ?</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03689401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dette : une promesse dénaturée par la marchandisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cayla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raison présente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 230, pp.57-67</w:t>
+              <w:t xml:space="preserve">Banque &amp; Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 398, pp.42-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">How the Digital Economy Challenges the Neoliberal Agenda: Lessons from the Antitrust Policies</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Rise of Populist Movements in Europe: A Response to European Ordoliberalism?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cayla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 56 (2), pp.546-543</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 53 (2), pp.355-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00213624.2019.1594510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...54 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02128366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fin du billet de 500 euros ? C'est une très bonne chose. Il est plus que temps</w:t>
+                <w:t xml:space="preserve">La croissance revient ? Oui, mais Hollande et le gouvernement n'y sont pour rien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cayla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Obs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Non spécifié</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02530058v1</w:t>
+                <w:t xml:space="preserve">hal-02530048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La croissance revient ? Oui, mais Hollande et le gouvernement n'y sont pour rien</w:t>
+                <w:t xml:space="preserve">La fin du billet de 500 euros ? C'est une très bonne chose. Il est plus que temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cayla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Obs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Non spécifié</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02530048v1</w:t>
+                <w:t xml:space="preserve">hal-02530058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zone euro: le trou noir de l'économie mondiale</w:t>
               </w:r>
@@ -1554,165 +1554,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le revenu universel peut-il être un outil de lutte contre la pauvreté ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Pauvreté : aliénation ou émancipation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le revenu universel peut-il modifier notre rapport au travail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cayla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le revenu universel : l'avenir d'une illusion ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538612v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02538585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise de l’euro et divergences économiques : les conséquences pour la Grèce du marché unique</w:t>
               </w:r>
@@ -3041,50 +3041,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961194v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vive le Marché?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manuel indocile de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.65-72, 2019, 9782348045691</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Crise de l'euro et divergences économiques : les conséquences du marché unique pour l'unité européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cayla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Constitution matérielle de l'Europe</w:t>
             </w:r>
@@ -3093,139 +3175,57 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pédone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02099797v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02558967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise de l’euro et divergences économiques : les conséquences du marché unique pour l’unité européenne</w:t>
               </w:r>
@@ -3867,337 +3867,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05427901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot;vivre ensemble&amp;quot; face au projet néolibéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Eurozone Debt Crisis (2010-2013): How the Single Market Exacerbates the European Divergences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cayla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La croissance est-elle indispensable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cayla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02530044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The End of the European Union?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cayla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concurrence: de quoi parlons-nous?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cayla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538513v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02558952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marché unique européen : force de divergences économiques et moteur des populismes</w:t>
               </w:r>
@@ -5195,51 +5195,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134866v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cayla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/04866134251343650" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04648571v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620437v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00213624.2024.2344437" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05178224v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05178244v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689401v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03136574v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128366v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00213624.2019.1594510" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02530058v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02530048v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02530037v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312938v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845503v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267975v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110810v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772265v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04675267v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620498v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04245932v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04245912v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538612v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538585v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538608v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330331v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085081v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085104v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620476v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;g&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ramaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rigaudiat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sterdyniak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04114935v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04114980v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474058v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03136604v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558961v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Delaume" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.michalon.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=500659" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821936v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807318878-l-economie-du-reel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538511v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.michalon.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=500596" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528809v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772295v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125831v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.michalon.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=76619" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825274v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02961194v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099797v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558967v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsladecouverte.fr/catalogue/index-Manuel_indocile_de_sciences_sociales-9782348045691.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894020v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jouin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565983v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionslesliensquiliberent.fr/livre-Sortir_de_l_impasse-9791020904072-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620688v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129845v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538787v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538495v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427899v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427901v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558958v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02530044v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538788v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538513v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558952v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02500106v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02530049v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538491v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laurentjoye" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538479v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528768v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528802v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558954v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312952v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340832v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110494v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00198591v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05342483v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134866v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cayla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/04866134251343650" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620437v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00213624.2024.2344437" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04648571v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05178224v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05178244v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689401v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03136574v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128366v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00213624.2019.1594510" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02530048v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02530058v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02530037v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312938v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845503v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267975v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110810v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772265v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04675267v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620498v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04245932v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04245912v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538585v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538612v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538608v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330331v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085081v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085104v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620476v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;g&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ramaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rigaudiat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sterdyniak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04114935v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04114980v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474058v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03136604v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558961v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Delaume" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.michalon.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=500659" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821936v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807318878-l-economie-du-reel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538511v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.michalon.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=500596" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528809v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772295v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125831v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.michalon.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=76619" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825274v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02961194v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558967v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsladecouverte.fr/catalogue/index-Manuel_indocile_de_sciences_sociales-9782348045691.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099797v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894020v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jouin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565983v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionslesliensquiliberent.fr/livre-Sortir_de_l_impasse-9791020904072-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620688v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129845v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538787v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538495v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427899v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427901v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558952v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558958v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02530044v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538788v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538513v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02500106v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02530049v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538491v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laurentjoye" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538479v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528768v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528802v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558954v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312952v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340832v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110494v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00198591v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05342483v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>