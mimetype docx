--- v0 (2026-03-15)
+++ v1 (2026-04-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Chalet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des Universités</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Centrale Nantes</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">LHEEA Lab. (ECN/CNRS)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Décarbonation & Dépollution des Systèmes Energétiques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid 1D Design Method for Energy-Efficient Air Filtration Systems in Railway Stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Prétot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Bogdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (12), pp.485. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/environments12120485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising ventilation strategies for improved driving range and comfort in electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Electric Vehicle Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (2), pp.98. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/wevj16020098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the effects of a particle filter in front of automotive radiator on its cooling performances and cooling drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouedec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (9), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/16878132241280944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of air quality and energy consumption in the cabin of electric vehicles using system simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Krautner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 358, pp.120861. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.120861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holistic assessment of advanced technology for ultrafine particle filtration in car cabins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Krautner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 182, pp.106439. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2024.106439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal HEV cooling system design through a computer-aided virtual development chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Baysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 237 (4), pp.655-667. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09544070221080226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous identification of the heat capacity and the anisotropic thermal conductivities of a Li-ion pouch cell by a non-destructive analytical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mannessiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 542, pp.231751. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2022.231751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des propriétés thermiques anisotropes d’une batterie Li-ion en fonction de l’état de charge par spectroscopie d’impédance thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mannessiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropie : thermodynamique – énergie – environnement – économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (3), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2022.0897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequence of blowby flow and idling time on oil consumption and particulate emissions in gasoline engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berthome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (22), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15228772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the high pressure EGR transport and application to the dispersion among cylinders in automotive engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julián Miguel-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (10), pp.3164-3178. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1468087420969263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of particle emissions of turbocharged direct injection gasoline engine in transients and hot start conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berthome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (6), pp.2056-2070. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11630-021-1420-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis and quantification of air infiltration into a passenger car cabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 99, pp.103006. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trd.2021.103006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of blow-by gas and endgap ring position on the variations of particle emissions in gasoline engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berthome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (22), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14227492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale des échanges de chaleur pariétaux dans un refroidisseur d’air suralimenté d’un moteur à combustion interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropie : thermodynamique – énergie – environnement – économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (3), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on turbine mass flow rate performance maps extrapolation: experimental study and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JP Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (2), pp.215-268. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17654/HM019020215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of exchange process in ICE using moving mesh approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Bordjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fluid Mechanics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/InterJFluidMechRes.2018024538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved throttle valve modeling for spark-ignition engine simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 233 (6), pp.1614-1622. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954407018775823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of a thermoelectric generator using Bismuth Telluride for waste heat recovery in automotive Diesel engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Nour Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Sara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aixala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a latent heat storage battery with Phase Change Material and its application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Sara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouedec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Cormerais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multidisciplinary Engineering Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass flow extrapolation model for automotive turbine and confrontation to experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 167, pp.325 - 336. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2018.10.183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and analysis of the aerodynamic forces and moments acting on the tumble flap inside an intake manifold of IC Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Hetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multidisciplinary Engineering Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of engine exhaust gas pulsations on the performance of a thermoelectric generator for wasted heat recovery: An experimental and analytical investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Nour Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aixala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 162, pp.715 - 727. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2018.08.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and characterization of a thermoelectric generator prototype for marine engine application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Nour Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aixala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143, pp.682-695. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2017.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different configurations of exhaust gas heat recovery in internal combustion engine: evaluation on different driving cycles using numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Sara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Cormerais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Science and Engineering Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (4), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4039304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New 0D/1D physical approach for modelling the gas dynamics behavior inside the intake system of an engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Yassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (4), pp.394-403. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11630-018-1027-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of turbocharging and supercharging options for high-efficiency Fuel Cell Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Kerviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostolos Pesyridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (12), pp.2474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of hot water storage strategy in internal combustion engine on different driving cycles using numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Sara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hétet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 232 (8), pp.1019-1035. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954407017724637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oil strategies benefits over different driving cycles using numerical simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Sara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hétet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (4), pp.371-377. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11630-017-0951-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nodal modelling for advanced thermal-management of internal combustion engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Marimbordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 190, pp.99-113. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.12.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analyses of thermoelectric generator behavior using two types of thermoelectric modules for marine application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Nour Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aixala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical, Computer, Energetic, Electronic and Communication Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (12), pp.1276-1284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave dynamics analysis at the intake of a turbocharged engine: concept proposal of a new active inlet charge air duct for low speed tuning and high speed permeability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 230 (2), pp.160-174. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954407015582138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantaneous mass flow rate measurements via transfer matrix and modal analysis for an internal combustion engine application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Yassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Pretot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modern Mechanical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (2), pp.41-55. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15377/2409-9848.2016.03.02.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of combustion chamber geometry on the scavenging of a 4-stroke internal combustion engine during the valve overlap period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas-Ivan Hatat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 230 (14), pp.1873-1890. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954407015624335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different measurement techniques for wider small radial turbine performance maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (6), pp.1511-1525. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40799-016-0107-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exergy analysis of complex ship energy systems engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Corrignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (4), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e18040127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable charge air duct for low-end torque enhancement and high speed performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Mezher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTZ Worldwide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76 (1), pp.20-25. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s38313-014-1006-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for Evaluating Turbocompound Potential for Automotive Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menegazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 229 (14), pp.10. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954407015572709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of throttle valve flow characteristics for internal combustion engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Bordjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multidisciplinary Engineering Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (12), pp.3532-3541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer in turbocharger turbines under steady, pulsating and transient conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard D. Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris R.M. Vagg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic reflection at the intake of a turbocharged internal combustion engine: optimal geometry for low end torque consideration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingineria automobilului</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave dynamics measurement and characterization of a charge air cooler at the intake of an IC engine with integration into a nonlinear code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (6), pp.664-683. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1468087413513584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer matrix measurements for studying intake wave dynamics applied to charge air coolers with experimental engine validation in the frequency and time domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency based approach for simulating pressure waves at the inlet of internal combustion engines using a parameterized model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The application of a wave action design technique with minimal cost on a turbocharged engine equipped with water cooled charge air cooler aimed for energy management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, TerraGreen International Conference on Advancements in Renewable Energy and Clean Environment Feb 2013 Beirut, 36, pp.948-957. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2013.07.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of near surge instabilities onset in a turbocharger compressor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Despres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Ngo Boum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part A: Journal of Power and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.665-673. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0957650913495537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-frequency modelling of unsteady flow in inlet manifold of internal combustion engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing uncertainties encountered during laboratory turbocharger compressor tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mohtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the prediction performances of different models of radial turbine under steady and unsteady flow conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Bulletin of University of Pitesti, Automotive series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new modeling approach of pressure waves at the inlet of internal combustion engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Migaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a map width enhancement system on turbocharger centrifugal compressor performance and surge margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mohtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A frequency modelling of the pressure waves in the inlet manifold of internal combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial effects on fluid flow through manifolds of Internal Combustion Engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bordjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part A: Journal of Power and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of unsteady flow through a throttle valve using CFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Computational Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (3), pp.387-395. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19942060.2010.11015326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid dynamic modelling of junctions in internal combustion engine inlet and exhaust systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflow boundary condition for one-dimensional gas dynamics simulation code of internal combustion engine manifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Tauzia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P I MECH ENG D-J AUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Volume 223, n°7, pp.953-965</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary conditions modelling of one-dimensional gas dynamics flows in an internal combustion engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INT J ENGINE RES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol. 9 ; n°4 ; pp. 267-282 ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic simulation for the investigation of a domestic gas boiler's operation instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Tauzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Etchebarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Hetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol. 220 ; pp. 869-881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time performance simulation of marine Diesel engines for the training of navy crews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Tauzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Inozu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Technology (SNAME) - ISSN=0025-3316</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Vol. 41 ; n° 3 ; pp. 95-101 ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design strategy of high-temperature HDPE-based phase change dispersions for Carnot battery heat transfer loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahmin Tajik Ghanbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Josset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème édition de la journée Fluides Complexes : Transports et transferts en milieux dispersés : des techniques de métrologie et analyse physique à l’application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Thermique, Mar 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing heat transfer in Carnot batteries using high-temperature PCDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahmin Tajik Ghanbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique sur les Fluides caloporteurs et décarbonation de l’industrie : enjeux et potentiels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Thermique, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive solution for battery disconnect unit thermal management for electric vehicle fast charging: numerical study and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Goumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dubouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frecinaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE Energy and Propulsion Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Ypsilanti, United States. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2025-01-0420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancements in air filtration systems for enhanced cabin air quality in electric vehicles: a field trial study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shikhar Arora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Hallbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE Thermal Management Systems Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Plymouth, Michigan, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holistic approach to improve cabin air quality in electric vehicles and energy savings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Krautner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Las Palmas De Gran Canaria, Spain. pp.2402-2413, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52202/069564-0216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From clean room into vehicle cabin: Use of HEPA filter to remove ultra-fine particles in vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Krautner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Particle Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of air quality in vehicles – simulation of two different use cases of HEPA filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Krautner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shikhar Arora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Association for Aerosol Research 40th Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast method to design air filtration solution at low energy cost in subterranean train stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Pretot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Bogdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress on Civil, Structural, and Environmental Engineering (CSEE'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des propriétés thermiques anisotropes d’une batterie Li-ion en fonction de l’état de charge par spectroscopie d’impédance thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mannessiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an emission-neutral vehicle by integrating a particulate filter system into the frontend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Junginger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Santos Ascensao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th Stuttgart International Symposium, Automotive and Engine Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal characterization of a Li-ion pouch cell using thermal impedance spectroscopy and a three-dimensional nodal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mannesiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTMS15, Vehicle Thermal Management System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated architectures generation for Hybrid Vehicles (HEV) powertrain system with thermal and energy management optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Baysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIA SIMULATION NUMERIQUE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Digital edition, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabin air quality and energy savings in electric vehicles by using a smart filtration system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia del Fabbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduin Le Nain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FILTECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air intake temperature cooling thanks to pressure waves action and adapted air intake geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Buhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Stuttgart International Symposium, Automotive and Engine Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart air filtration for improved cabin air quality and energy savings in electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia del Fabbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduin Le Nain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ebnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmos’Fair, Outdoor and indoor air pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of a thermoelectric generator using Bismuth Telluride for waste heat recovery in automotive Diesel engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Nour Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Sara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aixala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International and European Conference on Thermoelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting system options for high efficiency Fuel Cell Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Kerviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostolos Pesyridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMC 2018, 4th Biennal International Conference on Powertrain Modelling and Control Testing, Mapping and Calibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation et caractérisation d'un générateur thermoélectrique pour application marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Nour Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aixala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de la Thermoélectricité 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhaust temperature reduction with intake pressure wave action control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thiesel 2018, Thermo and fluid dynamic processes in direct injection engines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive cabin air filter system for energy efficient filtration for e-vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Stuttgart International Symposium, Automotive and Engine Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBSE Approach Adapted to Vehicle Energy Consumption Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenhao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ménégazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Piques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAFEMS World Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récupération d'énergie par thermo-électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Nour Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aixala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Utilisateurs GT, Simulation système 0D/1D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of complex high Reynolds flows with a VMS method and adaptive meshing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Durin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ratajczack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Finite Elements in Flow Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonance charging applied to a turbo charged gasoline engine for transient behavior enhancement at low engine speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Bargende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Engines &amp; Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Capri, Italy. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2017-24-0146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a thermoelectric generator prototype using Silicon-Germanium TE modules in real internal combustion engine environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Nour Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aixala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Thermoelectrics (ECT2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Padua, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel consumption assessments of using a hot water storage strategy on a Diesel engine at different ambient temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Sara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Marimbordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicle Thermal Management Systems Conference and Exhibition – VTMS 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ImechE, May 2017, London, United Kingdom. pp.47-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la propulsion automobile de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lieu Unique – Centrale des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analyses of thermoelectric generator behavior using two types of thermoelectric modules for marine application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Nour Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aixala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Energy Recovery - ICER 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Penang, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New product aimed to optimize air intake system for low end torque enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Buhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Stuttgart International Symposium, Automotive and Engine Technology, Forschungsinstitut für Kraftfahrwesen und Fahrzeugmotoren Stuttgart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of automotive turbocharger turbine performance maps extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2016 World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Detroit, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed study of an energy balance using numerical simulation on a Diesel engine during transient and permanent phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Sara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FISITA World Automotive Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A territorial diagnostic of the French region Pays de la Loire through the prism of energy metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Merlaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Sobczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies and Materials for Renewable Energy, Environment and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High precision and time saving method for modelling the inlet manifold of an internal combustion engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Yassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FISITA World Automotive Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model based system approach to innovative smart intake products: CO2 savings and specific performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Buhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Korn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Stuttgart International Symposium, Automotive and Engine Technology, Forschungsinstitut für Kraftfahrwesen und Fahrzeugmotoren Stuttgart – FKFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engine temperature management and control: improvements and benefits linked to the replacement of map controlled thermostat with a mechatronic part</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Marimbordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Pretot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Stuttgart International Symposium, Automotive and Engine Technology, Forschungsinstitut für Kraftfahrwesen und Fahrzeugmotoren Stuttgart – FKFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exergy analysis of complex ship energy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hétet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Corrignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Exergy, Energy and Environment Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de modélisation pour calculer les performances d’un système actif d’induction d’air : incidence sur le couple à bas régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Utilisateurs GT, Simulation système 0D/1D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-regional social metabolism: case study of Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Merlaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Sobczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Ecological Economics 2015: Transformations, The 11th biennal conference of the European Society for Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbocompounding application for small displacement engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Menegazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference and Exhibition: SIA Powertrain – The clean compression ignition engine of the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of active cooling thermal management valve on fuels consumption and engine warm-up: co-simulation and tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Thevenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marimbordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference and Exhibition: SIA Powertrain – The clean compression ignition engine of the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new fast method combining testing and gas exchange simulations applied to an innovative product aimed to increase low end torque on highly downsized engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Grandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPC.plus Simulation un Test für die Antriebsentwicklung, 16 MTZ-Fachtagung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Hanau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence de la réflexion acoustique à l’admission d’un moteur à combustion interne turbocompressé : géométrie optimale pour l’amélioration du couple à bas régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème édition du Colloque Francophone en Energie, Environnement, Economie et Thermodynamique COFRET’14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACT Valve: Active Cooling Thermomanagement Valve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Marimbordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Warnery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2014 World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Detroit, Michigan, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration methodology in system simulation to predict heat transfer along the exhaust line of a Diesel engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Belhassein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lebas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2014 World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Detroit, Michigan, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable charge air duct design aimed for low end torque enhancement and high speed performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-G. Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTZ Conference Ladungswechsel im Verbrennungsmotor 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The application of a wave action design technique with minimal cost on a turbocharged engine equipped with water cooled charge air cooler aimed for energy management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TerraGreen13 International Conference Advancements in Renewable Energy and Clean Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Beirut, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of unsteady airflow in muffler and air box equivalent geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas-Ivan Hatat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fall Technical Conference of the ASME Internal Combustion Engine Division</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dearborn, United States. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICEF2013-19055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Parallel Turbocompounding for Small Displacement Engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Menegazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2013 World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Detroit, Michigan, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized air intake for a turbocharged engine taking into account water-cooled charge air cooler reflective properties for acoustic tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2013 World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Detroit, Michigan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-Pipe Restriction Non-Homentropic Boundary Resolution Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincet Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2013 World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Detroit, United States. pp.2013-01-0582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of near surge instabilities onset in a turbocharger compressor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Ngo Boum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Turbomachinery Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Lappeenranta, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récupération de l’énergie à l’échappement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menegazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque de Recherche Inter-Ecoles Centrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer matrix computation for intake elements with large pressure fluctuations under mean flow conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2012 World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Detroit, Michigan, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of exhaust heat recovery by turbocompounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menegazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2012 International Powertrains, Fuels &amp; Lubricants Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Malmo, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the prediction performances of different models of radial turbine under steady and unsteady flow conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAR 2011 International Automotive Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Pitesti, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental evaluation of the thermal effects on engine valve model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FISITA World Automotive Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new accurate 1D modeling method for the air intake line based on 3D geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Huurdeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTZ Conference Ladungswechsel im Verbrennungsmotor 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Aerodynamic and Heat Transfer Properties of Turbochargers Using Local Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Yammine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hani Mohtar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Supercharging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of casing treatment and variable axial guide vanes on a turbocharger compressor performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mohtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yammine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ASME Turbo Expo 2009: Power for Land, Sea and Air GT2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Orlando, Florida, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental evaluation of 1-D valve models under dynamic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Capri, Naples, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de pré-rotateurs permettant d’optimiser la plage de fonctionnement d’un compresseur centrifuge de suralimentation automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mohtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yammine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CARNOT Système énergétique pour la mobilité : approche thermodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’écoulement en amont d’un turbocompresseur par measures ADL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yammine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Francophone de Techniques Laser, CTFL 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Futuroscope, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic investigation in small turbocharger centrifugal compressor using Laser Doppler Anemometry and Particle Image Velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yammine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mohtar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIA International Conference The Diesel Engine: The Low CO2 and Emissions Reduction Challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of different pre rotation mechanisms on the performance and the stable operation of a turbocharger centrifugal compressor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mohtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yammine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th COMODIA International Conference on Modeling and Diagnostics for Advanced Engine Systems, 28-31 juillet 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Sapporo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between two experimental characterization setups of unsteady behavior of Internal Combustion Engine intake systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2008 world congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Detroit, Michigan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and global measuring in small turbocharger centrifugal compressor using Laser Doppler Anemometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yammine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mohtar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thiesel Conference on Thermo-and Fluid Dynamic processes in Diesel Engines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Valencia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental flow Investigation at the inlet of a small turbocharger compressor using LDA and PIV measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yammine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Flow Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banc dynamique : méthode de caractérisation des phénomènes instationnaires dans les systèmes d’admission d’air des MCI. Principes et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CARNOT Système énergétique pour la mobilité : approche thermodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du comportement dynamique d’un circuit d’admission. Incidence sur le remplissage d’un Moteur à Combustion Interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales Pays de la Loire 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Pornichet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different methods for the determination of pressure wave in the inlet and exhaust systems of Internal Combustion Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Tauzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2006 World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Detroit, Michigan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One dimensional modeling of catalyst for Internal Combustion Engine simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Climent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Technical Conference of the ASME Internal Combustion Engine Division</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aachen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a spark-ignition engine with 1-D unsteady flows in pipe systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Tauzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Internal Council on Combustion Engines (CIMAC) - ASME Internal Combustion Engine Division, Spring Technical Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Kyoto, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and modeling of plain open ends and bends inside the piping systems of internal combustion engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Inozu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Technical Conference of the ASME Internal Combustion Engine Division</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Salzburg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et numérique du passage d’une onde de pression au travers d’un élargissement brusque dans les tubulures des M.C.I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque de la Recherche de l’Intergroupe des Ecoles Centrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsteady flows inside the piping systems of Internal Combustion Engines: 1-D simulation modeling and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Violleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fall Technical Conference of the ASME Internal Combustion Engine Division</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Orleans, Louisiana, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study and modelling for pipe systems of I.C.E. with area changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Tauzia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thiesel Conference on Thermofluidynamic processes in Diesel Engines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Valencia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some basic elements to achieve a future 1D simulation of wave propagation in I.C.E. pipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hétet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tauzia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2002 Internal Combustion Engine Division Spring Technical Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Rockford, Illinois, United States. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICES2002-449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, modélisation et gestion optimisée d’architectures PEMFC multi-stacks pour la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noë Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Deligant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La journée des doctorants sur l’hydrogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and control of parietal heat exchanges in thermal engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardi des Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive cabin air filter system for energy efficient filtration for BEV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVS 32, 32nd International Electric Vehicle Symposium &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air intake temperature reduction due to pressure wave action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Colloque de Recherche Inter-Ecoles Centrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBSE Approach for Vehicle Powertrain System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenhao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ménégazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Piques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems Design &amp; Management (CSD&amp;M) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Function application for modeling the intake system of an Internal Combustion Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Yassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Colloque de Recherche Inter-Ecoles Centrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marseille, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of pressure pulsation produced in a tube attached to the dynamic flow bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Colloque de Recherche Inter-Ecoles Centrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris-Saclay, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des performances de modules thermoélectriques pour application maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Nour Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aixala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Colloque de Recherche Inter-Ecoles Centrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris-Saclay, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot water storage strategy on an Internal Combustion Engine to reduce CO2 emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Sara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Marimbordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Colloque de Recherche Inter-Ecoles Centrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris-Saclay, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des écoulements pulsés dans les lignes d’admission et d’échappement des moteurs thermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hatat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque de Recherche Inter-Ecoles Centrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des écoulements pulsés dans les géométries complexes. Application à la simulation du fonctionnement d’un Moteur à Combustion Interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Européennes Universitaires, pp.248, 2010, 13 978-613-1-51875-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of complex high Reynolds flows with a VMS method and adaptive meshing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Durin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Methods for Flows. Lecture Notes in Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-9, 2020, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30705-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer matrix computation for intake elements with large pressure fluctuations under mean flow conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling of SI and Diesel Engines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SP-2329, 2012, 978-0-7680-7610-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Two Experimental Characterization Setups of Unsteady Behavior of Internal Combustion Engine Intake Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hétet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling of SI and Diesel Engines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SP-2156, 2008, 978-0-7680-1998-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air duct arrangement and internal combustion engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP 3 499 016 A1. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for determining the instantaneous mass flow rate of a gas corresponding device and computer program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP 2 927 465 A1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for improving the energy efficiency of a drive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menegazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Decoster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Julian Angelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2014/170559 A1. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et modélisation des ondes de pression dans les géométries complexes. Application à la simulation du fonctionnement d’un Moteur à Combustion Interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Ecole Centrale de Nantes (ECN), 2003. Français. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01207534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId354"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Chalet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des Universités</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Centrale Nantes</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">LHEEA Lab. (ECN/CNRS)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Décarbonation & Dépollution des Systèmes Energétiques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid 1D Design Method for Energy-Efficient Air Filtration Systems in Railway Stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Prétot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Bogdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (12), pp.485. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/environments12120485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising ventilation strategies for improved driving range and comfort in electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Electric Vehicle Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (2), pp.98. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/wevj16020098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the effects of a particle filter in front of automotive radiator on its cooling performances and cooling drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouedec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (9), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/16878132241280944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of air quality and energy consumption in the cabin of electric vehicles using system simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Krautner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 358, pp.120861. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.120861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holistic assessment of advanced technology for ultrafine particle filtration in car cabins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Krautner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 182, pp.106439. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2024.106439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal HEV cooling system design through a computer-aided virtual development chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Baysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 237 (4), pp.655-667. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09544070221080226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous identification of the heat capacity and the anisotropic thermal conductivities of a Li-ion pouch cell by a non-destructive analytical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mannessiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 542, pp.231751. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2022.231751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des propriétés thermiques anisotropes d’une batterie Li-ion en fonction de l’état de charge par spectroscopie d’impédance thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mannessiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropie : thermodynamique – énergie – environnement – économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (3), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2022.0897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequence of blowby flow and idling time on oil consumption and particulate emissions in gasoline engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berthome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (22), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15228772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the high pressure EGR transport and application to the dispersion among cylinders in automotive engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julián Miguel-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (10), pp.3164-3178. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1468087420969263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of particle emissions of turbocharged direct injection gasoline engine in transients and hot start conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berthome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (6), pp.2056-2070. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11630-021-1420-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis and quantification of air infiltration into a passenger car cabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 99, pp.103006. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trd.2021.103006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of blow-by gas and endgap ring position on the variations of particle emissions in gasoline engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berthome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (22), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14227492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale des échanges de chaleur pariétaux dans un refroidisseur d’air suralimenté d’un moteur à combustion interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropie : thermodynamique – énergie – environnement – économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (3), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on turbine mass flow rate performance maps extrapolation: experimental study and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JP Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (2), pp.215-268. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17654/HM019020215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of exchange process in ICE using moving mesh approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Bordjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fluid Mechanics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/InterJFluidMechRes.2018024538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved throttle valve modeling for spark-ignition engine simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 233 (6), pp.1614-1622. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954407018775823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of a thermoelectric generator using Bismuth Telluride for waste heat recovery in automotive Diesel engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Nour Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Sara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aixala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a latent heat storage battery with Phase Change Material and its application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Sara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouedec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Cormerais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multidisciplinary Engineering Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass flow extrapolation model for automotive turbine and confrontation to experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 167, pp.325 - 336. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2018.10.183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of engine exhaust gas pulsations on the performance of a thermoelectric generator for wasted heat recovery: An experimental and analytical investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Nour Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aixala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 162, pp.715 - 727. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2018.08.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and analysis of the aerodynamic forces and moments acting on the tumble flap inside an intake manifold of IC Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Hetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multidisciplinary Engineering Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and characterization of a thermoelectric generator prototype for marine engine application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Nour Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aixala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143, pp.682-695. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2017.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different configurations of exhaust gas heat recovery in internal combustion engine: evaluation on different driving cycles using numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Sara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Cormerais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Science and Engineering Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (4), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4039304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New 0D/1D physical approach for modelling the gas dynamics behavior inside the intake system of an engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Yassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (4), pp.394-403. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11630-018-1027-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of turbocharging and supercharging options for high-efficiency Fuel Cell Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Kerviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostolos Pesyridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (12), pp.2474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of hot water storage strategy in internal combustion engine on different driving cycles using numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Sara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hétet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 232 (8), pp.1019-1035. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954407017724637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oil strategies benefits over different driving cycles using numerical simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Sara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hétet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (4), pp.371-377. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11630-017-0951-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nodal modelling for advanced thermal-management of internal combustion engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Marimbordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 190, pp.99-113. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.12.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave dynamics analysis at the intake of a turbocharged engine: concept proposal of a new active inlet charge air duct for low speed tuning and high speed permeability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 230 (2), pp.160-174. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954407015582138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantaneous mass flow rate measurements via transfer matrix and modal analysis for an internal combustion engine application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Yassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Pretot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modern Mechanical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (2), pp.41-55. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15377/2409-9848.2016.03.02.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analyses of thermoelectric generator behavior using two types of thermoelectric modules for marine application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Nour Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aixala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical, Computer, Energetic, Electronic and Communication Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (12), pp.1276-1284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of combustion chamber geometry on the scavenging of a 4-stroke internal combustion engine during the valve overlap period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas-Ivan Hatat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 230 (14), pp.1873-1890. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954407015624335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different measurement techniques for wider small radial turbine performance maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (6), pp.1511-1525. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40799-016-0107-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exergy analysis of complex ship energy systems engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Corrignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (4), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e18040127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable charge air duct for low-end torque enhancement and high speed performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Mezher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTZ Worldwide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76 (1), pp.20-25. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s38313-014-1006-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of throttle valve flow characteristics for internal combustion engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Bordjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multidisciplinary Engineering Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (12), pp.3532-3541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for Evaluating Turbocompound Potential for Automotive Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menegazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 229 (14), pp.10. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954407015572709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer in turbocharger turbines under steady, pulsating and transient conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard D. Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris R.M. Vagg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic reflection at the intake of a turbocharged internal combustion engine: optimal geometry for low end torque consideration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingineria automobilului</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave dynamics measurement and characterization of a charge air cooler at the intake of an IC engine with integration into a nonlinear code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (6), pp.664-683. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1468087413513584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer matrix measurements for studying intake wave dynamics applied to charge air coolers with experimental engine validation in the frequency and time domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency based approach for simulating pressure waves at the inlet of internal combustion engines using a parameterized model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The application of a wave action design technique with minimal cost on a turbocharged engine equipped with water cooled charge air cooler aimed for energy management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, TerraGreen International Conference on Advancements in Renewable Energy and Clean Environment Feb 2013 Beirut, 36, pp.948-957. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2013.07.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of near surge instabilities onset in a turbocharger compressor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Despres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Ngo Boum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part A: Journal of Power and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.665-673. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0957650913495537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-frequency modelling of unsteady flow in inlet manifold of internal combustion engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing uncertainties encountered during laboratory turbocharger compressor tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mohtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new modeling approach of pressure waves at the inlet of internal combustion engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Migaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the prediction performances of different models of radial turbine under steady and unsteady flow conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Bulletin of University of Pitesti, Automotive series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a map width enhancement system on turbocharger centrifugal compressor performance and surge margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mohtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A frequency modelling of the pressure waves in the inlet manifold of internal combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial effects on fluid flow through manifolds of Internal Combustion Engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bordjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part A: Journal of Power and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of unsteady flow through a throttle valve using CFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Computational Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (3), pp.387-395. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19942060.2010.11015326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid dynamic modelling of junctions in internal combustion engine inlet and exhaust systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflow boundary condition for one-dimensional gas dynamics simulation code of internal combustion engine manifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Tauzia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P I MECH ENG D-J AUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Volume 223, n°7, pp.953-965</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary conditions modelling of one-dimensional gas dynamics flows in an internal combustion engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INT J ENGINE RES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol. 9 ; n°4 ; pp. 267-282 ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic simulation for the investigation of a domestic gas boiler's operation instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Tauzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Etchebarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Hetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol. 220 ; pp. 869-881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time performance simulation of marine Diesel engines for the training of navy crews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Tauzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Inozu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Technology (SNAME) - ISSN=0025-3316</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Vol. 41 ; n° 3 ; pp. 95-101 ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design strategy of high-temperature HDPE-based phase change dispersions for Carnot battery heat transfer loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahmin Tajik Ghanbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Josset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème édition de la journée Fluides Complexes : Transports et transferts en milieux dispersés : des techniques de métrologie et analyse physique à l’application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Thermique, Mar 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing heat transfer in Carnot batteries using high-temperature PCDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahmin Tajik Ghanbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique sur les Fluides caloporteurs et décarbonation de l’industrie : enjeux et potentiels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Thermique, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive solution for battery disconnect unit thermal management for electric vehicle fast charging: numerical study and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Goumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dubouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frecinaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE Energy and Propulsion Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Ypsilanti, United States. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2025-01-0420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancements in air filtration systems for enhanced cabin air quality in electric vehicles: a field trial study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shikhar Arora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Hallbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE Thermal Management Systems Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Plymouth, Michigan, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holistic approach to improve cabin air quality in electric vehicles and energy savings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Krautner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Las Palmas De Gran Canaria, Spain. pp.2402-2413, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52202/069564-0216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of air quality in vehicles – simulation of two different use cases of HEPA filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Krautner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shikhar Arora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Association for Aerosol Research 40th Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From clean room into vehicle cabin: Use of HEPA filter to remove ultra-fine particles in vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Krautner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Particle Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast method to design air filtration solution at low energy cost in subterranean train stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Pretot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Bogdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress on Civil, Structural, and Environmental Engineering (CSEE'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des propriétés thermiques anisotropes d’une batterie Li-ion en fonction de l’état de charge par spectroscopie d’impédance thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mannessiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal characterization of a Li-ion pouch cell using thermal impedance spectroscopy and a three-dimensional nodal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mannesiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTMS15, Vehicle Thermal Management System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an emission-neutral vehicle by integrating a particulate filter system into the frontend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Junginger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Santos Ascensao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th Stuttgart International Symposium, Automotive and Engine Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated architectures generation for Hybrid Vehicles (HEV) powertrain system with thermal and energy management optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Baysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIA SIMULATION NUMERIQUE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Digital edition, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabin air quality and energy savings in electric vehicles by using a smart filtration system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia del Fabbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduin Le Nain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FILTECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air intake temperature cooling thanks to pressure waves action and adapted air intake geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Buhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Stuttgart International Symposium, Automotive and Engine Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart air filtration for improved cabin air quality and energy savings in electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia del Fabbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduin Le Nain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ebnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmos’Fair, Outdoor and indoor air pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of a thermoelectric generator using Bismuth Telluride for waste heat recovery in automotive Diesel engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Nour Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Sara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aixala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International and European Conference on Thermoelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting system options for high efficiency Fuel Cell Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Kerviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostolos Pesyridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMC 2018, 4th Biennal International Conference on Powertrain Modelling and Control Testing, Mapping and Calibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation et caractérisation d'un générateur thermoélectrique pour application marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Nour Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aixala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de la Thermoélectricité 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhaust temperature reduction with intake pressure wave action control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thiesel 2018, Thermo and fluid dynamic processes in direct injection engines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive cabin air filter system for energy efficient filtration for e-vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Stuttgart International Symposium, Automotive and Engine Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBSE Approach Adapted to Vehicle Energy Consumption Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenhao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ménégazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Piques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAFEMS World Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récupération d'énergie par thermo-électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Nour Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aixala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Utilisateurs GT, Simulation système 0D/1D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of complex high Reynolds flows with a VMS method and adaptive meshing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Durin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ratajczack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Finite Elements in Flow Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonance charging applied to a turbo charged gasoline engine for transient behavior enhancement at low engine speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Bargende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Engines &amp; Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Capri, Italy. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2017-24-0146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a thermoelectric generator prototype using Silicon-Germanium TE modules in real internal combustion engine environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Nour Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aixala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Thermoelectrics (ECT2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Padua, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel consumption assessments of using a hot water storage strategy on a Diesel engine at different ambient temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Sara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Marimbordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicle Thermal Management Systems Conference and Exhibition – VTMS 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ImechE, May 2017, London, United Kingdom. pp.47-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New product aimed to optimize air intake system for low end torque enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Buhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Stuttgart International Symposium, Automotive and Engine Technology, Forschungsinstitut für Kraftfahrwesen und Fahrzeugmotoren Stuttgart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed study of an energy balance using numerical simulation on a Diesel engine during transient and permanent phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Sara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FISITA World Automotive Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of automotive turbocharger turbine performance maps extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2016 World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Detroit, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la propulsion automobile de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lieu Unique – Centrale des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analyses of thermoelectric generator behavior using two types of thermoelectric modules for marine application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Nour Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aixala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Energy Recovery - ICER 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Penang, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A territorial diagnostic of the French region Pays de la Loire through the prism of energy metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Merlaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Sobczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies and Materials for Renewable Energy, Environment and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High precision and time saving method for modelling the inlet manifold of an internal combustion engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Yassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FISITA World Automotive Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exergy analysis of complex ship energy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hétet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Corrignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Exergy, Energy and Environment Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model based system approach to innovative smart intake products: CO2 savings and specific performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Buhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Korn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Stuttgart International Symposium, Automotive and Engine Technology, Forschungsinstitut für Kraftfahrwesen und Fahrzeugmotoren Stuttgart – FKFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engine temperature management and control: improvements and benefits linked to the replacement of map controlled thermostat with a mechatronic part</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Marimbordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Pretot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Stuttgart International Symposium, Automotive and Engine Technology, Forschungsinstitut für Kraftfahrwesen und Fahrzeugmotoren Stuttgart – FKFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de modélisation pour calculer les performances d’un système actif d’induction d’air : incidence sur le couple à bas régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Utilisateurs GT, Simulation système 0D/1D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-regional social metabolism: case study of Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Merlaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Sobczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Ecological Economics 2015: Transformations, The 11th biennal conference of the European Society for Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new fast method combining testing and gas exchange simulations applied to an innovative product aimed to increase low end torque on highly downsized engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Grandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPC.plus Simulation un Test für die Antriebsentwicklung, 16 MTZ-Fachtagung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Hanau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of active cooling thermal management valve on fuels consumption and engine warm-up: co-simulation and tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Thevenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marimbordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference and Exhibition: SIA Powertrain – The clean compression ignition engine of the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbocompounding application for small displacement engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Menegazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference and Exhibition: SIA Powertrain – The clean compression ignition engine of the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence de la réflexion acoustique à l’admission d’un moteur à combustion interne turbocompressé : géométrie optimale pour l’amélioration du couple à bas régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème édition du Colloque Francophone en Energie, Environnement, Economie et Thermodynamique COFRET’14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACT Valve: Active Cooling Thermomanagement Valve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Marimbordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Warnery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2014 World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Detroit, Michigan, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration methodology in system simulation to predict heat transfer along the exhaust line of a Diesel engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Belhassein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lebas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2014 World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Detroit, Michigan, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The application of a wave action design technique with minimal cost on a turbocharged engine equipped with water cooled charge air cooler aimed for energy management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TerraGreen13 International Conference Advancements in Renewable Energy and Clean Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Beirut, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of unsteady airflow in muffler and air box equivalent geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas-Ivan Hatat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fall Technical Conference of the ASME Internal Combustion Engine Division</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dearborn, United States. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICEF2013-19055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable charge air duct design aimed for low end torque enhancement and high speed performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-G. Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTZ Conference Ladungswechsel im Verbrennungsmotor 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Parallel Turbocompounding for Small Displacement Engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Menegazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2013 World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Detroit, Michigan, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized air intake for a turbocharged engine taking into account water-cooled charge air cooler reflective properties for acoustic tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2013 World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Detroit, Michigan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-Pipe Restriction Non-Homentropic Boundary Resolution Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincet Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2013 World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Detroit, United States. pp.2013-01-0582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of near surge instabilities onset in a turbocharger compressor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Ngo Boum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Turbomachinery Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Lappeenranta, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer matrix computation for intake elements with large pressure fluctuations under mean flow conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2012 World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Detroit, Michigan, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récupération de l’énergie à l’échappement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menegazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque de Recherche Inter-Ecoles Centrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of exhaust heat recovery by turbocompounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menegazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2012 International Powertrains, Fuels &amp; Lubricants Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Malmo, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the prediction performances of different models of radial turbine under steady and unsteady flow conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAR 2011 International Automotive Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Pitesti, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental evaluation of the thermal effects on engine valve model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FISITA World Automotive Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new accurate 1D modeling method for the air intake line based on 3D geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Huurdeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTZ Conference Ladungswechsel im Verbrennungsmotor 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Aerodynamic and Heat Transfer Properties of Turbochargers Using Local Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Yammine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hani Mohtar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Supercharging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of casing treatment and variable axial guide vanes on a turbocharger compressor performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mohtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yammine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ASME Turbo Expo 2009: Power for Land, Sea and Air GT2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Orlando, Florida, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental evaluation of 1-D valve models under dynamic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Capri, Naples, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’écoulement en amont d’un turbocompresseur par measures ADL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yammine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Francophone de Techniques Laser, CTFL 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Futuroscope, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic investigation in small turbocharger centrifugal compressor using Laser Doppler Anemometry and Particle Image Velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yammine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mohtar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIA International Conference The Diesel Engine: The Low CO2 and Emissions Reduction Challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of different pre rotation mechanisms on the performance and the stable operation of a turbocharger centrifugal compressor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mohtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yammine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th COMODIA International Conference on Modeling and Diagnostics for Advanced Engine Systems, 28-31 juillet 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Sapporo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between two experimental characterization setups of unsteady behavior of Internal Combustion Engine intake systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2008 world congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Detroit, Michigan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and global measuring in small turbocharger centrifugal compressor using Laser Doppler Anemometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yammine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mohtar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thiesel Conference on Thermo-and Fluid Dynamic processes in Diesel Engines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Valencia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de pré-rotateurs permettant d’optimiser la plage de fonctionnement d’un compresseur centrifuge de suralimentation automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mohtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yammine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CARNOT Système énergétique pour la mobilité : approche thermodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental flow Investigation at the inlet of a small turbocharger compressor using LDA and PIV measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yammine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Flow Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banc dynamique : méthode de caractérisation des phénomènes instationnaires dans les systèmes d’admission d’air des MCI. Principes et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CARNOT Système énergétique pour la mobilité : approche thermodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du comportement dynamique d’un circuit d’admission. Incidence sur le remplissage d’un Moteur à Combustion Interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales Pays de la Loire 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Pornichet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One dimensional modeling of catalyst for Internal Combustion Engine simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Climent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Technical Conference of the ASME Internal Combustion Engine Division</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aachen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different methods for the determination of pressure wave in the inlet and exhaust systems of Internal Combustion Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Tauzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2006 World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Detroit, Michigan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a spark-ignition engine with 1-D unsteady flows in pipe systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Tauzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Internal Council on Combustion Engines (CIMAC) - ASME Internal Combustion Engine Division, Spring Technical Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Kyoto, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and modeling of plain open ends and bends inside the piping systems of internal combustion engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Inozu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Technical Conference of the ASME Internal Combustion Engine Division</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Salzburg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et numérique du passage d’une onde de pression au travers d’un élargissement brusque dans les tubulures des M.C.I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque de la Recherche de l’Intergroupe des Ecoles Centrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsteady flows inside the piping systems of Internal Combustion Engines: 1-D simulation modeling and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Violleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fall Technical Conference of the ASME Internal Combustion Engine Division</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Orleans, Louisiana, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study and modelling for pipe systems of I.C.E. with area changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Tauzia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thiesel Conference on Thermofluidynamic processes in Diesel Engines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Valencia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some basic elements to achieve a future 1D simulation of wave propagation in I.C.E. pipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hétet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tauzia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2002 Internal Combustion Engine Division Spring Technical Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Rockford, Illinois, United States. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICES2002-449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, modélisation et gestion optimisée d’architectures PEMFC multi-stacks pour la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noë Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Deligant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La journée des doctorants sur l’hydrogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and control of parietal heat exchanges in thermal engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardi des Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive cabin air filter system for energy efficient filtration for BEV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVS 32, 32nd International Electric Vehicle Symposium &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air intake temperature reduction due to pressure wave action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Colloque de Recherche Inter-Ecoles Centrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Function application for modeling the intake system of an Internal Combustion Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Yassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Colloque de Recherche Inter-Ecoles Centrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marseille, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBSE Approach for Vehicle Powertrain System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenhao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ménégazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Piques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems Design &amp; Management (CSD&amp;M) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of pressure pulsation produced in a tube attached to the dynamic flow bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Colloque de Recherche Inter-Ecoles Centrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris-Saclay, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des performances de modules thermoélectriques pour application maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Nour Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aixala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Colloque de Recherche Inter-Ecoles Centrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris-Saclay, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot water storage strategy on an Internal Combustion Engine to reduce CO2 emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Sara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Marimbordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Colloque de Recherche Inter-Ecoles Centrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris-Saclay, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des écoulements pulsés dans les lignes d’admission et d’échappement des moteurs thermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hatat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque de Recherche Inter-Ecoles Centrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des écoulements pulsés dans les géométries complexes. Application à la simulation du fonctionnement d’un Moteur à Combustion Interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Européennes Universitaires, pp.248, 2010, 13 978-613-1-51875-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of complex high Reynolds flows with a VMS method and adaptive meshing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Durin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Methods for Flows. Lecture Notes in Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-9, 2020, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30705-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer matrix computation for intake elements with large pressure fluctuations under mean flow conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling of SI and Diesel Engines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SP-2329, 2012, 978-0-7680-7610-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Two Experimental Characterization Setups of Unsteady Behavior of Internal Combustion Engine Intake Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hétet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling of SI and Diesel Engines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SP-2156, 2008, 978-0-7680-1998-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air duct arrangement and internal combustion engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP 3 499 016 A1. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for determining the instantaneous mass flow rate of a gas corresponding device and computer program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP 2 927 465 A1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for improving the energy efficiency of a drive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menegazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Decoster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Julian Angelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2014/170559 A1. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et modélisation des ondes de pression dans les géométries complexes. Application à la simulation du fonctionnement d’un Moteur à Combustion Interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Ecole Centrale de Nantes (ECN), 2003. Français. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01207534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId354"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413543v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Pr&#233;tot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schulz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chalet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Migaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Bogdan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments12120485" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944160v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matisse Lesage" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj16020098" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714382v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Montaigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouedec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Th&#233;bault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/16878132241280944" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541740v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Krautner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120861" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680818v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2024.106439" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642549v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baysset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chess&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544070221080226" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703340v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cailliez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mannessiez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2022.231751" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906492v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0897" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906487v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthome" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hetet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15228772" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133900v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Galindo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Climent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Navarro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Miguel-Garc&#237;a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468087420969263" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161332v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11630-021-1420-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328299v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2021.103006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425699v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14227492" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133898v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Blanc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delcourt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delacourt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Morin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0576" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02712395v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Salameh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chesse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17654/HM019020215" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822140v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bordjane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/InterJFluidMechRes.2018024538" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802146v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Haddad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954407018775823" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112800v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nour Eddine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Sara" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faure" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aixala" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330711v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Cormerais" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918428v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.10.183" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH5CG27H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910518v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Kumar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Hetet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862503v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.08.065" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BT5C8L8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633062v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.11.018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGNJH9X6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763486v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4039304" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827031v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Yassine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11630-018-1027-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947491v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kerviel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Pesyridis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohammed" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593189v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois H&#233;tet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954407017724637" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566414v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11630-017-0951-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466981v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marimbordes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.12.104" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392946v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265081v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Mezher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954407015582138" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448529v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Pretot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15377/2409-9848.2016.03.02.02" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307932v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas-Ivan Hatat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lormier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954407015624335" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393469v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-016-0107-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306938v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Corrignan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e18040127" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157240v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s38313-014-1006-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157247v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ismail" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Menegazzi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954407015572709" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249203v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145200v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D. Burke" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris R.M. Vagg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145195v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mezher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chalet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Migaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raimbault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145194v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468087413513584" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145171v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145165v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145170v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.108" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145172v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Despres" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Ngo Boum" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leboeuf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957650913495537" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7AB31DC4D9069A4B13B4694DF12BB587539A1A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145134v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Hetet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145127v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mohtar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chesse" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145145v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couderc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145116v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145128v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145117v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145110v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bordjane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abidat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145089v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19942060.2010.11015326" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145090v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798970v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tauzia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699495v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699480v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Etchebarne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hetet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699444v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Inozu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549431v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahmin Tajik Ghanbari" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Mura" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josset" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059989v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344274v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goumy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dubouil" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Frecinaux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2025-01-0420" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743793v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shikhar Arora" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hallbauer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201547v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069564-0216" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815873v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825067v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642567v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815867v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642622v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Junginger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santos Ascensao" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815870v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mannesiez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341692v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330724v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia del Fabbro" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduin Le Nain" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112802v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Buhl" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guilain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156545v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ebnet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823181v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Sara" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875835v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910899v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881354v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Guenther" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735801v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heininger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Bauer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584743v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenhao Yang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal M&#233;n&#233;gazzi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Piques" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coppin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525301v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522139v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Durin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Launay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ratajczack" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584742v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bargende" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Revol" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2017-24-0146" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633060v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526642v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cormerais" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874548v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393070v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306929v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306932v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Talon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377979v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398217v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Merlaut" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sobczak" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377977v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158883v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Korn" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158882v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206351v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207690v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207693v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158878v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ismail" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menegazzi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158877v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cormerais" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thevenoux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marimbordes" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158881v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grandin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158876v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158875v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Warnery" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158874v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Belhassein" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alix" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lebas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158830v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Lelong" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158824v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158829v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICEF2013-19055" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158828v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durrieu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158826v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Lelong" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783134v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Castillo Buenaventura" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincet Talon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207656v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Despr&#233;s" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207685v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158817v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158814v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durrieu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158818v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Couderc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156367v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Piton" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156339v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huurdeman" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207677v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Yammine" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vidal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Mohtar" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156306v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yammine" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156317v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piton" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156254v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156268v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vidal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perret" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156266v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156253v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156251v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156267v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156269v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156250v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158822v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156126v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156127v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galindo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Climent" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156012v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155959v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207662v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155915v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Violleau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158820v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158821v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tauzia" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICES2002-449" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426167v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235; Labeyrie" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Deligant" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383584v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136185v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823177v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671027v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536020v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363760v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363762v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363758v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158823v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hatat" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307895v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881682v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30705-9_1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307929v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307927v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mahe" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278919v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306891v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306894v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Decoster" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julian Angelot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01207534v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413543v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Pr&#233;tot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schulz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chalet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Migaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Bogdan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments12120485" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944160v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matisse Lesage" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj16020098" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714382v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Montaigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouedec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Th&#233;bault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/16878132241280944" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541740v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Krautner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120861" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680818v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2024.106439" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642549v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baysset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chess&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544070221080226" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703340v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cailliez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mannessiez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2022.231751" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906492v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0897" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906487v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthome" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hetet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15228772" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133900v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Galindo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Climent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Navarro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Miguel-Garc&#237;a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468087420969263" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161332v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11630-021-1420-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328299v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2021.103006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425699v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14227492" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133898v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Blanc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delcourt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delacourt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Morin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0576" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02712395v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Salameh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chesse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17654/HM019020215" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822140v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bordjane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/InterJFluidMechRes.2018024538" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802146v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Haddad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954407018775823" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112800v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nour Eddine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Sara" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faure" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aixala" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330711v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Cormerais" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918428v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.10.183" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH5CG27H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862503v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.08.065" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BT5C8L8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910518v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Kumar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Hetet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633062v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.11.018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGNJH9X6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763486v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4039304" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827031v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Yassine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11630-018-1027-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947491v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kerviel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Pesyridis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohammed" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593189v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois H&#233;tet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954407017724637" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566414v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11630-017-0951-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466981v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marimbordes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.12.104" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265081v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Mezher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954407015582138" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448529v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Pretot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15377/2409-9848.2016.03.02.02" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392946v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307932v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas-Ivan Hatat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lormier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954407015624335" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393469v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-016-0107-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306938v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Corrignan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e18040127" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157240v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s38313-014-1006-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249203v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157247v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ismail" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Menegazzi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954407015572709" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145200v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D. Burke" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris R.M. Vagg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145195v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mezher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chalet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Migaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raimbault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145194v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468087413513584" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145171v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145165v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145170v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.108" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145172v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Despres" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Ngo Boum" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leboeuf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957650913495537" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7AB31DC4D9069A4B13B4694DF12BB587539A1A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145134v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Hetet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145127v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mohtar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chesse" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145116v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145145v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couderc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145128v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145117v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145110v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bordjane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abidat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145089v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19942060.2010.11015326" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145090v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798970v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tauzia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699495v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699480v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Etchebarne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hetet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699444v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Inozu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549431v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahmin Tajik Ghanbari" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Mura" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josset" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059989v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344274v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goumy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dubouil" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Frecinaux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2025-01-0420" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743793v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shikhar Arora" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hallbauer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201547v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069564-0216" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825067v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815873v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642567v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815867v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815870v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mannesiez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642622v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Junginger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santos Ascensao" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341692v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330724v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia del Fabbro" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduin Le Nain" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112802v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Buhl" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guilain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156545v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ebnet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823181v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Sara" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875835v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910899v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881354v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Guenther" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735801v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heininger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Bauer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584743v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenhao Yang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal M&#233;n&#233;gazzi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Piques" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coppin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525301v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522139v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Durin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Launay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ratajczack" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584742v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bargende" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Revol" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2017-24-0146" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633060v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526642v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cormerais" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306929v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377979v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306932v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Talon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874548v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393070v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398217v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Merlaut" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sobczak" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377977v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206351v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158883v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Korn" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158882v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207690v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207693v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158881v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grandin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158877v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cormerais" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thevenoux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marimbordes" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158878v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ismail" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menegazzi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158876v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158875v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Warnery" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158874v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Belhassein" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alix" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lebas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158824v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158829v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICEF2013-19055" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158830v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Lelong" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158828v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durrieu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158826v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Lelong" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783134v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Castillo Buenaventura" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincet Talon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207656v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Despr&#233;s" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158817v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207685v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158814v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durrieu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158818v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Couderc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156367v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Piton" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156339v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huurdeman" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207677v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Yammine" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vidal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Mohtar" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156306v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yammine" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156317v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piton" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156268v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vidal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perret" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156266v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156253v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156251v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156267v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156254v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156269v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156250v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158822v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156127v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galindo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Climent" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156126v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156012v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155959v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207662v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155915v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Violleau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158820v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158821v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tauzia" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICES2002-449" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426167v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235; Labeyrie" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Deligant" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383584v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136185v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823177v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536020v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671027v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363760v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363762v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363758v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158823v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hatat" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307895v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881682v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30705-9_1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307929v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307927v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mahe" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278919v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306891v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306894v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Decoster" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julian Angelot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01207534v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>