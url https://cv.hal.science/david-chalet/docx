--- v1 (2026-04-17)
+++ v2 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Chalet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des Universités</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Centrale Nantes</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">LHEEA Lab. (ECN/CNRS)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Décarbonation & Dépollution des Systèmes Energétiques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid 1D Design Method for Energy-Efficient Air Filtration Systems in Railway Stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Prétot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Bogdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (12), pp.485. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/environments12120485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising ventilation strategies for improved driving range and comfort in electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Electric Vehicle Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (2), pp.98. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/wevj16020098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the effects of a particle filter in front of automotive radiator on its cooling performances and cooling drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouedec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (9), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/16878132241280944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of air quality and energy consumption in the cabin of electric vehicles using system simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Krautner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 358, pp.120861. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.120861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holistic assessment of advanced technology for ultrafine particle filtration in car cabins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Krautner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 182, pp.106439. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2024.106439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal HEV cooling system design through a computer-aided virtual development chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Baysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 237 (4), pp.655-667. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09544070221080226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous identification of the heat capacity and the anisotropic thermal conductivities of a Li-ion pouch cell by a non-destructive analytical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mannessiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 542, pp.231751. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2022.231751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des propriétés thermiques anisotropes d’une batterie Li-ion en fonction de l’état de charge par spectroscopie d’impédance thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mannessiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropie : thermodynamique – énergie – environnement – économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (3), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2022.0897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequence of blowby flow and idling time on oil consumption and particulate emissions in gasoline engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berthome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (22), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15228772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the high pressure EGR transport and application to the dispersion among cylinders in automotive engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julián Miguel-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (10), pp.3164-3178. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1468087420969263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of particle emissions of turbocharged direct injection gasoline engine in transients and hot start conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berthome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (6), pp.2056-2070. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11630-021-1420-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis and quantification of air infiltration into a passenger car cabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 99, pp.103006. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trd.2021.103006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of blow-by gas and endgap ring position on the variations of particle emissions in gasoline engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berthome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (22), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14227492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale des échanges de chaleur pariétaux dans un refroidisseur d’air suralimenté d’un moteur à combustion interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropie : thermodynamique – énergie – environnement – économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (3), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on turbine mass flow rate performance maps extrapolation: experimental study and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JP Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (2), pp.215-268. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17654/HM019020215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of exchange process in ICE using moving mesh approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Bordjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fluid Mechanics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/InterJFluidMechRes.2018024538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved throttle valve modeling for spark-ignition engine simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 233 (6), pp.1614-1622. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954407018775823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of a thermoelectric generator using Bismuth Telluride for waste heat recovery in automotive Diesel engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Nour Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Sara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aixala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a latent heat storage battery with Phase Change Material and its application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Sara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouedec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Cormerais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multidisciplinary Engineering Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass flow extrapolation model for automotive turbine and confrontation to experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 167, pp.325 - 336. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2018.10.183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of engine exhaust gas pulsations on the performance of a thermoelectric generator for wasted heat recovery: An experimental and analytical investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Nour Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aixala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 162, pp.715 - 727. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2018.08.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and analysis of the aerodynamic forces and moments acting on the tumble flap inside an intake manifold of IC Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Hetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multidisciplinary Engineering Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and characterization of a thermoelectric generator prototype for marine engine application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Nour Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aixala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143, pp.682-695. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2017.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different configurations of exhaust gas heat recovery in internal combustion engine: evaluation on different driving cycles using numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Sara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Cormerais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Science and Engineering Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (4), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4039304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New 0D/1D physical approach for modelling the gas dynamics behavior inside the intake system of an engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Yassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (4), pp.394-403. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11630-018-1027-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of turbocharging and supercharging options for high-efficiency Fuel Cell Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Kerviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostolos Pesyridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (12), pp.2474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of hot water storage strategy in internal combustion engine on different driving cycles using numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Sara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hétet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 232 (8), pp.1019-1035. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954407017724637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oil strategies benefits over different driving cycles using numerical simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Sara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hétet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (4), pp.371-377. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11630-017-0951-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nodal modelling for advanced thermal-management of internal combustion engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Marimbordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 190, pp.99-113. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.12.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave dynamics analysis at the intake of a turbocharged engine: concept proposal of a new active inlet charge air duct for low speed tuning and high speed permeability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 230 (2), pp.160-174. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954407015582138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantaneous mass flow rate measurements via transfer matrix and modal analysis for an internal combustion engine application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Yassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Pretot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modern Mechanical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (2), pp.41-55. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15377/2409-9848.2016.03.02.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analyses of thermoelectric generator behavior using two types of thermoelectric modules for marine application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Nour Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aixala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical, Computer, Energetic, Electronic and Communication Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (12), pp.1276-1284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of combustion chamber geometry on the scavenging of a 4-stroke internal combustion engine during the valve overlap period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas-Ivan Hatat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 230 (14), pp.1873-1890. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954407015624335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different measurement techniques for wider small radial turbine performance maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (6), pp.1511-1525. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40799-016-0107-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exergy analysis of complex ship energy systems engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Corrignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (4), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e18040127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable charge air duct for low-end torque enhancement and high speed performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Mezher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTZ Worldwide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76 (1), pp.20-25. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s38313-014-1006-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of throttle valve flow characteristics for internal combustion engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Bordjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multidisciplinary Engineering Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (12), pp.3532-3541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for Evaluating Turbocompound Potential for Automotive Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menegazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 229 (14), pp.10. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954407015572709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer in turbocharger turbines under steady, pulsating and transient conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard D. Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris R.M. Vagg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic reflection at the intake of a turbocharged internal combustion engine: optimal geometry for low end torque consideration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingineria automobilului</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave dynamics measurement and characterization of a charge air cooler at the intake of an IC engine with integration into a nonlinear code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (6), pp.664-683. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1468087413513584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer matrix measurements for studying intake wave dynamics applied to charge air coolers with experimental engine validation in the frequency and time domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency based approach for simulating pressure waves at the inlet of internal combustion engines using a parameterized model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The application of a wave action design technique with minimal cost on a turbocharged engine equipped with water cooled charge air cooler aimed for energy management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, TerraGreen International Conference on Advancements in Renewable Energy and Clean Environment Feb 2013 Beirut, 36, pp.948-957. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2013.07.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of near surge instabilities onset in a turbocharger compressor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Despres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Ngo Boum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part A: Journal of Power and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.665-673. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0957650913495537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-frequency modelling of unsteady flow in inlet manifold of internal combustion engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing uncertainties encountered during laboratory turbocharger compressor tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mohtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new modeling approach of pressure waves at the inlet of internal combustion engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Migaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the prediction performances of different models of radial turbine under steady and unsteady flow conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Bulletin of University of Pitesti, Automotive series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a map width enhancement system on turbocharger centrifugal compressor performance and surge margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mohtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A frequency modelling of the pressure waves in the inlet manifold of internal combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial effects on fluid flow through manifolds of Internal Combustion Engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bordjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part A: Journal of Power and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of unsteady flow through a throttle valve using CFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Computational Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (3), pp.387-395. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19942060.2010.11015326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid dynamic modelling of junctions in internal combustion engine inlet and exhaust systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflow boundary condition for one-dimensional gas dynamics simulation code of internal combustion engine manifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Tauzia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P I MECH ENG D-J AUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Volume 223, n°7, pp.953-965</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary conditions modelling of one-dimensional gas dynamics flows in an internal combustion engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INT J ENGINE RES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol. 9 ; n°4 ; pp. 267-282 ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic simulation for the investigation of a domestic gas boiler's operation instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Tauzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Etchebarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Hetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol. 220 ; pp. 869-881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time performance simulation of marine Diesel engines for the training of navy crews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Tauzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Inozu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Technology (SNAME) - ISSN=0025-3316</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Vol. 41 ; n° 3 ; pp. 95-101 ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design strategy of high-temperature HDPE-based phase change dispersions for Carnot battery heat transfer loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahmin Tajik Ghanbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Josset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème édition de la journée Fluides Complexes : Transports et transferts en milieux dispersés : des techniques de métrologie et analyse physique à l’application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Thermique, Mar 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing heat transfer in Carnot batteries using high-temperature PCDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahmin Tajik Ghanbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique sur les Fluides caloporteurs et décarbonation de l’industrie : enjeux et potentiels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Thermique, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive solution for battery disconnect unit thermal management for electric vehicle fast charging: numerical study and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Goumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dubouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frecinaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE Energy and Propulsion Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Ypsilanti, United States. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2025-01-0420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancements in air filtration systems for enhanced cabin air quality in electric vehicles: a field trial study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shikhar Arora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Hallbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE Thermal Management Systems Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Plymouth, Michigan, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holistic approach to improve cabin air quality in electric vehicles and energy savings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Krautner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Las Palmas De Gran Canaria, Spain. pp.2402-2413, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52202/069564-0216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of air quality in vehicles – simulation of two different use cases of HEPA filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Krautner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shikhar Arora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Association for Aerosol Research 40th Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From clean room into vehicle cabin: Use of HEPA filter to remove ultra-fine particles in vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Krautner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Particle Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast method to design air filtration solution at low energy cost in subterranean train stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Pretot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Bogdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress on Civil, Structural, and Environmental Engineering (CSEE'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des propriétés thermiques anisotropes d’une batterie Li-ion en fonction de l’état de charge par spectroscopie d’impédance thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mannessiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal characterization of a Li-ion pouch cell using thermal impedance spectroscopy and a three-dimensional nodal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mannesiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTMS15, Vehicle Thermal Management System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an emission-neutral vehicle by integrating a particulate filter system into the frontend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Junginger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Santos Ascensao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th Stuttgart International Symposium, Automotive and Engine Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated architectures generation for Hybrid Vehicles (HEV) powertrain system with thermal and energy management optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Baysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIA SIMULATION NUMERIQUE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Digital edition, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabin air quality and energy savings in electric vehicles by using a smart filtration system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia del Fabbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduin Le Nain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FILTECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air intake temperature cooling thanks to pressure waves action and adapted air intake geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Buhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Stuttgart International Symposium, Automotive and Engine Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart air filtration for improved cabin air quality and energy savings in electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia del Fabbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduin Le Nain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ebnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmos’Fair, Outdoor and indoor air pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of a thermoelectric generator using Bismuth Telluride for waste heat recovery in automotive Diesel engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Nour Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Sara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aixala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International and European Conference on Thermoelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting system options for high efficiency Fuel Cell Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Kerviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostolos Pesyridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMC 2018, 4th Biennal International Conference on Powertrain Modelling and Control Testing, Mapping and Calibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation et caractérisation d'un générateur thermoélectrique pour application marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Nour Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aixala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de la Thermoélectricité 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhaust temperature reduction with intake pressure wave action control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thiesel 2018, Thermo and fluid dynamic processes in direct injection engines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive cabin air filter system for energy efficient filtration for e-vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Stuttgart International Symposium, Automotive and Engine Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBSE Approach Adapted to Vehicle Energy Consumption Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenhao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ménégazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Piques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAFEMS World Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récupération d'énergie par thermo-électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Nour Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aixala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Utilisateurs GT, Simulation système 0D/1D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of complex high Reynolds flows with a VMS method and adaptive meshing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Durin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ratajczack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Finite Elements in Flow Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonance charging applied to a turbo charged gasoline engine for transient behavior enhancement at low engine speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Bargende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Engines &amp; Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Capri, Italy. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2017-24-0146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a thermoelectric generator prototype using Silicon-Germanium TE modules in real internal combustion engine environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Nour Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aixala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Thermoelectrics (ECT2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Padua, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel consumption assessments of using a hot water storage strategy on a Diesel engine at different ambient temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Sara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Marimbordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicle Thermal Management Systems Conference and Exhibition – VTMS 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ImechE, May 2017, London, United Kingdom. pp.47-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New product aimed to optimize air intake system for low end torque enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Buhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Stuttgart International Symposium, Automotive and Engine Technology, Forschungsinstitut für Kraftfahrwesen und Fahrzeugmotoren Stuttgart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed study of an energy balance using numerical simulation on a Diesel engine during transient and permanent phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Sara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FISITA World Automotive Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of automotive turbocharger turbine performance maps extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2016 World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Detroit, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la propulsion automobile de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lieu Unique – Centrale des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analyses of thermoelectric generator behavior using two types of thermoelectric modules for marine application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Nour Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aixala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Energy Recovery - ICER 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Penang, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A territorial diagnostic of the French region Pays de la Loire through the prism of energy metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Merlaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Sobczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies and Materials for Renewable Energy, Environment and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High precision and time saving method for modelling the inlet manifold of an internal combustion engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Yassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FISITA World Automotive Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exergy analysis of complex ship energy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hétet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Corrignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Exergy, Energy and Environment Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model based system approach to innovative smart intake products: CO2 savings and specific performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Buhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Korn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Stuttgart International Symposium, Automotive and Engine Technology, Forschungsinstitut für Kraftfahrwesen und Fahrzeugmotoren Stuttgart – FKFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engine temperature management and control: improvements and benefits linked to the replacement of map controlled thermostat with a mechatronic part</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Marimbordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Pretot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Stuttgart International Symposium, Automotive and Engine Technology, Forschungsinstitut für Kraftfahrwesen und Fahrzeugmotoren Stuttgart – FKFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de modélisation pour calculer les performances d’un système actif d’induction d’air : incidence sur le couple à bas régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Utilisateurs GT, Simulation système 0D/1D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-regional social metabolism: case study of Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Merlaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Sobczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Ecological Economics 2015: Transformations, The 11th biennal conference of the European Society for Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new fast method combining testing and gas exchange simulations applied to an innovative product aimed to increase low end torque on highly downsized engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Grandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPC.plus Simulation un Test für die Antriebsentwicklung, 16 MTZ-Fachtagung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Hanau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of active cooling thermal management valve on fuels consumption and engine warm-up: co-simulation and tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Thevenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marimbordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference and Exhibition: SIA Powertrain – The clean compression ignition engine of the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbocompounding application for small displacement engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Menegazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference and Exhibition: SIA Powertrain – The clean compression ignition engine of the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence de la réflexion acoustique à l’admission d’un moteur à combustion interne turbocompressé : géométrie optimale pour l’amélioration du couple à bas régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème édition du Colloque Francophone en Energie, Environnement, Economie et Thermodynamique COFRET’14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACT Valve: Active Cooling Thermomanagement Valve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Marimbordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Warnery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2014 World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Detroit, Michigan, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration methodology in system simulation to predict heat transfer along the exhaust line of a Diesel engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Belhassein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lebas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2014 World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Detroit, Michigan, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The application of a wave action design technique with minimal cost on a turbocharged engine equipped with water cooled charge air cooler aimed for energy management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TerraGreen13 International Conference Advancements in Renewable Energy and Clean Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Beirut, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of unsteady airflow in muffler and air box equivalent geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas-Ivan Hatat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fall Technical Conference of the ASME Internal Combustion Engine Division</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dearborn, United States. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICEF2013-19055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable charge air duct design aimed for low end torque enhancement and high speed performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-G. Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTZ Conference Ladungswechsel im Verbrennungsmotor 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Parallel Turbocompounding for Small Displacement Engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Menegazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2013 World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Detroit, Michigan, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized air intake for a turbocharged engine taking into account water-cooled charge air cooler reflective properties for acoustic tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2013 World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Detroit, Michigan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-Pipe Restriction Non-Homentropic Boundary Resolution Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincet Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2013 World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Detroit, United States. pp.2013-01-0582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of near surge instabilities onset in a turbocharger compressor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Ngo Boum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Turbomachinery Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Lappeenranta, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer matrix computation for intake elements with large pressure fluctuations under mean flow conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2012 World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Detroit, Michigan, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récupération de l’énergie à l’échappement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menegazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque de Recherche Inter-Ecoles Centrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of exhaust heat recovery by turbocompounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menegazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2012 International Powertrains, Fuels &amp; Lubricants Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Malmo, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the prediction performances of different models of radial turbine under steady and unsteady flow conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAR 2011 International Automotive Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Pitesti, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental evaluation of the thermal effects on engine valve model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FISITA World Automotive Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new accurate 1D modeling method for the air intake line based on 3D geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Huurdeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTZ Conference Ladungswechsel im Verbrennungsmotor 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Aerodynamic and Heat Transfer Properties of Turbochargers Using Local Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Yammine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hani Mohtar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Supercharging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of casing treatment and variable axial guide vanes on a turbocharger compressor performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mohtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yammine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ASME Turbo Expo 2009: Power for Land, Sea and Air GT2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Orlando, Florida, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental evaluation of 1-D valve models under dynamic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Capri, Naples, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’écoulement en amont d’un turbocompresseur par measures ADL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yammine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Francophone de Techniques Laser, CTFL 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Futuroscope, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic investigation in small turbocharger centrifugal compressor using Laser Doppler Anemometry and Particle Image Velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yammine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mohtar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIA International Conference The Diesel Engine: The Low CO2 and Emissions Reduction Challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of different pre rotation mechanisms on the performance and the stable operation of a turbocharger centrifugal compressor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mohtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yammine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th COMODIA International Conference on Modeling and Diagnostics for Advanced Engine Systems, 28-31 juillet 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Sapporo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between two experimental characterization setups of unsteady behavior of Internal Combustion Engine intake systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2008 world congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Detroit, Michigan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and global measuring in small turbocharger centrifugal compressor using Laser Doppler Anemometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yammine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mohtar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thiesel Conference on Thermo-and Fluid Dynamic processes in Diesel Engines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Valencia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de pré-rotateurs permettant d’optimiser la plage de fonctionnement d’un compresseur centrifuge de suralimentation automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mohtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yammine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CARNOT Système énergétique pour la mobilité : approche thermodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental flow Investigation at the inlet of a small turbocharger compressor using LDA and PIV measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yammine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Flow Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banc dynamique : méthode de caractérisation des phénomènes instationnaires dans les systèmes d’admission d’air des MCI. Principes et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CARNOT Système énergétique pour la mobilité : approche thermodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du comportement dynamique d’un circuit d’admission. Incidence sur le remplissage d’un Moteur à Combustion Interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales Pays de la Loire 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Pornichet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One dimensional modeling of catalyst for Internal Combustion Engine simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Climent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Technical Conference of the ASME Internal Combustion Engine Division</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aachen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different methods for the determination of pressure wave in the inlet and exhaust systems of Internal Combustion Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Tauzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2006 World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Detroit, Michigan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a spark-ignition engine with 1-D unsteady flows in pipe systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Tauzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Internal Council on Combustion Engines (CIMAC) - ASME Internal Combustion Engine Division, Spring Technical Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Kyoto, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and modeling of plain open ends and bends inside the piping systems of internal combustion engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Inozu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Technical Conference of the ASME Internal Combustion Engine Division</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Salzburg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et numérique du passage d’une onde de pression au travers d’un élargissement brusque dans les tubulures des M.C.I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque de la Recherche de l’Intergroupe des Ecoles Centrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsteady flows inside the piping systems of Internal Combustion Engines: 1-D simulation modeling and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Violleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fall Technical Conference of the ASME Internal Combustion Engine Division</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Orleans, Louisiana, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study and modelling for pipe systems of I.C.E. with area changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Tauzia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thiesel Conference on Thermofluidynamic processes in Diesel Engines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Valencia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some basic elements to achieve a future 1D simulation of wave propagation in I.C.E. pipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hétet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tauzia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2002 Internal Combustion Engine Division Spring Technical Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Rockford, Illinois, United States. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICES2002-449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, modélisation et gestion optimisée d’architectures PEMFC multi-stacks pour la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noë Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Deligant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La journée des doctorants sur l’hydrogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and control of parietal heat exchanges in thermal engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardi des Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive cabin air filter system for energy efficient filtration for BEV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVS 32, 32nd International Electric Vehicle Symposium &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air intake temperature reduction due to pressure wave action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Colloque de Recherche Inter-Ecoles Centrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Function application for modeling the intake system of an Internal Combustion Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Yassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Colloque de Recherche Inter-Ecoles Centrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marseille, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBSE Approach for Vehicle Powertrain System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenhao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ménégazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Piques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems Design &amp; Management (CSD&amp;M) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of pressure pulsation produced in a tube attached to the dynamic flow bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Colloque de Recherche Inter-Ecoles Centrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris-Saclay, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des performances de modules thermoélectriques pour application maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Nour Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aixala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Colloque de Recherche Inter-Ecoles Centrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris-Saclay, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot water storage strategy on an Internal Combustion Engine to reduce CO2 emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Sara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Marimbordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Colloque de Recherche Inter-Ecoles Centrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris-Saclay, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des écoulements pulsés dans les lignes d’admission et d’échappement des moteurs thermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hatat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque de Recherche Inter-Ecoles Centrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des écoulements pulsés dans les géométries complexes. Application à la simulation du fonctionnement d’un Moteur à Combustion Interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Européennes Universitaires, pp.248, 2010, 13 978-613-1-51875-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of complex high Reynolds flows with a VMS method and adaptive meshing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Durin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Methods for Flows. Lecture Notes in Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-9, 2020, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30705-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer matrix computation for intake elements with large pressure fluctuations under mean flow conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling of SI and Diesel Engines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SP-2329, 2012, 978-0-7680-7610-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Two Experimental Characterization Setups of Unsteady Behavior of Internal Combustion Engine Intake Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hétet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling of SI and Diesel Engines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SP-2156, 2008, 978-0-7680-1998-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air duct arrangement and internal combustion engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP 3 499 016 A1. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for determining the instantaneous mass flow rate of a gas corresponding device and computer program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP 2 927 465 A1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for improving the energy efficiency of a drive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menegazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Decoster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Julian Angelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2014/170559 A1. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et modélisation des ondes de pression dans les géométries complexes. Application à la simulation du fonctionnement d’un Moteur à Combustion Interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Ecole Centrale de Nantes (ECN), 2003. Français. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01207534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId354"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Chalet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des Universités</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Centrale Nantes</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">LHEEA Lab. (ECN/CNRS)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Décarbonation & Dépollution des Systèmes Energétiques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid 1D Design Method for Energy-Efficient Air Filtration Systems in Railway Stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Prétot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Bogdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (12), pp.485. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/environments12120485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising ventilation strategies for improved driving range and comfort in electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Electric Vehicle Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (2), pp.98. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/wevj16020098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the effects of a particle filter in front of automotive radiator on its cooling performances and cooling drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouedec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (9), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/16878132241280944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of air quality and energy consumption in the cabin of electric vehicles using system simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Krautner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 358, pp.120861. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.120861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holistic assessment of advanced technology for ultrafine particle filtration in car cabins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Krautner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 182, pp.106439. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2024.106439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal HEV cooling system design through a computer-aided virtual development chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Baysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 237 (4), pp.655-667. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09544070221080226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequence of blowby flow and idling time on oil consumption and particulate emissions in gasoline engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berthome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (22), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15228772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous identification of the heat capacity and the anisotropic thermal conductivities of a Li-ion pouch cell by a non-destructive analytical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mannessiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 542, pp.231751. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2022.231751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des propriétés thermiques anisotropes d’une batterie Li-ion en fonction de l’état de charge par spectroscopie d’impédance thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mannessiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropie : thermodynamique – énergie – environnement – économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (3), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2022.0897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis and quantification of air infiltration into a passenger car cabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 99, pp.103006. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trd.2021.103006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of blow-by gas and endgap ring position on the variations of particle emissions in gasoline engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berthome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (22), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14227492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the high pressure EGR transport and application to the dispersion among cylinders in automotive engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julián Miguel-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (10), pp.3164-3178. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1468087420969263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of particle emissions of turbocharged direct injection gasoline engine in transients and hot start conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berthome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (6), pp.2056-2070. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11630-021-1420-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on turbine mass flow rate performance maps extrapolation: experimental study and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JP Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (2), pp.215-268. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17654/HM019020215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale des échanges de chaleur pariétaux dans un refroidisseur d’air suralimenté d’un moteur à combustion interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropie : thermodynamique – énergie – environnement – économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (3), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of exchange process in ICE using moving mesh approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Bordjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fluid Mechanics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/InterJFluidMechRes.2018024538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved throttle valve modeling for spark-ignition engine simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 233 (6), pp.1614-1622. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954407018775823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of a thermoelectric generator using Bismuth Telluride for waste heat recovery in automotive Diesel engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Nour Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Sara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aixala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a latent heat storage battery with Phase Change Material and its application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Sara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouedec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Cormerais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multidisciplinary Engineering Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass flow extrapolation model for automotive turbine and confrontation to experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 167, pp.325 - 336. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2018.10.183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and analysis of the aerodynamic forces and moments acting on the tumble flap inside an intake manifold of IC Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Hetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multidisciplinary Engineering Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of engine exhaust gas pulsations on the performance of a thermoelectric generator for wasted heat recovery: An experimental and analytical investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Nour Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aixala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 162, pp.715 - 727. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2018.08.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and characterization of a thermoelectric generator prototype for marine engine application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Nour Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aixala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143, pp.682-695. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2017.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New 0D/1D physical approach for modelling the gas dynamics behavior inside the intake system of an engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Yassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (4), pp.394-403. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11630-018-1027-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different configurations of exhaust gas heat recovery in internal combustion engine: evaluation on different driving cycles using numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Sara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Cormerais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Science and Engineering Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (4), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4039304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of turbocharging and supercharging options for high-efficiency Fuel Cell Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Kerviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostolos Pesyridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (12), pp.2474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of hot water storage strategy in internal combustion engine on different driving cycles using numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Sara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hétet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 232 (8), pp.1019-1035. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954407017724637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oil strategies benefits over different driving cycles using numerical simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Sara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hétet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (4), pp.371-377. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11630-017-0951-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nodal modelling for advanced thermal-management of internal combustion engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Marimbordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 190, pp.99-113. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.12.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analyses of thermoelectric generator behavior using two types of thermoelectric modules for marine application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Nour Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aixala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical, Computer, Energetic, Electronic and Communication Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (12), pp.1276-1284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantaneous mass flow rate measurements via transfer matrix and modal analysis for an internal combustion engine application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Yassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Pretot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modern Mechanical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (2), pp.41-55. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15377/2409-9848.2016.03.02.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave dynamics analysis at the intake of a turbocharged engine: concept proposal of a new active inlet charge air duct for low speed tuning and high speed permeability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 230 (2), pp.160-174. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954407015582138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of combustion chamber geometry on the scavenging of a 4-stroke internal combustion engine during the valve overlap period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas-Ivan Hatat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 230 (14), pp.1873-1890. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954407015624335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different measurement techniques for wider small radial turbine performance maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (6), pp.1511-1525. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40799-016-0107-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exergy analysis of complex ship energy systems engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Corrignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (4), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e18040127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer in turbocharger turbines under steady, pulsating and transient conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard D. Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris R.M. Vagg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable charge air duct for low-end torque enhancement and high speed performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Mezher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTZ Worldwide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76 (1), pp.20-25. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s38313-014-1006-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for Evaluating Turbocompound Potential for Automotive Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menegazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 229 (14), pp.10. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954407015572709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of throttle valve flow characteristics for internal combustion engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Bordjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multidisciplinary Engineering Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (12), pp.3532-3541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic reflection at the intake of a turbocharged internal combustion engine: optimal geometry for low end torque consideration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingineria automobilului</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave dynamics measurement and characterization of a charge air cooler at the intake of an IC engine with integration into a nonlinear code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (6), pp.664-683. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1468087413513584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency based approach for simulating pressure waves at the inlet of internal combustion engines using a parameterized model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer matrix measurements for studying intake wave dynamics applied to charge air coolers with experimental engine validation in the frequency and time domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The application of a wave action design technique with minimal cost on a turbocharged engine equipped with water cooled charge air cooler aimed for energy management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, TerraGreen International Conference on Advancements in Renewable Energy and Clean Environment Feb 2013 Beirut, 36, pp.948-957. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2013.07.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of near surge instabilities onset in a turbocharger compressor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Despres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Ngo Boum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part A: Journal of Power and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.665-673. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0957650913495537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-frequency modelling of unsteady flow in inlet manifold of internal combustion engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing uncertainties encountered during laboratory turbocharger compressor tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mohtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new modeling approach of pressure waves at the inlet of internal combustion engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Migaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the prediction performances of different models of radial turbine under steady and unsteady flow conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Bulletin of University of Pitesti, Automotive series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a map width enhancement system on turbocharger centrifugal compressor performance and surge margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mohtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial effects on fluid flow through manifolds of Internal Combustion Engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bordjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part A: Journal of Power and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A frequency modelling of the pressure waves in the inlet manifold of internal combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of unsteady flow through a throttle valve using CFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Computational Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (3), pp.387-395. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19942060.2010.11015326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid dynamic modelling of junctions in internal combustion engine inlet and exhaust systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflow boundary condition for one-dimensional gas dynamics simulation code of internal combustion engine manifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Tauzia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P I MECH ENG D-J AUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Volume 223, n°7, pp.953-965</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary conditions modelling of one-dimensional gas dynamics flows in an internal combustion engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INT J ENGINE RES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol. 9 ; n°4 ; pp. 267-282 ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic simulation for the investigation of a domestic gas boiler's operation instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Tauzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Etchebarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Hetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol. 220 ; pp. 869-881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time performance simulation of marine Diesel engines for the training of navy crews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Tauzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Inozu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Technology (SNAME) - ISSN=0025-3316</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Vol. 41 ; n° 3 ; pp. 95-101 ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design strategy of high-temperature HDPE-based phase change dispersions for Carnot battery heat transfer loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahmin Tajik Ghanbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Josset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème édition de la journée Fluides Complexes : Transports et transferts en milieux dispersés : des techniques de métrologie et analyse physique à l’application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Thermique, Mar 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing heat transfer in Carnot batteries using high-temperature PCDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahmin Tajik Ghanbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique sur les Fluides caloporteurs et décarbonation de l’industrie : enjeux et potentiels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Thermique, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive solution for battery disconnect unit thermal management for electric vehicle fast charging: numerical study and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Goumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dubouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frecinaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE Energy and Propulsion Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Ypsilanti, United States. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2025-01-0420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancements in air filtration systems for enhanced cabin air quality in electric vehicles: a field trial study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shikhar Arora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Hallbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE Thermal Management Systems Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Plymouth, Michigan, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holistic approach to improve cabin air quality in electric vehicles and energy savings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Krautner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Las Palmas De Gran Canaria, Spain. pp.2402-2413, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52202/069564-0216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal characterization of a Li-ion pouch cell using thermal impedance spectroscopy and a three-dimensional nodal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mannesiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTMS15, Vehicle Thermal Management System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an emission-neutral vehicle by integrating a particulate filter system into the frontend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Junginger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Santos Ascensao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th Stuttgart International Symposium, Automotive and Engine Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of air quality in vehicles – simulation of two different use cases of HEPA filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Krautner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shikhar Arora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Association for Aerosol Research 40th Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From clean room into vehicle cabin: Use of HEPA filter to remove ultra-fine particles in vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Krautner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Particle Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast method to design air filtration solution at low energy cost in subterranean train stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Pretot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Bogdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress on Civil, Structural, and Environmental Engineering (CSEE'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des propriétés thermiques anisotropes d’une batterie Li-ion en fonction de l’état de charge par spectroscopie d’impédance thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mannessiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated architectures generation for Hybrid Vehicles (HEV) powertrain system with thermal and energy management optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Baysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIA SIMULATION NUMERIQUE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Digital edition, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabin air quality and energy savings in electric vehicles by using a smart filtration system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia del Fabbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduin Le Nain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FILTECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air intake temperature cooling thanks to pressure waves action and adapted air intake geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Buhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Stuttgart International Symposium, Automotive and Engine Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart air filtration for improved cabin air quality and energy savings in electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia del Fabbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduin Le Nain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ebnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmos’Fair, Outdoor and indoor air pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of a thermoelectric generator using Bismuth Telluride for waste heat recovery in automotive Diesel engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Nour Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Sara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aixala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International and European Conference on Thermoelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting system options for high efficiency Fuel Cell Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Kerviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostolos Pesyridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMC 2018, 4th Biennal International Conference on Powertrain Modelling and Control Testing, Mapping and Calibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation et caractérisation d'un générateur thermoélectrique pour application marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Nour Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aixala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de la Thermoélectricité 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhaust temperature reduction with intake pressure wave action control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thiesel 2018, Thermo and fluid dynamic processes in direct injection engines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive cabin air filter system for energy efficient filtration for e-vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Stuttgart International Symposium, Automotive and Engine Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBSE Approach Adapted to Vehicle Energy Consumption Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenhao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ménégazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Piques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAFEMS World Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récupération d'énergie par thermo-électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Nour Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aixala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Utilisateurs GT, Simulation système 0D/1D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of complex high Reynolds flows with a VMS method and adaptive meshing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Durin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ratajczack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Finite Elements in Flow Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonance charging applied to a turbo charged gasoline engine for transient behavior enhancement at low engine speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Bargende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Engines &amp; Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Capri, Italy. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2017-24-0146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a thermoelectric generator prototype using Silicon-Germanium TE modules in real internal combustion engine environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Nour Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aixala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Thermoelectrics (ECT2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Padua, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel consumption assessments of using a hot water storage strategy on a Diesel engine at different ambient temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Sara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Marimbordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicle Thermal Management Systems Conference and Exhibition – VTMS 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ImechE, May 2017, London, United Kingdom. pp.47-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High precision and time saving method for modelling the inlet manifold of an internal combustion engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Yassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FISITA World Automotive Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la propulsion automobile de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lieu Unique – Centrale des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analyses of thermoelectric generator behavior using two types of thermoelectric modules for marine application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Nour Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aixala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Energy Recovery - ICER 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Penang, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of automotive turbocharger turbine performance maps extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2016 World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Detroit, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed study of an energy balance using numerical simulation on a Diesel engine during transient and permanent phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Sara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FISITA World Automotive Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New product aimed to optimize air intake system for low end torque enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Buhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Stuttgart International Symposium, Automotive and Engine Technology, Forschungsinstitut für Kraftfahrwesen und Fahrzeugmotoren Stuttgart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A territorial diagnostic of the French region Pays de la Loire through the prism of energy metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Merlaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Sobczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies and Materials for Renewable Energy, Environment and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model based system approach to innovative smart intake products: CO2 savings and specific performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Buhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Korn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Stuttgart International Symposium, Automotive and Engine Technology, Forschungsinstitut für Kraftfahrwesen und Fahrzeugmotoren Stuttgart – FKFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engine temperature management and control: improvements and benefits linked to the replacement of map controlled thermostat with a mechatronic part</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Marimbordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Pretot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Stuttgart International Symposium, Automotive and Engine Technology, Forschungsinstitut für Kraftfahrwesen und Fahrzeugmotoren Stuttgart – FKFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exergy analysis of complex ship energy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hétet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Corrignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Exergy, Energy and Environment Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de modélisation pour calculer les performances d’un système actif d’induction d’air : incidence sur le couple à bas régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Utilisateurs GT, Simulation système 0D/1D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-regional social metabolism: case study of Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Merlaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Sobczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Ecological Economics 2015: Transformations, The 11th biennal conference of the European Society for Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence de la réflexion acoustique à l’admission d’un moteur à combustion interne turbocompressé : géométrie optimale pour l’amélioration du couple à bas régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème édition du Colloque Francophone en Energie, Environnement, Economie et Thermodynamique COFRET’14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACT Valve: Active Cooling Thermomanagement Valve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Marimbordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Warnery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2014 World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Detroit, Michigan, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration methodology in system simulation to predict heat transfer along the exhaust line of a Diesel engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Belhassein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lebas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2014 World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Detroit, Michigan, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbocompounding application for small displacement engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Menegazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference and Exhibition: SIA Powertrain – The clean compression ignition engine of the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of active cooling thermal management valve on fuels consumption and engine warm-up: co-simulation and tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Thevenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marimbordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference and Exhibition: SIA Powertrain – The clean compression ignition engine of the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new fast method combining testing and gas exchange simulations applied to an innovative product aimed to increase low end torque on highly downsized engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Grandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPC.plus Simulation un Test für die Antriebsentwicklung, 16 MTZ-Fachtagung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Hanau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable charge air duct design aimed for low end torque enhancement and high speed performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-G. Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTZ Conference Ladungswechsel im Verbrennungsmotor 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of unsteady airflow in muffler and air box equivalent geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas-Ivan Hatat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fall Technical Conference of the ASME Internal Combustion Engine Division</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dearborn, United States. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICEF2013-19055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The application of a wave action design technique with minimal cost on a turbocharged engine equipped with water cooled charge air cooler aimed for energy management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TerraGreen13 International Conference Advancements in Renewable Energy and Clean Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Beirut, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Parallel Turbocompounding for Small Displacement Engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Menegazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2013 World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Detroit, Michigan, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized air intake for a turbocharged engine taking into account water-cooled charge air cooler reflective properties for acoustic tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2013 World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Detroit, Michigan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-Pipe Restriction Non-Homentropic Boundary Resolution Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincet Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2013 World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Detroit, United States. pp.2013-01-0582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of near surge instabilities onset in a turbocharger compressor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Ngo Boum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Turbomachinery Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Lappeenranta, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of exhaust heat recovery by turbocompounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menegazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2012 International Powertrains, Fuels &amp; Lubricants Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Malmo, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récupération de l’énergie à l’échappement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menegazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque de Recherche Inter-Ecoles Centrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer matrix computation for intake elements with large pressure fluctuations under mean flow conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2012 World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Detroit, Michigan, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the prediction performances of different models of radial turbine under steady and unsteady flow conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAR 2011 International Automotive Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Pitesti, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental evaluation of the thermal effects on engine valve model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FISITA World Automotive Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new accurate 1D modeling method for the air intake line based on 3D geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Huurdeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTZ Conference Ladungswechsel im Verbrennungsmotor 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental evaluation of 1-D valve models under dynamic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Capri, Naples, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Aerodynamic and Heat Transfer Properties of Turbochargers Using Local Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Yammine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hani Mohtar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Supercharging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of casing treatment and variable axial guide vanes on a turbocharger compressor performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mohtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yammine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ASME Turbo Expo 2009: Power for Land, Sea and Air GT2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Orlando, Florida, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banc dynamique : méthode de caractérisation des phénomènes instationnaires dans les systèmes d’admission d’air des MCI. Principes et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CARNOT Système énergétique pour la mobilité : approche thermodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of different pre rotation mechanisms on the performance and the stable operation of a turbocharger centrifugal compressor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mohtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yammine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th COMODIA International Conference on Modeling and Diagnostics for Advanced Engine Systems, 28-31 juillet 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Sapporo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between two experimental characterization setups of unsteady behavior of Internal Combustion Engine intake systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2008 world congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Detroit, Michigan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and global measuring in small turbocharger centrifugal compressor using Laser Doppler Anemometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yammine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mohtar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thiesel Conference on Thermo-and Fluid Dynamic processes in Diesel Engines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Valencia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic investigation in small turbocharger centrifugal compressor using Laser Doppler Anemometry and Particle Image Velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yammine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mohtar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIA International Conference The Diesel Engine: The Low CO2 and Emissions Reduction Challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’écoulement en amont d’un turbocompresseur par measures ADL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yammine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Francophone de Techniques Laser, CTFL 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Futuroscope, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de pré-rotateurs permettant d’optimiser la plage de fonctionnement d’un compresseur centrifuge de suralimentation automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mohtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yammine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CARNOT Système énergétique pour la mobilité : approche thermodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental flow Investigation at the inlet of a small turbocharger compressor using LDA and PIV measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yammine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Flow Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du comportement dynamique d’un circuit d’admission. Incidence sur le remplissage d’un Moteur à Combustion Interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales Pays de la Loire 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Pornichet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One dimensional modeling of catalyst for Internal Combustion Engine simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Climent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Technical Conference of the ASME Internal Combustion Engine Division</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aachen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different methods for the determination of pressure wave in the inlet and exhaust systems of Internal Combustion Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Tauzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2006 World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Detroit, Michigan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a spark-ignition engine with 1-D unsteady flows in pipe systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Tauzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Internal Council on Combustion Engines (CIMAC) - ASME Internal Combustion Engine Division, Spring Technical Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Kyoto, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and modeling of plain open ends and bends inside the piping systems of internal combustion engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Inozu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Technical Conference of the ASME Internal Combustion Engine Division</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Salzburg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et numérique du passage d’une onde de pression au travers d’un élargissement brusque dans les tubulures des M.C.I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque de la Recherche de l’Intergroupe des Ecoles Centrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsteady flows inside the piping systems of Internal Combustion Engines: 1-D simulation modeling and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Violleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fall Technical Conference of the ASME Internal Combustion Engine Division</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Orleans, Louisiana, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some basic elements to achieve a future 1D simulation of wave propagation in I.C.E. pipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hétet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tauzia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2002 Internal Combustion Engine Division Spring Technical Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Rockford, Illinois, United States. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICES2002-449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study and modelling for pipe systems of I.C.E. with area changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Tauzia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thiesel Conference on Thermofluidynamic processes in Diesel Engines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Valencia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, modélisation et gestion optimisée d’architectures PEMFC multi-stacks pour la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noë Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Deligant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La journée des doctorants sur l’hydrogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and control of parietal heat exchanges in thermal engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardi des Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive cabin air filter system for energy efficient filtration for BEV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVS 32, 32nd International Electric Vehicle Symposium &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air intake temperature reduction due to pressure wave action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Colloque de Recherche Inter-Ecoles Centrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Function application for modeling the intake system of an Internal Combustion Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Yassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Colloque de Recherche Inter-Ecoles Centrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marseille, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBSE Approach for Vehicle Powertrain System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenhao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ménégazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Piques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems Design &amp; Management (CSD&amp;M) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of pressure pulsation produced in a tube attached to the dynamic flow bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Colloque de Recherche Inter-Ecoles Centrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris-Saclay, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des performances de modules thermoélectriques pour application maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Nour Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aixala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Colloque de Recherche Inter-Ecoles Centrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris-Saclay, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot water storage strategy on an Internal Combustion Engine to reduce CO2 emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Sara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Marimbordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Colloque de Recherche Inter-Ecoles Centrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris-Saclay, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des écoulements pulsés dans les lignes d’admission et d’échappement des moteurs thermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hatat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque de Recherche Inter-Ecoles Centrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des écoulements pulsés dans les géométries complexes. Application à la simulation du fonctionnement d’un Moteur à Combustion Interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Européennes Universitaires, pp.248, 2010, 13 978-613-1-51875-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of complex high Reynolds flows with a VMS method and adaptive meshing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Durin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Methods for Flows. Lecture Notes in Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-9, 2020, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30705-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer matrix computation for intake elements with large pressure fluctuations under mean flow conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling of SI and Diesel Engines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SP-2329, 2012, 978-0-7680-7610-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Two Experimental Characterization Setups of Unsteady Behavior of Internal Combustion Engine Intake Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hétet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling of SI and Diesel Engines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SP-2156, 2008, 978-0-7680-1998-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air duct arrangement and internal combustion engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP 3 499 016 A1. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for determining the instantaneous mass flow rate of a gas corresponding device and computer program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP 2 927 465 A1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for improving the energy efficiency of a drive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menegazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Decoster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Julian Angelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2014/170559 A1. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et modélisation des ondes de pression dans les géométries complexes. Application à la simulation du fonctionnement d’un Moteur à Combustion Interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Ecole Centrale de Nantes (ECN), 2003. Français. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01207534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId354"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413543v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Pr&#233;tot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schulz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chalet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Migaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Bogdan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments12120485" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944160v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matisse Lesage" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj16020098" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714382v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Montaigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouedec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Th&#233;bault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/16878132241280944" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541740v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Krautner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120861" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680818v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2024.106439" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642549v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baysset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chess&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544070221080226" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703340v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cailliez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mannessiez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2022.231751" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906492v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0897" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906487v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthome" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hetet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15228772" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133900v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Galindo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Climent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Navarro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Miguel-Garc&#237;a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468087420969263" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161332v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11630-021-1420-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328299v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2021.103006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425699v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14227492" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133898v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Blanc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delcourt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delacourt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Morin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0576" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02712395v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Salameh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chesse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17654/HM019020215" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822140v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bordjane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/InterJFluidMechRes.2018024538" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802146v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Haddad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954407018775823" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112800v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nour Eddine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Sara" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faure" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aixala" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330711v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Cormerais" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918428v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.10.183" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH5CG27H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862503v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.08.065" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BT5C8L8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910518v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Kumar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Hetet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633062v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.11.018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGNJH9X6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763486v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4039304" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827031v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Yassine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11630-018-1027-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947491v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kerviel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Pesyridis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohammed" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593189v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois H&#233;tet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954407017724637" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566414v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11630-017-0951-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466981v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marimbordes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.12.104" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265081v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Mezher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954407015582138" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448529v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Pretot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15377/2409-9848.2016.03.02.02" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392946v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307932v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas-Ivan Hatat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lormier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954407015624335" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393469v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-016-0107-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306938v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Corrignan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e18040127" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157240v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s38313-014-1006-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249203v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157247v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ismail" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Menegazzi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954407015572709" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145200v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D. Burke" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris R.M. Vagg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145195v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mezher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chalet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Migaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raimbault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145194v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468087413513584" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145171v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145165v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145170v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.108" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145172v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Despres" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Ngo Boum" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leboeuf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957650913495537" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7AB31DC4D9069A4B13B4694DF12BB587539A1A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145134v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Hetet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145127v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mohtar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chesse" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145116v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145145v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couderc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145128v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145117v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145110v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bordjane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abidat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145089v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19942060.2010.11015326" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145090v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798970v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tauzia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699495v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699480v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Etchebarne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hetet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699444v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Inozu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549431v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahmin Tajik Ghanbari" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Mura" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josset" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059989v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344274v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goumy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dubouil" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Frecinaux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2025-01-0420" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743793v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shikhar Arora" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hallbauer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201547v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069564-0216" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825067v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815873v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642567v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815867v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815870v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mannesiez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642622v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Junginger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santos Ascensao" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341692v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330724v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia del Fabbro" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduin Le Nain" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112802v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Buhl" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guilain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156545v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ebnet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823181v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Sara" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875835v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910899v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881354v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Guenther" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735801v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heininger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Bauer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584743v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenhao Yang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal M&#233;n&#233;gazzi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Piques" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coppin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525301v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522139v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Durin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Launay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ratajczack" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584742v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bargende" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Revol" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2017-24-0146" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633060v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526642v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cormerais" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306929v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377979v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306932v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Talon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874548v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393070v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398217v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Merlaut" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sobczak" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377977v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206351v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158883v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Korn" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158882v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207690v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207693v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158881v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grandin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158877v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cormerais" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thevenoux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marimbordes" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158878v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ismail" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menegazzi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158876v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158875v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Warnery" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158874v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Belhassein" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alix" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lebas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158824v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158829v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICEF2013-19055" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158830v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Lelong" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158828v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durrieu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158826v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Lelong" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783134v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Castillo Buenaventura" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincet Talon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207656v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Despr&#233;s" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158817v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207685v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158814v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durrieu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158818v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Couderc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156367v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Piton" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156339v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huurdeman" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207677v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Yammine" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vidal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Mohtar" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156306v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yammine" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156317v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piton" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156268v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vidal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perret" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156266v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156253v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156251v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156267v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156254v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156269v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156250v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158822v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156127v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galindo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Climent" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156126v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156012v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155959v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207662v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155915v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Violleau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158820v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158821v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tauzia" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICES2002-449" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426167v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235; Labeyrie" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Deligant" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383584v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136185v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823177v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536020v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671027v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363760v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363762v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363758v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158823v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hatat" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307895v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881682v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30705-9_1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307929v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307927v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mahe" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278919v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306891v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306894v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Decoster" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julian Angelot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01207534v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413543v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Pr&#233;tot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schulz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chalet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Migaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Bogdan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments12120485" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944160v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matisse Lesage" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj16020098" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714382v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Montaigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouedec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Th&#233;bault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/16878132241280944" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541740v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Krautner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120861" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680818v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2024.106439" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642549v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baysset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chess&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544070221080226" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906487v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthome" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hetet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15228772" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703340v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cailliez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mannessiez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2022.231751" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906492v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0897" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328299v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2021.103006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425699v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14227492" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133900v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Galindo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Climent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Navarro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Miguel-Garc&#237;a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468087420969263" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161332v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11630-021-1420-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02712395v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Salameh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chesse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17654/HM019020215" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133898v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Blanc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delcourt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delacourt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Morin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0576" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822140v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bordjane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/InterJFluidMechRes.2018024538" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802146v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Haddad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954407018775823" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112800v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nour Eddine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Sara" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faure" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aixala" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330711v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Cormerais" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918428v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.10.183" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH5CG27H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910518v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Kumar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Hetet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862503v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.08.065" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BT5C8L8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633062v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.11.018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGNJH9X6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827031v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Yassine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11630-018-1027-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763486v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4039304" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947491v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kerviel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Pesyridis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohammed" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593189v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois H&#233;tet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954407017724637" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566414v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11630-017-0951-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466981v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marimbordes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.12.104" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392946v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448529v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Mezher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Pretot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15377/2409-9848.2016.03.02.02" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265081v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954407015582138" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307932v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas-Ivan Hatat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lormier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954407015624335" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393469v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-016-0107-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306938v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Corrignan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e18040127" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145200v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D. Burke" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris R.M. Vagg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157240v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s38313-014-1006-y" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157247v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ismail" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Menegazzi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954407015572709" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249203v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145195v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mezher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chalet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Migaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raimbault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145194v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468087413513584" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145165v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145171v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145170v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.108" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145172v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Despres" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Ngo Boum" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leboeuf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957650913495537" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7AB31DC4D9069A4B13B4694DF12BB587539A1A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145134v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Hetet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145127v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mohtar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chesse" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145116v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145145v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couderc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145128v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145110v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bordjane" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abidat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145117v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145089v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19942060.2010.11015326" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145090v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798970v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tauzia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699495v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699480v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Etchebarne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hetet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699444v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Inozu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549431v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahmin Tajik Ghanbari" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Mura" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josset" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059989v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344274v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goumy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dubouil" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Frecinaux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2025-01-0420" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743793v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shikhar Arora" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hallbauer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201547v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069564-0216" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815870v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mannesiez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642622v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Junginger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santos Ascensao" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825067v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815873v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642567v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815867v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341692v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330724v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia del Fabbro" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduin Le Nain" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112802v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Buhl" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guilain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156545v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ebnet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823181v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Sara" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875835v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910899v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881354v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Guenther" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735801v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heininger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Bauer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584743v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenhao Yang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal M&#233;n&#233;gazzi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Piques" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coppin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525301v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522139v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Durin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Launay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ratajczack" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584742v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bargende" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Revol" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2017-24-0146" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633060v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526642v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cormerais" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377977v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874548v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393070v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306932v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Talon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377979v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306929v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398217v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Merlaut" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sobczak" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158883v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Korn" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158882v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206351v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207690v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207693v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158876v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158875v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Warnery" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158874v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Belhassein" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alix" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lebas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158878v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ismail" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menegazzi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158877v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cormerais" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thevenoux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marimbordes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158881v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grandin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158830v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Lelong" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158829v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICEF2013-19055" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158824v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158828v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durrieu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158826v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Lelong" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783134v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Castillo Buenaventura" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincet Talon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207656v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Despr&#233;s" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158814v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durrieu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207685v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158817v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158818v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Couderc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156367v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Piton" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156339v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huurdeman" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156317v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piton" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207677v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Yammine" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vidal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Mohtar" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156306v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yammine" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156250v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156253v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156251v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156267v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vidal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156266v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156268v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perret" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156254v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156269v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158822v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156127v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galindo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Climent" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156126v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156012v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155959v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207662v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155915v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Violleau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158821v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tauzia" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICES2002-449" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158820v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426167v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235; Labeyrie" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Deligant" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383584v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136185v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823177v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536020v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671027v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363760v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363762v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363758v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158823v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hatat" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307895v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881682v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30705-9_1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307929v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307927v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mahe" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278919v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306891v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306894v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Decoster" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julian Angelot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01207534v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>