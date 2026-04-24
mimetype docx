--- v0 (2026-03-27)
+++ v1 (2026-04-24)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the mass difference between neutral charm-meson eigenstates</w:t>
+                <w:t xml:space="preserve">Measurement of $b$ hadron fractions in 13 TeV $pp$ collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
@@ -179,106 +179,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 122 (23), pp.231802. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (3), pp.031102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.231802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.031102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02073478v1</w:t>
+                <w:t xml:space="preserve">hal-02058558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Charm-Mixing Parameter $y_{CP}$</w:t>
+                <w:t xml:space="preserve">Measurement of the $CP$-violating phase $\phi_s$ from $B_{s}^{0}\to J/\psi\pi^+\pi^-$ decays in 13 TeV $pp$ collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
@@ -313,106 +313,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 122 (1), pp.011802. </w:t>
+              <w:t xml:space="preserve">Phys.Lett.B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 797, pp.134789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.011802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2019.07.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909261v1</w:t>
+                <w:t xml:space="preserve">hal-02080727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the doubly Cabibbo-suppressed decay $\Xi_{c}^{+}\to p\phi$</w:t>
+                <w:t xml:space="preserve">Amplitude analysis of $B^{0}_{s} \rightarrow K^{0}_{\textrm{S}} K^{\pm}\pi^{\mp}$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
@@ -451,236 +451,236 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 04, pp.084. </w:t>
+              <w:t xml:space="preserve">, 2019, 06, pp.114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP04(2019)084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP06(2019)114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02008913v1</w:t>
+                <w:t xml:space="preserve">hal-02058655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for $CP$ violation in $D_s^+\to K_S^0 \pi^+$, $D^+\to K_S^0 K^+$ and $D^+\to \phi \pi^+$ decays</w:t>
+                <w:t xml:space="preserve">Measurement of the relative $B^{-} \!\rightarrow D^{0} / D^{*0} / D^{**0} \mu^{-} \overline{\nu}_\mu$ branching fractions using $B^{-}$ mesons from $\overline{B}{}_{s2}^{*0}$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.191803⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (9), pp.092009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.99.092009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02073536v1</w:t>
+                <w:t xml:space="preserve">hal-01861998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the $CP$-violating phase $\phi_s$ from $B_{s}^{0}\to J/\psi\pi^+\pi^-$ decays in 13 TeV $pp$ collisions</w:t>
+                <w:t xml:space="preserve">Search for $CP$ violation in $D_s^+\to K_S^0 \pi^+$, $D^+\to K_S^0 K^+$ and $D^+\to \phi \pi^+$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
@@ -715,106 +715,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (19), pp.191803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.191803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2019.07.036⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02080727v1</w:t>
+                <w:t xml:space="preserve">hal-02073536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $b$ hadron fractions in 13 TeV $pp$ collisions</w:t>
+                <w:t xml:space="preserve">Measurements of $CP$ asymmetries in charmless four-body $\Lambda_b^0$ and $\Xi_b^0$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
@@ -849,106 +849,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79 (9), pp.745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-019-7218-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.031102⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02058558v1</w:t>
+                <w:t xml:space="preserve">hal-02088649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplitude analysis of $B^{0}_{s} \rightarrow K^{0}_{\textrm{S}} K^{\pm}\pi^{\mp}$ decays</w:t>
+                <w:t xml:space="preserve">Model-Independent Observation of Exotic Contributions to $B^0\to J/\psi K^+\pi^-$ Decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
@@ -983,374 +983,374 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (15), pp.152002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.152002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP06(2019)114⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02058655v1</w:t>
+                <w:t xml:space="preserve">hal-01998977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the relative $B^{-} \!\rightarrow D^{0} / D^{*0} / D^{**0} \mu^{-} \overline{\nu}_\mu$ branching fractions using $B^{-}$ mesons from $\overline{B}{}_{s2}^{*0}$ decays</w:t>
+                <w:t xml:space="preserve">Measurement of the branching fractions of the decays $D^+\rightarrow K^-K ^+K^+$, $D^+\rightarrow \pi^-\pi^+K^+$ and $D^+_s\rightarrow \pi^-K^+K^+$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 99 (9), pp.092009. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 03, pp.176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.99.092009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2019)176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861998v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of $CP$ asymmetries in charmless four-body $\Lambda_b^0$ and $\Xi_b^0$ decays</w:t>
+                <w:t xml:space="preserve">Prompt $\Lambda^+_c$ production in $p\mathrm{Pb}$ collisions at $\sqrt{s_{NN}} = 5.02$ TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 79 (9), pp.745. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 02, pp.102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-019-7218-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP02(2019)102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088649v1</w:t>
+                <w:t xml:space="preserve">hal-01880801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Independent Observation of Exotic Contributions to $B^0\to J/\psi K^+\pi^-$ Decays</w:t>
+                <w:t xml:space="preserve">Measurement of the branching fraction and $CP$ asymmetry in $B^{+}\rightarrow J/\psi \rho^{+}$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
@@ -1385,106 +1385,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 122 (15), pp.152002. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79 (6), pp.537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.152002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-019-6698-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998977v1</w:t>
+                <w:t xml:space="preserve">hal-01975075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the branching fractions of the decays $D^+\rightarrow K^-K ^+K^+$, $D^+\rightarrow \pi^-\pi^+K^+$ and $D^+_s\rightarrow \pi^-K^+K^+$</w:t>
+                <w:t xml:space="preserve">Study of the $B^0\to \rho(770)^0 K^*(892)^0$ decay with an amplitude analysis of $B^0\to (\pi^+\pi^-) (K^+\pi^-)$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
@@ -1523,236 +1523,236 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 03, pp.176. </w:t>
+              <w:t xml:space="preserve">, 2019, 05, pp.026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2019)176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP05(2019)026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902983v1</w:t>
+                <w:t xml:space="preserve">hal-01975083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prompt $\Lambda^+_c$ production in $p\mathrm{Pb}$ collisions at $\sqrt{s_{NN}} = 5.02$ TeV</w:t>
+                <w:t xml:space="preserve">Measurement of $B^+$, $B^0$ and $\Lambda_b^0$ production in $p\mkern 1mu\mathrm{Pb}$ collisions at $\sqrt{s_\mathrm{NN}}=8.16\,{\rm TeV}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 02, pp.102. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (5), pp.052011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP02(2019)102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.99.052011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880801v1</w:t>
+                <w:t xml:space="preserve">hal-02051617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the branching fraction and $CP$ asymmetry in $B^{+}\rightarrow J/\psi \rho^{+}$ decays</w:t>
+                <w:t xml:space="preserve">Dalitz plot analysis of the $D^+\to K^-K^+K^+$ decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
@@ -1787,240 +1787,240 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 79 (6), pp.537. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 04, pp.063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-019-6698-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP04(2019)063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01975075v1</w:t>
+                <w:t xml:space="preserve">hal-02051608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the $B^0\to \rho(770)^0 K^*(892)^0$ decay with an amplitude analysis of $B^0\to (\pi^+\pi^-) (K^+\pi^-)$ decays</w:t>
+                <w:t xml:space="preserve">Measurement of the ratio of branching fractions of the decays $\Lambda^0_b\to\psi(2S) \Lambda$ and $\Lambda^0_b\!\to J/\psi \Lambda$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Angela Aidala</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 05, pp.026. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP05(2019)026⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 03, pp.126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2019)126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01975083v1</w:t>
+                <w:t xml:space="preserve">hal-02051229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $B^+$, $B^0$ and $\Lambda_b^0$ production in $p\mkern 1mu\mathrm{Pb}$ collisions at $\sqrt{s_\mathrm{NN}}=8.16\,{\rm TeV}$</w:t>
+                <w:t xml:space="preserve">Observation of $B^0_{(s)} \to J/\psi p \overline{p}$ decays and precision measurements of the $B^0_{(s)}$ masses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
@@ -2055,106 +2055,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (19), pp.191804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.191804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.99.052011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02051617v1</w:t>
+                <w:t xml:space="preserve">hal-02284555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalitz plot analysis of the $D^+\to K^-K^+K^+$ decay</w:t>
+                <w:t xml:space="preserve">Observation of Two Resonances in the $\Lambda_b^0 \pi^\pm$ Systems and Precise Measurement of $\Sigma_b^\pm$ and $\Sigma_b^{*\pm}$ properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
@@ -2189,240 +2189,240 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (1), pp.012001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.012001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP04(2019)063⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02051608v1</w:t>
+                <w:t xml:space="preserve">hal-01886075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the ratio of branching fractions of the decays $\Lambda^0_b\to\psi(2S) \Lambda$ and $\Lambda^0_b\!\to J/\psi \Lambda$</w:t>
+                <w:t xml:space="preserve">First Measurement of Charm Production in its Fixed-Target Configuration at the LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Angela Aidala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 03, pp.126. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (13), pp.132002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2019)126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.132002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051229v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of $B^0_{(s)} \to J/\psi p \overline{p}$ decays and precision measurements of the $B^0_{(s)}$ masses</w:t>
+                <w:t xml:space="preserve">Search for the rare decay $B^{+} \rightarrow {\mu}^{+}{\mu}^{-}{\mu}^{+}{\nu}_{{\mu}}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
@@ -2457,106 +2457,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 122 (19), pp.191804. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79 (8), pp.675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.191804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-019-7112-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284555v1</w:t>
+                <w:t xml:space="preserve">hal-01974849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Two Resonances in the $\Lambda_b^0 \pi^\pm$ Systems and Precise Measurement of $\Sigma_b^\pm$ and $\Sigma_b^{*\pm}$ properties</w:t>
+                <w:t xml:space="preserve">Measurement of the mass and production rate of $\Xi_b^-$ baryons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
@@ -2591,240 +2591,240 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 122 (1), pp.012001. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (5), pp.052006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.012001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.99.052006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886075v1</w:t>
+                <w:t xml:space="preserve">hal-02009681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Measurement of Charm Production in its Fixed-Target Configuration at the LHC</w:t>
+                <w:t xml:space="preserve">Search for $CP$ violation through an amplitude analysis of $D^0 \to K^+ K^- \pi^+ \pi^-$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 122 (13), pp.132002. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 02, pp.126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.132002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP02(2019)126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909242v1</w:t>
+                <w:t xml:space="preserve">hal-01945023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the rare decay $B^{+} \rightarrow {\mu}^{+}{\mu}^{-}{\mu}^{+}{\nu}_{{\mu}}$</w:t>
+                <w:t xml:space="preserve">Measurement of the Charm-Mixing Parameter $y_{CP}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
@@ -2859,106 +2859,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 79 (8), pp.675. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (1), pp.011802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-019-7112-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.011802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974849v1</w:t>
+                <w:t xml:space="preserve">hal-01909261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the mass and production rate of $\Xi_b^-$ baryons</w:t>
+                <w:t xml:space="preserve">Measurement of the mass difference between neutral charm-meson eigenstates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
@@ -2993,106 +2993,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 99 (5), pp.052006. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (23), pp.231802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.99.052006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.231802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009681v1</w:t>
+                <w:t xml:space="preserve">hal-02073478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for $CP$ violation through an amplitude analysis of $D^0 \to K^+ K^- \pi^+ \pi^-$ decays</w:t>
+                <w:t xml:space="preserve">Observation of the doubly Cabibbo-suppressed decay $\Xi_{c}^{+}\to p\phi$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
@@ -3131,898 +3131,898 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 02, pp.126. </w:t>
+              <w:t xml:space="preserve">, 2019, 04, pp.084. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP02(2019)126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP04(2019)084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945023v1</w:t>
+                <w:t xml:space="preserve">hal-02008913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Dark Photons Produced in 13 TeV $pp$ Collisions</w:t>
+                <w:t xml:space="preserve">Search for $B_c^+$ decays to two charm mesons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 120 (6), pp.061801. </w:t>
+              <w:t xml:space="preserve">Nuclear Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 930, pp.563-582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.061801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysb.2018.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01707647v1</w:t>
+                <w:t xml:space="preserve">hal-01833675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplitude analysis of the decay $\overline{B}^0 \to K_{S}^0 \pi^+ \pi^-$ and first observation of the CP asymmetry in $\overline{B}^0 \to K^{*}(892)^- \pi^+$</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Akar</w:t>
+                <w:t xml:space="preserve">Study of $\Upsilon$ production in $p$Pb collisions at $\sqrt{s_{NN}}=8.16$ TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel Aaij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Adinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Angela Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.261801⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP11(2018)194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833670v1</w:t>
+                <w:t xml:space="preserve">hal-01909267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updated determination of $D^0$-$\overline{D}{}^0$ mixing and CP violation parameters with $D^0\to K^+\pi^-$ decays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roel Aaij</w:t>
+                <w:t xml:space="preserve">Search for the rare decay $\Lambda_{c}^{+} \to p\mu^+\mu^-$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 97 (3), pp.031101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.97.031101⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 97 (9), pp.091101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.97.091101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719539v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of branching fractions of charmless four-body $\Lambda_b^0$ and $\Xi_b^0$ decays</w:t>
+                <w:t xml:space="preserve">Measurement of $C\!P$ asymmetries in two-body $B_{(s)}^{0}$-meson decays to charged pions and kaons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP02(2018)098⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (3), pp.032004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.98.032004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719668v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test of Lepton Flavor Universality by the measurement of the $B^0 \to D^{*-} \tau^+ \nu_{\tau}$ branching fraction using three-prong $\tau$ decays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Measurement of the $CP$ asymmetry in $B^-\to D_s^-D^0$ and $B^-\to D^-D^0$ decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.97.072013⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 05, pp.160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP05(2018)160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797474v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Observation of the Doubly Charmed Baryon Decay $\Xi_{cc}^{++}\rightarrow \Xi_{c}^{+}\pi^{+}$</w:t>
+                <w:t xml:space="preserve">First observation of forward $Z \rightarrow b \bar{b}$ production in $pp$ collisions at $\sqrt{s}=8$ TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.162002⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 776, pp.430-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.11.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846545v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for the lepton-flavour violating decays B$_{(s)}^{0} \to e^{\pm}\mu^{\mp}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4031,266 +4031,266 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 03, pp.078. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/JHEP03(2018)078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the ratio of branching fractions $\mathcal{B}(B_c^+\,\to\,J/\psi\tau^+\nu_\tau)$/$\mathcal{B}(B_c^+\,\to\,J/\psi\mu^+\nu_\mu)$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 120 (12), pp.121801. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.121801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of the decay $\Lambda_b^0 \to \Lambda_c^+ p \overline{p} \pi^-$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4299,132 +4299,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 784, pp.101-111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physletb.2018.07.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for lepton-flavour-violating decays of Higgs-like bosons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4473,92 +4473,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 78 (12), pp.1008. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjc/s10052-018-6386-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for the rare decay $\Sigma^+ \to p \mu^+ \mu^-$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4567,132 +4567,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 120 (22), pp.221803. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.221803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for weakly decaying $b$-flavored pentaquarks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4701,132 +4701,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97 (3), pp.032010. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevD.97.032010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of $CP$ observables in $B^\pm \to D^{(*)} K^\pm$ and $B^\pm \to D^{(*)} \pi^\pm$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4835,132 +4835,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 777, pp.16-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.11.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01669812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of forward top pair production in the dilepton channel in $pp$ collisions at $\sqrt{s}=13$ TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4969,132 +4969,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 08, pp.174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/JHEP08(2018)174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First measurement of the $CP$-violating phase $\phi_s^{d\overline{d}}$ in $B_s^0\to(K^+\pi^-)(K^-\pi^+)$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5103,132 +5103,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 03, pp.140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/JHEP03(2018)140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of the decay $B_s^0 \to \overline{D}^0 K^+ K^-$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5250,119 +5250,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (7), pp.072006. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevD.98.072006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the inelastic $pp$ cross-section at a centre-of-mass energy of 13 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5371,132 +5371,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 06, pp.100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/JHEP06(2018)100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central exclusive production of $J/\psi$ and $\psi(2S)$ mesons in $pp$ collisions at $\sqrt{s}=13~$TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5518,119 +5518,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10, pp.167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/JHEP10(2018)167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01828034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of $B_s^0 \to \overline{D}^{*0} \phi$ and search for $B^0 \to \overline{D}^0 \phi$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5652,119 +5652,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (7), pp.071103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevD.98.071103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for CP violation using triple product asymmetries in $\Lambda^{0}_{b}\to pK^{-}\pi^{+}\pi^{-}$, $\Lambda^{0}_{b}\to pK^{-}K^{+}K^{-}$ and $\Xi^{0}_{b}\to pK^{-}K^{-}\pi^{+}$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5773,132 +5773,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 08, pp.039. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/JHEP08(2018)039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of the branching fractions of $\Lambda_{c}^{+} \rightarrow p \pi^{-} \pi^{+}$, $\Lambda_{c}^{+} \rightarrow p K^{-} K^{+}$, and $\Lambda_{c}^{+} \rightarrow p \pi^{-} K^{+}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5907,266 +5907,266 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 03, pp.043. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/JHEP03(2018)043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A measurement of the $CP$ asymmetry difference in $\varLambda_{c}^{+} \to pK^{-}K^{+}$ and $p\pi^{-}\pi^{+}$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 03, pp.182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/JHEP03(2018)182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies of the resonance structure in $D^{0} \rightarrow K^\mp \pi ^\pm \pi ^\pm \pi ^\mp $ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6175,1480 +6175,1480 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 78 (6), pp.443. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjc/s10052-018-5758-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for $B_c^+$ decays to two charm mesons</w:t>
+                <w:t xml:space="preserve">Search for $C\!P$ violation in $\Lambda^0_b \to p K^-$ and $\Lambda^0_b \to p \pi^-$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Angela Aidala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nuclphysb.2018.03.015⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 787, pp.124-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2018.10.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833675v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of $\Upsilon$ production in $p$Pb collisions at $\sqrt{s_{NN}}=8.16$ TeV</w:t>
+                <w:t xml:space="preserve">Search for a dimuon resonance in the $\Upsilon$ mass region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Angela Aidala</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 11, pp.194. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP11(2018)194⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 09, pp.147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP09(2018)147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909267v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the rare decay $\Lambda_{c}^{+} \to p\mu^+\mu^-$</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Aaij</w:t>
+                <w:t xml:space="preserve">Evidence for an $\eta _c(1S) \pi ^-$ resonance in $B^0 \rightarrow \eta _c(1S) K^+\pi ^-$ decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel Aaij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon Akar</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Angela Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.97.091101⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78 (12), pp.1019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-018-6447-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797097v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $C\!P$ asymmetries in two-body $B_{(s)}^{0}$-meson decays to charged pions and kaons</w:t>
+                <w:t xml:space="preserve">Measurement of Angular and CP Asymmetries in $D^0\to\pi^+\pi^-\mu^+\mu^-$ and $D^0\to K^+K^-\mu^+\mu^-$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Angela Aidala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.98.032004⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (9), pp.091801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.091801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801938v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the $CP$ asymmetry in $B^-\to D_s^-D^0$ and $B^-\to D^-D^0$ decays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Aaij</w:t>
+                <w:t xml:space="preserve">Measurement of the Lifetime of the Doubly Charmed Baryon $\Xi_{cc}^{++}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Angela Aidala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP05(2018)160⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (5), pp.052002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.052002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768162v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First observation of forward $Z \rightarrow b \bar{b}$ production in $pp$ collisions at $\sqrt{s}=8$ TeV</w:t>
+                <w:t xml:space="preserve">Search for excited $B_{c}^{+}$ states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.11.066⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 01, pp.138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP01(2018)138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01669818v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for $C\!P$ violation in $\Lambda^0_b \to p K^-$ and $\Lambda^0_b \to p \pi^-$ decays</w:t>
+                <w:t xml:space="preserve">First observation of $B^{+} \to D_s^{+}K^{+}K^{-}$ decays and a search for $B^{+} \to D_s^{+}\phi$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2018.10.039⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 01, pp.131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP01(2018)131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861914v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for a dimuon resonance in the $\Upsilon$ mass region</w:t>
+                <w:t xml:space="preserve">Measurement of $D_s^{\pm}$ production asymmetry in $pp$ collisions at $\sqrt{s} =7$ and 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 09, pp.147. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP09(2018)147⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 08, pp.008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2018)008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815275v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for an $\eta _c(1S) \pi ^-$ resonance in $B^0 \rightarrow \eta _c(1S) K^+\pi ^-$ decays</w:t>
+                <w:t xml:space="preserve">Observation of the decay $ {\overline{B}}_s^0\to {\chi}_{c2}{K}^{+}{K}^{-} $ in the ϕ mass region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-018-6447-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 08, pp.191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2018)191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886081v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Angular and CP Asymmetries in $D^0\to\pi^+\pi^-\mu^+\mu^-$ and $D^0\to K^+K^-\mu^+\mu^-$ decays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
+                <w:t xml:space="preserve">Measurement of $Z\rightarrow\tau^+\tau^-$ production in proton-proton collisions at $\sqrt{s} = 8$ TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aaij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Aidala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 121 (9), pp.091801. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 09, pp.159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.091801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP09(2018)159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839672v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Lifetime of the Doubly Charmed Baryon $\Xi_{cc}^{++}$</w:t>
+                <w:t xml:space="preserve">Observation of a new $\Xi_b^-$ resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
@@ -7662,529 +7662,529 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 121 (5), pp.052002. </w:t>
+              <w:t xml:space="preserve">, 2018, 121 (7), pp.072002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.052002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.072002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823279v1</w:t>
+                <w:t xml:space="preserve">hal-01815137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for excited $B_{c}^{+}$ states</w:t>
+                <w:t xml:space="preserve">Angular moments of the decay $\Lambda_b^0 \rightarrow \Lambda \mu^{+} \mu^{-}$ at low hadronic recoil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Angela Aidala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 01, pp.138. </w:t>
+              <w:t xml:space="preserve">, 2018, 09, pp.146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP01(2018)138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP09(2018)146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01707570v1</w:t>
+                <w:t xml:space="preserve">hal-01861991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First observation of $B^{+} \to D_s^{+}K^{+}K^{-}$ decays and a search for $B^{+} \to D_s^{+}\phi$ decays</w:t>
+                <w:t xml:space="preserve">Measurement of Antiproton Production in ${\rm p He}$ Collisions at $\sqrt{s_{NN}}=110$ GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon Akar</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Angela Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 01, pp.131. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (22), pp.222001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP01(2018)131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.222001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01703747v1</w:t>
+                <w:t xml:space="preserve">hal-01867209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $D_s^{\pm}$ production asymmetry in $pp$ collisions at $\sqrt{s} =7$ and 8 TeV</w:t>
+                <w:t xml:space="preserve">Measurement of the time-integrated $CP$ asymmetry in $D^0 \rightarrow K^0_S K^0_S$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Angela Aidala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 08, pp.008. </w:t>
+              <w:t xml:space="preserve">, 2018, 11, pp.048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2018)008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP11(2018)048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01815155v1</w:t>
+                <w:t xml:space="preserve">hal-01817931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the decay $ {\overline{B}}_s^0\to {\chi}_{c2}{K}^{+}{K}^{-} $ in the ϕ mass region</w:t>
+                <w:t xml:space="preserve">Measurement of the CKM angle $\gamma$ using $B^\pm\to DK^\pm$ with $D\to K_\text{S}^0\pi^+\pi^-$, $K_\text{S}^0K^+K^-$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
@@ -8198,395 +8198,395 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 08, pp.191. </w:t>
+              <w:t xml:space="preserve">, 2018, 08, pp.176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2018)191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2018)176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891445v1</w:t>
+                <w:t xml:space="preserve">hal-01817921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $Z\rightarrow\tau^+\tau^-$ production in proton-proton collisions at $\sqrt{s} = 8$ TeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Z. Ajaltouni</w:t>
+                <w:t xml:space="preserve">Measurement of the $\Omega_c^0$ baryon lifetime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel Aaij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Adinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Angela Aidala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP09(2018)159⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (9), pp.092003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.092003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833749v1</w:t>
+                <w:t xml:space="preserve">hal-01846554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of a new $\Xi_b^-$ resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roel Aaij</w:t>
+                <w:t xml:space="preserve">Measurement of the ratio of the $B^0 \to D^{*-} \tau^+ \nu_{\tau}$ and $B^0 \to D^{*-} \mu^+ \nu_{\mu}$ branching fractions using three-prong $\tau$-lepton decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 121 (7), pp.072002. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.072002⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 120 (17), pp.171802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.171802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815137v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular moments of the decay $\Lambda_b^0 \rightarrow \Lambda \mu^{+} \mu^{-}$ at low hadronic recoil</w:t>
+                <w:t xml:space="preserve">Observation of the decay $\Lambda^0_b\rightarrow\psi(2S)p\pi^-$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
@@ -8600,261 +8600,261 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 09, pp.146. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP09(2018)146⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 08, pp.131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2018)131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861991v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Antiproton Production in ${\rm p He}$ Collisions at $\sqrt{s_{NN}}=110$ GeV</w:t>
+                <w:t xml:space="preserve">Measurement of $CP$ violation in $B^{0}\rightarrow D^{\mp}\pi^{\pm}$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Angela Aidala</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.222001⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 06, pp.084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP06(2018)084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867209v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the time-integrated $CP$ asymmetry in $D^0 \rightarrow K^0_S K^0_S$ decays</w:t>
+                <w:t xml:space="preserve">Search for beautiful tetraquarks in the $\Upsilon(1S)\mu^+\mu^-$ invariant-mass spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
@@ -8868,5329 +8868,5329 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 11, pp.048. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP11(2018)048⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 10, pp.086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP10(2018)086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817931v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the CKM angle $\gamma$ using $B^\pm\to DK^\pm$ with $D\to K_\text{S}^0\pi^+\pi^-$, $K_\text{S}^0K^+K^-$ decays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roel Aaij</w:t>
+                <w:t xml:space="preserve">Measurement of $\Upsilon$ production in $pp$ collisions at $\sqrt{s}$= 13 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 08, pp.176. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2018)176⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 2018 (7), pp.134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP07(2018)134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817921v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the $\Omega_c^0$ baryon lifetime</w:t>
+                <w:t xml:space="preserve">Measurement of $CP$ asymmetry in $B_s^0 \to D_s^{\mp} K^{\pm}$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.092003⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (3), pp.059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2018)059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846554v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the ratio of the $B^0 \to D^{*-} \tau^+ \nu_{\tau}$ and $B^0 \to D^{*-} \mu^+ \nu_{\mu}$ branching fractions using three-prong $\tau$-lepton decays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Aaij</w:t>
+                <w:t xml:space="preserve">Evidence for the decay $ {B}_S^0\to {\overline{K}}^{\ast 0}{\mu}^{+}{\mu}^{-} $</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.171802⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 07, pp.020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP07(2018)020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797050v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the decay $\Lambda^0_b\rightarrow\psi(2S)p\pi^-$</w:t>
+                <w:t xml:space="preserve">Search for Dark Photons Produced in 13 TeV $pp$ Collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2018)131⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (6), pp.061801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.061801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833758v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $CP$ violation in $B^{0}\rightarrow D^{\mp}\pi^{\pm}$ decays</w:t>
+                <w:t xml:space="preserve">First Observation of the Doubly Charmed Baryon Decay $\Xi_{cc}^{++}\rightarrow \Xi_{c}^{+}\pi^{+}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Angela Aidala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP06(2018)084⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (16), pp.162002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.162002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802060v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for beautiful tetraquarks in the $\Upsilon(1S)\mu^+\mu^-$ invariant-mass spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roel Aaij</w:t>
+                <w:t xml:space="preserve">Test of Lepton Flavor Universality by the measurement of the $B^0 \to D^{*-} \tau^+ \nu_{\tau}$ branching fraction using three-prong $\tau$ decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP10(2018)086⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (7), pp.072013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.97.072013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833793v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $\Upsilon$ production in $pp$ collisions at $\sqrt{s}$= 13 TeV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Aaij</w:t>
+                <w:t xml:space="preserve">Measurement of branching fractions of charmless four-body $\Lambda_b^0$ and $\Xi_b^0$ decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 2018 (7), pp.134. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP07(2018)134⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 02, pp.098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP02(2018)098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796872v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $CP$ asymmetry in $B_s^0 \to D_s^{\mp} K^{\pm}$ decays</w:t>
+                <w:t xml:space="preserve">Updated determination of $D^0$-$\overline{D}{}^0$ mixing and CP violation parameters with $D^0\to K^+\pi^-$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2018)059⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (3), pp.031101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.97.031101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757868v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for the decay $ {B}_S^0\to {\overline{K}}^{\ast 0}{\mu}^{+}{\mu}^{-} $</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Akar</w:t>
+                <w:t xml:space="preserve">Amplitude analysis of the decay $\overline{B}^0 \to K_{S}^0 \pi^+ \pi^-$ and first observation of the CP asymmetry in $\overline{B}^0 \to K^{*}(892)^- \pi^+$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aaij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 07, pp.020. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (26), pp.261801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP07(2018)020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.261801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781946v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of $D^0$ meson decays to $\pi^+\pi^-\mu^+\mu^-$ and $K^+K^-\mu^+\mu^-$ final states</w:t>
+                <w:t xml:space="preserve">Measurement of the $B^{\pm}$ production cross-section in pp collisions at $\sqrt{s} =$ 7 and 13 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 119 (18), pp.181805. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, pp.026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.181805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP12(2017)026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645858v1</w:t>
+                <w:t xml:space="preserve">hal-01669837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $B^{0}_{s}$ and $D^{-}_{s}$ meson lifetimes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Akar</w:t>
+                <w:t xml:space="preserve">First observation of a baryonic $B_s^0$ decay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aaij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 119 (10), pp.101801. </w:t>
+              <w:t xml:space="preserve">, 2017, 119 (4), pp.041802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.101801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.041802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645612v1</w:t>
+                <w:t xml:space="preserve">hal-01582764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for the two-body charmless baryonic decay $B^+ \to p \bar\Lambda$</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Akar</w:t>
+                <w:t xml:space="preserve">Study of $b\bar{b}$ correlations in high energy proton-proton collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel Aaij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Adinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 04, pp.162. </w:t>
+              <w:t xml:space="preserve">, 2017, 11, pp.030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP04(2017)162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP11(2017)030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01401993v1</w:t>
+                <w:t xml:space="preserve">hal-01645925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the decay $\Lambda^0_b \to p K^- \mu^+ \mu^-$ and a search for $C\!P$ violation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Akar</w:t>
+                <w:t xml:space="preserve">Observation of the $\varXi^{-}_{b}\to J/\psi\varLambda K^{-}$ decay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aaij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 06, pp.108. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 772, pp.265-273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP06(2017)108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.06.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02448051v1</w:t>
+                <w:t xml:space="preserve">in2p3-01441661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Baryon-Number Violating ${\mathrm{\Xi}}_{b}^{0}$ Oscillations</w:t>
+                <w:t xml:space="preserve">Measurement of the $\Upsilon$ polarizations in $pp$ collisions at $\sqrt{s}=7$ and 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 119 (18), pp.181807. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, pp.110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.181807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP12(2017)110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645918v1</w:t>
+                <w:t xml:space="preserve">hal-01704893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of $b\bar{b}$ correlations in high energy proton-proton collisions</w:t>
+                <w:t xml:space="preserve">$\chi_{c1}$ and $\chi_{c2}$ Resonance Parameters with the Decays $\chi_{c1,c2}\to J/\psi\mu^+\mu^-$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11, pp.030. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (22), pp.221801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP11(2017)030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.221801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645925v1</w:t>
+                <w:t xml:space="preserve">hal-01669822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the $\varXi^{-}_{b}\to J/\psi\varLambda K^{-}$ decay</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Bose-Einstein correlations of same-sign charged pions in the forward region in $pp$ collisions at $\sqrt{s}$ = 7 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 772, pp.265-273. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, pp.025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.06.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP12(2017)025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01441661v1</w:t>
+                <w:t xml:space="preserve">hal-01669726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the $\Upsilon$ polarizations in $pp$ collisions at $\sqrt{s}=7$ and 8 TeV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roel Aaij</w:t>
+                <w:t xml:space="preserve">Updated search for long-lived particles decaying to jet pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12, pp.110. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77 (12), pp.812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP12(2017)110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5178-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01704893v1</w:t>
+                <w:t xml:space="preserve">hal-01669717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$\chi_{c1}$ and $\chi_{c2}$ Resonance Parameters with the Decays $\chi_{c1,c2}\to J/\psi\mu^+\mu^-$</w:t>
+                <w:t xml:space="preserve">Improved limit on the branching fraction of the rare decay ${{K} ^0_{\mathrm { \scriptscriptstyle S}}} \rightarrow \mu ^+\mu ^-$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 119 (22), pp.221801. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77 (10), pp.678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.221801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5230-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669822v1</w:t>
+                <w:t xml:space="preserve">hal-01645701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the $B^{\pm}$ production cross-section in pp collisions at $\sqrt{s} =$ 7 and 13 TeV</w:t>
+                <w:t xml:space="preserve">Observation of the doubly charmed baryon $\Xi_{cc}^{++}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12, pp.026. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (11), pp.112001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP12(2017)026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.112001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669837v1</w:t>
+                <w:t xml:space="preserve">hal-01645669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First observation of a baryonic $B_s^0$ decay</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Akar</w:t>
+                <w:t xml:space="preserve">Updated branching fraction measurements of $B^0_{(s)} \to K_{\mathrm{\scriptscriptstyle S}}^0 h^+ h^{\prime -}$ decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel Aaij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Adinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 119 (4), pp.041802. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.041802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP11(2017)027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582764v1</w:t>
+                <w:t xml:space="preserve">hal-01645671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bose-Einstein correlations of same-sign charged pions in the forward region in $pp$ collisions at $\sqrt{s}$ = 7 TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Prompt and nonprompt J/$\psi$ production and nuclear modification in $p$Pb collisions at $\sqrt{s_{\text{NN}}}= 8.16$ TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12, pp.025. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 774, pp.159-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP12(2017)025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.09.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669726v1</w:t>
+                <w:t xml:space="preserve">hal-01645577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updated search for long-lived particles decaying to jet pairs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Study of charmonium production in ${b}$-hadron decays and first evidence for the decay ${{{B}} ^0_{{s}}} \!\rightarrow \phi \phi \phi $</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Simon Akar</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 77 (12), pp.812. </w:t>
+              <w:t xml:space="preserve">, 2017, 77 (9), pp.609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5178-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5151-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669717v1</w:t>
+                <w:t xml:space="preserve">hal-01645574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved limit on the branching fraction of the rare decay ${{K} ^0_{\mathrm { \scriptscriptstyle S}}} \rightarrow \mu ^+\mu ^-$</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roel Aaij</w:t>
+                <w:t xml:space="preserve">First Observation of the Rare Purely Baryonic Decay $B^0\to p\bar p$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 77 (10), pp.678. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (23), pp.232001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5230-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.232001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645701v1</w:t>
+                <w:t xml:space="preserve">hal-01669721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the doubly charmed baryon $\Xi_{cc}^{++}$</w:t>
+                <w:t xml:space="preserve">Measurement of the shape of the $\Lambda_b^0\to\Lambda_c^+ \mu^- \overline{\nu}_{\mu}$ differential decay rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 119 (11), pp.112001. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (11), pp.112005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.112001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.112005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645669v1</w:t>
+                <w:t xml:space="preserve">hal-01669729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updated branching fraction measurements of $B^0_{(s)} \to K_{\mathrm{\scriptscriptstyle S}}^0 h^+ h^{\prime -}$ decays</w:t>
+                <w:t xml:space="preserve">Study of prompt D$^{0}$ meson production in $p$Pb collisions at $ \sqrt{s_{\mathrm{NN}}}=5 $ TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 11, pp.027. </w:t>
+              <w:t xml:space="preserve">, 2017, 10, pp.90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP11(2017)027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP10(2017)090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645671v1</w:t>
+                <w:t xml:space="preserve">hal-01645683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prompt and nonprompt J/$\psi$ production and nuclear modification in $p$Pb collisions at $\sqrt{s_{\text{NN}}}= 8.16$ TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Measurement of the B± production asymmetry and the CP asymmetry in B±→J/ψK± decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Akar</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Beaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chefdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Decamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Déléage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.09.058⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.052005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.052005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645577v1</w:t>
+                <w:t xml:space="preserve">in2p3-01441687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of charmonium production in ${b}$-hadron decays and first evidence for the decay ${{{B}} ^0_{{s}}} \!\rightarrow \phi \phi \phi $</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Observation of the decay $B_{s}^{0} \to \eta_{c} \phi$ and evidence for $B_{s}^{0} \to \eta_{c} \pi^{+} \pi^{-} $</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5151-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP07(2017)021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645574v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01478539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Observation of the Rare Purely Baryonic Decay $B^0\to p\bar p$</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Search for decays of neutral beauty mesons into four muons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Simon Akar</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.232001⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 03, pp.001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2017)001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01669721v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01401975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the shape of the $\Lambda_b^0\to\Lambda_c^+ \mu^- \overline{\nu}_{\mu}$ differential decay rate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Akar</w:t>
+                <w:t xml:space="preserve">Search for $CP$ violation in the phase space of $D^0\rightarrow\pi^+\pi^-\pi^+\pi^-$ decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aaij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.112005⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 769, pp.345-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.03.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01669729v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01415342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of prompt D$^{0}$ meson production in $p$Pb collisions at $ \sqrt{s_{\mathrm{NN}}}=5 $ TeV</w:t>
+                <w:t xml:space="preserve">Measurement of $CP$ violation in $B^0\rightarrow J/\psi K^0_\mathrm{S}$ and $B^0\rightarrow\psi(2S) K^0_\mathrm{S}$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 10, pp.90. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP10(2017)090⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 11, pp.170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP11(2017)170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645683v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the B± production asymmetry and the CP asymmetry in B±→J/ψK± decays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Measurement of $CP$ observables in $B^{\pm} \rightarrow D K^{*\pm}$ decays using two- and four-body $D$ final states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">N. Déléage</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Adinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95, pp.052005. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.052005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP11(2017)156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01441687v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the decay $B_{s}^{0} \to \eta_{c} \phi$ and evidence for $B_{s}^{0} \to \eta_{c} \pi^{+} \pi^{-} $</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Test of lepton universality with $B^{0} \rightarrow K^{*0}\ell^{+}\ell^{-}$ decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 21, </w:t>
+              <w:t xml:space="preserve">, 2017, 08, pp.055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP07(2017)021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2017)055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01478539v1</w:t>
+                <w:t xml:space="preserve">hal-01582896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for decays of neutral beauty mesons into four muons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Akar</w:t>
+                <w:t xml:space="preserve">Observation of charmless baryonic decays $B^0_{(s)} \to p \bar{p} h^+ h^{\prime-}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel Aaij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Adinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 03, pp.001. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (5), pp.051103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2017)001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.051103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01401975v1</w:t>
+                <w:t xml:space="preserve">hal-01645260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for $CP$ violation in the phase space of $D^0\rightarrow\pi^+\pi^-\pi^+\pi^-$ decays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Akar</w:t>
+                <w:t xml:space="preserve">Resonances and $CP$ violation in $B_s^0$ and $\overline{B}_s^0 \to J/\psi K^+K^-$ decays in the mass region above the $\phi(1020)$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel Aaij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Adinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 769, pp.345-356. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 08, pp.037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.03.062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2017)037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01415342v1</w:t>
+                <w:t xml:space="preserve">hal-01582785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $CP$ violation in $B^0\rightarrow J/\psi K^0_\mathrm{S}$ and $B^0\rightarrow\psi(2S) K^0_\mathrm{S}$ decays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Akar</w:t>
+                <w:t xml:space="preserve">Evidence for the two-body charmless baryonic decay $B^+ \to p \bar\Lambda$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aaij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 11, pp.170. </w:t>
+              <w:t xml:space="preserve">, 2017, 04, pp.162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP11(2017)170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP04(2017)162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669821v1</w:t>
+                <w:t xml:space="preserve">in2p3-01401993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $CP$ observables in $B^{\pm} \rightarrow D K^{*\pm}$ decays using two- and four-body $D$ final states</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Aaij</w:t>
+                <w:t xml:space="preserve">Measurement of $B^{0}_{s}$ and $D^{-}_{s}$ meson lifetimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11, pp.156. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (10), pp.101801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP11(2017)156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.101801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669470v1</w:t>
+                <w:t xml:space="preserve">hal-01645612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test of lepton universality with $B^{0} \rightarrow K^{*0}\ell^{+}\ell^{-}$ decays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Akar</w:t>
+                <w:t xml:space="preserve">Observation of $D^0$ meson decays to $\pi^+\pi^-\mu^+\mu^-$ and $K^+K^-\mu^+\mu^-$ final states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel Aaij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Adinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 08, pp.055. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (18), pp.181805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2017)055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.181805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582896v1</w:t>
+                <w:t xml:space="preserve">hal-01645858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of charmless baryonic decays $B^0_{(s)} \to p \bar{p} h^+ h^{\prime-}$</w:t>
+                <w:t xml:space="preserve">Observation of the decay $\Lambda^0_b \to p K^- \mu^+ \mu^-$ and a search for $C\!P$ violation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (5), pp.051103. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 06, pp.108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.051103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP06(2017)108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645260v1</w:t>
+                <w:t xml:space="preserve">hal-02448051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonances and $CP$ violation in $B_s^0$ and $\overline{B}_s^0 \to J/\psi K^+K^-$ decays in the mass region above the $\phi(1020)$</w:t>
+                <w:t xml:space="preserve">Search for Baryon-Number Violating ${\mathrm{\Xi}}_{b}^{0}$ Oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 08, pp.037. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (18), pp.181807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2017)037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.181807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582785v1</w:t>
+                <w:t xml:space="preserve">hal-01645918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of a new boson at a mass of 125 GeV with the CMS experiment at the LHC</w:t>
               </w:r>
@@ -14872,304 +14872,304 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating mixed-precision for AGATA pulse-shape analysis</w:t>
+                <w:t xml:space="preserve">Kiwaku, a C++20 library for multidimensional arrays Application to ACTS tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roméo Molina</w:t>
+                <w:t xml:space="preserve">Sylvain Joube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lafage</w:t>
+                <w:t xml:space="preserve">Hadrien Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Jézéquel</w:t>
+                <w:t xml:space="preserve">Joël Falcou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference on Computing in High Energy &amp; Nuclear Physics (CHEP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Norfolk, VA, United States. pp.03020, </w:t>
+              <w:t xml:space="preserve">, May 2023, Norfolk, United States. pp.03021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202429503020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202429503021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981310v1</w:t>
+                <w:t xml:space="preserve">hal-04401240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kiwaku, a C++20 library for multidimensional arrays Application to ACTS tracking</w:t>
+                <w:t xml:space="preserve">Investigating mixed-precision for AGATA pulse-shape analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Joube</w:t>
+                <w:t xml:space="preserve">Roméo Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Grasland</w:t>
+                <w:t xml:space="preserve">Vincent Lafage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Falcou</w:t>
+                <w:t xml:space="preserve">Fabienne Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference on Computing in High Energy &amp; Nuclear Physics (CHEP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Norfolk, United States. pp.03021, </w:t>
+              <w:t xml:space="preserve">, May 2023, Norfolk, VA, United States. pp.03020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202429503021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202429503020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401240v1</w:t>
+                <w:t xml:space="preserve">hal-03981310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing SYCL data transfer strategies for tracking use cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Joube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15497,51 +15497,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floating-point profiling of ACTS using Verrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Févotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15553,324 +15553,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lathuilière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chamont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Computing in High Energy and Nuclear Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CHEP 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Sofia, Bulgaria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02403731v1</w:t>
+                <w:t xml:space="preserve">hal-02116915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floating-point profiling of ACTS using Verrou</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lathuilière</w:t>
+                <w:t xml:space="preserve">ComputeOps: containers for High Performance Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bailly-Reyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chamont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dehne Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHEP 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd International Conference on Computing in High Energy and Nuclear Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Sofia, Bulgaria. pp.07004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201921407004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116915v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ComputeOps: containers for High Performance Computing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Bailly-Reyre</w:t>
+                <w:t xml:space="preserve">Floating-point profiling of ACTS using Verrou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Févotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lathuilière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chamont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Computing in High Energy and Nuclear Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, Sofia, Bulgaria. pp.07004, </w:t>
+              <w:t xml:space="preserve">, Jul 2018, Sofia, Bulgaria. pp.05025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201921407004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201921405025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403771v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrix element method for high performance computing platforms</w:t>
               </w:r>
@@ -16363,51 +16363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -16851,51 +16851,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073478v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Aaij" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Abell&#225;n Beteta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Adeva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Adinolfi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Angela Aidala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.231802" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.011802" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008913v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2019)084" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073536v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.191803" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080727v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2019.07.036" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058558v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.031102" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058655v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2019)114" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861998v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Ajaltouni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.092009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088649v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-019-7218-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998977v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.152002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902983v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2019)176" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880801v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2019)102" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975075v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-019-6698-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975083v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2019)026" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051617v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.052011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051608v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2019)063" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051229v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Akar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2019)126" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284555v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.191804" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.012001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909242v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.132002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974849v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-019-7112-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009681v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.052006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945023v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2019)126" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707647v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.061801" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833670v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aaij" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adeva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adinolfi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ajaltouni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.261801" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719539v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.031101" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719668v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2018)098" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797474v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.072013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846545v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.162002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758630v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2018)078" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758475v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.121801" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796998v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2018.07.033" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867537v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-018-6386-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807288v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.221803" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714188v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.032010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669812v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.11.070" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758103v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2018)174" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757998v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2018)140" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846549v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.98.072006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768161v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2018)100" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828034v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2018)167" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846548v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.98.071103" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801848v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2018)039" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758387v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2018)043" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781931v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2018)182" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815241v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-018-5758-4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833675v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2018.03.015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909267v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2018)194" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797097v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.091101" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801938v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.98.032004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768162v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2018)160" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669818v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.11.066" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861914v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2018.10.039" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815275v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2018)147" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886081v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-018-6447-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839672v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.091801" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823279v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.052002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707570v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2018)138" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703747v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2018)131" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815155v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2018)008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891445v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2018)191" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833749v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Aidala" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2018)159" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815137v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.072002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861991v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2018)146" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867209v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.222001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817931v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2018)048" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817921v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2018)176" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846554v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.092003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797050v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.171802" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833758v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2018)131" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802060v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2018)084" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833793v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2018)086" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796872v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2018)134" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757868v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2018)059" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781946v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2018)020" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645858v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.181805" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645612v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.101801" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01401993v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2017)162" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448051v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2017)108" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645918v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.181807" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645925v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2017)030" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01441661v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.06.045" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704893v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2017)110" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669822v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.221801" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669837v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2017)026" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582764v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.041802" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669726v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2017)025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669717v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5178-x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645701v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5230-x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645669v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.112001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645671v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2017)027" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645577v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.09.058" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645574v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5151-8" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669721v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.232001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669729v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.112005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645683v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2017)090" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01441687v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaucourt" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chefdeville" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Decamp" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D&#233;l&#233;age" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.052005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01478539v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2017)021" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01401975v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2017)001" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01415342v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.03.062" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669821v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2017)170" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669470v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2017)156" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582896v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2017)055" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645260v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.051103" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582785v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2017)037" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00722244v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatrchyan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anfreville" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besancon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choudhury" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dejardin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.08.021" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00311605v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hmayakyan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Khachatryan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Sirunyan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Adam" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/3/08/S08004" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00159268v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Bayatian" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Sirunyan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/34/6/S01" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00191987v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adzic" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alemany-Fernandez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Almeida" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Almeida" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anagnostou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/2/04/P04004" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025231v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Almeida" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Almeida" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjcd/s2005-02-011-3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981310v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Molina" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lafage" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chamont" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429503020" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401240v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Joube" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Grasland" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Falcou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429503021" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997156v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brunet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2438/1/012018" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336611v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhir Malik" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meehan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Lieret" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meirin Oan Evans" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H. Villanueva" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41781-021-00069-9" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070682v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cavet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Souchal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadrat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grasseau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Satirana" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202024507006" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403731v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;votte" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921405025" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116915v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403771v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bailly-Reyre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dadoun" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehne Garcia" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921407004" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912700v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beaudette" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bianchini" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Davignon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/664/9/092009" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927507v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sartirana" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdren" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Mora de Freitas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Busson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00080386v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chamont" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charlot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00084739v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921608v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024730v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Bayatyan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grigorian" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Khachatrian" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margarian" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747519v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NAN10254" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058558v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Aaij" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Abell&#225;n Beteta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Adeva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Adinolfi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Angela Aidala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.031102" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080727v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2019.07.036" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058655v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2019)114" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861998v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Ajaltouni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.092009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073536v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.191803" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088649v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-019-7218-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998977v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.152002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902983v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2019)176" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880801v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2019)102" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975075v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-019-6698-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975083v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2019)026" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051617v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.052011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051608v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2019)063" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051229v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Akar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2019)126" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284555v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.191804" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886075v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.012001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909242v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.132002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974849v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-019-7112-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009681v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.052006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945023v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2019)126" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909261v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.011802" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073478v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.231802" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008913v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2019)084" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833675v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2018.03.015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909267v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2018)194" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797097v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aaij" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.091101" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801938v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.98.032004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768162v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2018)160" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669818v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.11.066" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758630v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2018)078" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758475v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.121801" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796998v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2018.07.033" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867537v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-018-6386-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807288v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.221803" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714188v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.032010" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669812v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.11.070" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758103v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2018)174" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757998v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2018)140" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846549v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.98.072006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768161v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2018)100" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828034v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2018)167" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846548v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.98.071103" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801848v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2018)039" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758387v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2018)043" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781931v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2018)182" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815241v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-018-5758-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861914v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2018.10.039" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815275v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2018)147" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886081v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-018-6447-z" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839672v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.091801" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823279v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.052002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707570v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2018)138" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703747v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2018)131" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815155v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2018)008" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891445v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2018)191" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833749v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adeva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adinolfi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Aidala" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ajaltouni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2018)159" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815137v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.072002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861991v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2018)146" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867209v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.222001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817931v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2018)048" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817921v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2018)176" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846554v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.092003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797050v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.171802" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833758v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2018)131" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802060v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2018)084" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833793v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2018)086" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796872v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2018)134" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757868v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2018)059" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781946v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2018)020" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707647v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.061801" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846545v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.162002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797474v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.072013" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719668v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2018)098" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719539v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.031101" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833670v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.261801" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669837v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2017)026" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582764v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.041802" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645925v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2017)030" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01441661v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.06.045" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704893v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2017)110" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669822v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.221801" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669726v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2017)025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669717v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5178-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645701v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5230-x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645669v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.112001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645671v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2017)027" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645577v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.09.058" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645574v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5151-8" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669721v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.232001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669729v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.112005" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645683v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2017)090" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01441687v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaucourt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chefdeville" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Decamp" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D&#233;l&#233;age" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.052005" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01478539v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2017)021" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01401975v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2017)001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01415342v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.03.062" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669821v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2017)170" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669470v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2017)156" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582896v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2017)055" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645260v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.051103" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582785v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2017)037" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01401993v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2017)162" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645612v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.101801" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645858v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.181805" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448051v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2017)108" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645918v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.181807" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00722244v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatrchyan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anfreville" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besancon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choudhury" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dejardin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.08.021" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00311605v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hmayakyan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Khachatryan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Sirunyan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Adam" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/3/08/S08004" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00159268v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Bayatian" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Sirunyan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/34/6/S01" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00191987v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adzic" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alemany-Fernandez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Almeida" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Almeida" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anagnostou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/2/04/P04004" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025231v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Almeida" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Almeida" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjcd/s2005-02-011-3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401240v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Joube" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Grasland" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chamont" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Falcou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429503021" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981310v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Molina" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lafage" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429503020" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997156v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brunet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2438/1/012018" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336611v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhir Malik" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meehan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Lieret" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meirin Oan Evans" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H. Villanueva" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41781-021-00069-9" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070682v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cavet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Souchal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadrat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grasseau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Satirana" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202024507006" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116915v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;votte" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403771v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bailly-Reyre" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dadoun" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehne Garcia" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921407004" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403731v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921405025" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912700v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beaudette" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bianchini" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Davignon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/664/9/092009" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927507v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sartirana" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdren" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Mora de Freitas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Busson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00080386v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chamont" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charlot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00084739v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921608v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024730v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Bayatyan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grigorian" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Khachatrian" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margarian" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747519v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NAN10254" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>