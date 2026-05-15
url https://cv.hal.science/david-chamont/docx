--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $b$ hadron fractions in 13 TeV $pp$ collisions</w:t>
+                <w:t xml:space="preserve">Measurement of the mass difference between neutral charm-meson eigenstates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
@@ -179,106 +179,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100 (3), pp.031102. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (23), pp.231802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.031102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.231802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02058558v1</w:t>
+                <w:t xml:space="preserve">hal-02073478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the $CP$-violating phase $\phi_s$ from $B_{s}^{0}\to J/\psi\pi^+\pi^-$ decays in 13 TeV $pp$ collisions</w:t>
+                <w:t xml:space="preserve">Measurement of the Charm-Mixing Parameter $y_{CP}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
@@ -313,106 +313,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Lett.B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 797, pp.134789. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (1), pp.011802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2019.07.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.011802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080727v1</w:t>
+                <w:t xml:space="preserve">hal-01909261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplitude analysis of $B^{0}_{s} \rightarrow K^{0}_{\textrm{S}} K^{\pm}\pi^{\mp}$ decays</w:t>
+                <w:t xml:space="preserve">Observation of the doubly Cabibbo-suppressed decay $\Xi_{c}^{+}\to p\phi$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
@@ -451,236 +451,236 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 06, pp.114. </w:t>
+              <w:t xml:space="preserve">, 2019, 04, pp.084. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP06(2019)114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP04(2019)084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02058655v1</w:t>
+                <w:t xml:space="preserve">hal-02008913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the relative $B^{-} \!\rightarrow D^{0} / D^{*0} / D^{**0} \mu^{-} \overline{\nu}_\mu$ branching fractions using $B^{-}$ mesons from $\overline{B}{}_{s2}^{*0}$ decays</w:t>
+                <w:t xml:space="preserve">Measurements of $CP$ asymmetries in charmless four-body $\Lambda_b^0$ and $\Xi_b^0$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.99.092009⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79 (9), pp.745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-019-7218-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01861998v1</w:t>
+                <w:t xml:space="preserve">hal-02088649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for $CP$ violation in $D_s^+\to K_S^0 \pi^+$, $D^+\to K_S^0 K^+$ and $D^+\to \phi \pi^+$ decays</w:t>
+                <w:t xml:space="preserve">Model-Independent Observation of Exotic Contributions to $B^0\to J/\psi K^+\pi^-$ Decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
@@ -715,106 +715,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.191803⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (15), pp.152002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.152002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073536v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of $CP$ asymmetries in charmless four-body $\Lambda_b^0$ and $\Xi_b^0$ decays</w:t>
+                <w:t xml:space="preserve">Search for $CP$ violation in $D_s^+\to K_S^0 \pi^+$, $D^+\to K_S^0 K^+$ and $D^+\to \phi \pi^+$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
@@ -849,106 +849,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-019-7218-1⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (19), pp.191803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.191803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088649v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Independent Observation of Exotic Contributions to $B^0\to J/\psi K^+\pi^-$ Decays</w:t>
+                <w:t xml:space="preserve">Measurement of $b$ hadron fractions in 13 TeV $pp$ collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
@@ -983,106 +983,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.152002⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (3), pp.031102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.031102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998977v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the branching fractions of the decays $D^+\rightarrow K^-K ^+K^+$, $D^+\rightarrow \pi^-\pi^+K^+$ and $D^+_s\rightarrow \pi^-K^+K^+$</w:t>
+                <w:t xml:space="preserve">Amplitude analysis of $B^{0}_{s} \rightarrow K^{0}_{\textrm{S}} K^{\pm}\pi^{\mp}$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
@@ -1121,102 +1121,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 03, pp.176. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2019)176⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 06, pp.114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP06(2019)114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902983v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prompt $\Lambda^+_c$ production in $p\mathrm{Pb}$ collisions at $\sqrt{s_{NN}} = 5.02$ TeV</w:t>
+                <w:t xml:space="preserve">Measurement of the relative $B^{-} \!\rightarrow D^{0} / D^{*0} / D^{**0} \mu^{-} \overline{\nu}_\mu$ branching fractions using $B^{-}$ mesons from $\overline{B}{}_{s2}^{*0}$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
@@ -1230,127 +1230,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 02, pp.102. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (9), pp.092009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP02(2019)102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.99.092009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880801v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the branching fraction and $CP$ asymmetry in $B^{+}\rightarrow J/\psi \rho^{+}$ decays</w:t>
+                <w:t xml:space="preserve">Measurement of the $CP$-violating phase $\phi_s$ from $B_{s}^{0}\to J/\psi\pi^+\pi^-$ decays in 13 TeV $pp$ collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
@@ -1385,106 +1385,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 79 (6), pp.537. </w:t>
+              <w:t xml:space="preserve">Phys.Lett.B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 797, pp.134789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-019-6698-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2019.07.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01975075v1</w:t>
+                <w:t xml:space="preserve">hal-02080727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the $B^0\to \rho(770)^0 K^*(892)^0$ decay with an amplitude analysis of $B^0\to (\pi^+\pi^-) (K^+\pi^-)$ decays</w:t>
+                <w:t xml:space="preserve">Measurement of the branching fractions of the decays $D^+\rightarrow K^-K ^+K^+$, $D^+\rightarrow \pi^-\pi^+K^+$ and $D^+_s\rightarrow \pi^-K^+K^+$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
@@ -1523,236 +1523,236 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 05, pp.026. </w:t>
+              <w:t xml:space="preserve">, 2019, 03, pp.176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP05(2019)026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2019)176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01975083v1</w:t>
+                <w:t xml:space="preserve">hal-01902983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $B^+$, $B^0$ and $\Lambda_b^0$ production in $p\mkern 1mu\mathrm{Pb}$ collisions at $\sqrt{s_\mathrm{NN}}=8.16\,{\rm TeV}$</w:t>
+                <w:t xml:space="preserve">Prompt $\Lambda^+_c$ production in $p\mathrm{Pb}$ collisions at $\sqrt{s_{NN}} = 5.02$ TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 99 (5), pp.052011. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 02, pp.102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.99.052011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP02(2019)102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02051617v1</w:t>
+                <w:t xml:space="preserve">hal-01880801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalitz plot analysis of the $D^+\to K^-K^+K^+$ decay</w:t>
+                <w:t xml:space="preserve">Measurement of the branching fraction and $CP$ asymmetry in $B^{+}\rightarrow J/\psi \rho^{+}$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
@@ -1787,240 +1787,240 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 04, pp.063. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79 (6), pp.537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP04(2019)063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-019-6698-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02051608v1</w:t>
+                <w:t xml:space="preserve">hal-01975075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the ratio of branching fractions of the decays $\Lambda^0_b\to\psi(2S) \Lambda$ and $\Lambda^0_b\!\to J/\psi \Lambda$</w:t>
+                <w:t xml:space="preserve">Study of the $B^0\to \rho(770)^0 K^*(892)^0$ decay with an amplitude analysis of $B^0\to (\pi^+\pi^-) (K^+\pi^-)$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon Akar</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Angela Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 03, pp.126. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2019)126⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 05, pp.026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP05(2019)026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02051229v1</w:t>
+                <w:t xml:space="preserve">hal-01975083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of $B^0_{(s)} \to J/\psi p \overline{p}$ decays and precision measurements of the $B^0_{(s)}$ masses</w:t>
+                <w:t xml:space="preserve">Measurement of $B^+$, $B^0$ and $\Lambda_b^0$ production in $p\mkern 1mu\mathrm{Pb}$ collisions at $\sqrt{s_\mathrm{NN}}=8.16\,{\rm TeV}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
@@ -2055,106 +2055,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.191804⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (5), pp.052011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.99.052011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284555v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Two Resonances in the $\Lambda_b^0 \pi^\pm$ Systems and Precise Measurement of $\Sigma_b^\pm$ and $\Sigma_b^{*\pm}$ properties</w:t>
+                <w:t xml:space="preserve">Dalitz plot analysis of the $D^+\to K^-K^+K^+$ decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
@@ -2189,240 +2189,240 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.012001⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 04, pp.063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP04(2019)063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886075v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Measurement of Charm Production in its Fixed-Target Configuration at the LHC</w:t>
+                <w:t xml:space="preserve">Measurement of the ratio of branching fractions of the decays $\Lambda^0_b\to\psi(2S) \Lambda$ and $\Lambda^0_b\!\to J/\psi \Lambda$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 122 (13), pp.132002. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 03, pp.126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.132002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2019)126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909242v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the rare decay $B^{+} \rightarrow {\mu}^{+}{\mu}^{-}{\mu}^{+}{\nu}_{{\mu}}$</w:t>
+                <w:t xml:space="preserve">Observation of $B^0_{(s)} \to J/\psi p \overline{p}$ decays and precision measurements of the $B^0_{(s)}$ masses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
@@ -2457,106 +2457,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 79 (8), pp.675. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (19), pp.191804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-019-7112-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.191804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974849v1</w:t>
+                <w:t xml:space="preserve">hal-02284555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the mass and production rate of $\Xi_b^-$ baryons</w:t>
+                <w:t xml:space="preserve">Observation of Two Resonances in the $\Lambda_b^0 \pi^\pm$ Systems and Precise Measurement of $\Sigma_b^\pm$ and $\Sigma_b^{*\pm}$ properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
@@ -2591,240 +2591,240 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 99 (5), pp.052006. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (1), pp.012001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.99.052006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.012001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009681v1</w:t>
+                <w:t xml:space="preserve">hal-01886075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for $CP$ violation through an amplitude analysis of $D^0 \to K^+ K^- \pi^+ \pi^-$ decays</w:t>
+                <w:t xml:space="preserve">First Measurement of Charm Production in its Fixed-Target Configuration at the LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 02, pp.126. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (13), pp.132002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP02(2019)126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.132002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945023v1</w:t>
+                <w:t xml:space="preserve">hal-01909242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Charm-Mixing Parameter $y_{CP}$</w:t>
+                <w:t xml:space="preserve">Measurement of the mass and production rate of $\Xi_b^-$ baryons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
@@ -2859,106 +2859,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 122 (1), pp.011802. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (5), pp.052006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.011802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.99.052006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909261v1</w:t>
+                <w:t xml:space="preserve">hal-02009681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the mass difference between neutral charm-meson eigenstates</w:t>
+                <w:t xml:space="preserve">Search for the rare decay $B^{+} \rightarrow {\mu}^{+}{\mu}^{-}{\mu}^{+}{\nu}_{{\mu}}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
@@ -2993,106 +2993,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 122 (23), pp.231802. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79 (8), pp.675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.231802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-019-7112-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02073478v1</w:t>
+                <w:t xml:space="preserve">hal-01974849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the doubly Cabibbo-suppressed decay $\Xi_{c}^{+}\to p\phi$</w:t>
+                <w:t xml:space="preserve">Search for $CP$ violation through an amplitude analysis of $D^0 \to K^+ K^- \pi^+ \pi^-$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
@@ -3131,4926 +3131,4926 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 04, pp.084. </w:t>
+              <w:t xml:space="preserve">, 2019, 02, pp.126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP04(2019)084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP02(2019)126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02008913v1</w:t>
+                <w:t xml:space="preserve">hal-01945023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for $B_c^+$ decays to two charm mesons</w:t>
+                <w:t xml:space="preserve">Search for Dark Photons Produced in 13 TeV $pp$ Collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 930, pp.563-582. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (6), pp.061801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nuclphysb.2018.03.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.061801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833675v1</w:t>
+                <w:t xml:space="preserve">hal-01707647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of $\Upsilon$ production in $p$Pb collisions at $\sqrt{s_{NN}}=8.16$ TeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Angela Aidala</w:t>
+                <w:t xml:space="preserve">Amplitude analysis of the decay $\overline{B}^0 \to K_{S}^0 \pi^+ \pi^-$ and first observation of the CP asymmetry in $\overline{B}^0 \to K^{*}(892)^- \pi^+$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aaij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP11(2018)194⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (26), pp.261801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.261801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909267v1</w:t>
+                <w:t xml:space="preserve">hal-01833670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the rare decay $\Lambda_{c}^{+} \to p\mu^+\mu^-$</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Aaij</w:t>
+                <w:t xml:space="preserve">Updated determination of $D^0$-$\overline{D}{}^0$ mixing and CP violation parameters with $D^0\to K^+\pi^-$ decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 97 (9), pp.091101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.97.091101⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 97 (3), pp.031101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.97.031101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797097v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $C\!P$ asymmetries in two-body $B_{(s)}^{0}$-meson decays to charged pions and kaons</w:t>
+                <w:t xml:space="preserve">Measurement of branching fractions of charmless four-body $\Lambda_b^0$ and $\Xi_b^0$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.98.032004⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 02, pp.098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP02(2018)098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801938v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the $CP$ asymmetry in $B^-\to D_s^-D^0$ and $B^-\to D^-D^0$ decays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Test of Lepton Flavor Universality by the measurement of the $B^0 \to D^{*-} \tau^+ \nu_{\tau}$ branching fraction using three-prong $\tau$ decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP05(2018)160⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (7), pp.072013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.97.072013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768162v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First observation of forward $Z \rightarrow b \bar{b}$ production in $pp$ collisions at $\sqrt{s}=8$ TeV</w:t>
+                <w:t xml:space="preserve">First Observation of the Doubly Charmed Baryon Decay $\Xi_{cc}^{++}\rightarrow \Xi_{c}^{+}\pi^{+}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Angela Aidala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.11.066⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (16), pp.162002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.162002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01669818v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the lepton-flavour violating decays B$_{(s)}^{0} \to e^{\pm}\mu^{\mp}$</w:t>
+                <w:t xml:space="preserve">Search for $C\!P$ violation in $\Lambda^0_b \to p K^-$ and $\Lambda^0_b \to p \pi^-$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Angela Aidala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2018)078⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 787, pp.124-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2018.10.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01758630v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the ratio of branching fractions $\mathcal{B}(B_c^+\,\to\,J/\psi\tau^+\nu_\tau)$/$\mathcal{B}(B_c^+\,\to\,J/\psi\mu^+\nu_\mu)$</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Aaij</w:t>
+                <w:t xml:space="preserve">Search for a dimuon resonance in the $\Upsilon$ mass region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.121801⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 09, pp.147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP09(2018)147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01758475v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the decay $\Lambda_b^0 \to \Lambda_c^+ p \overline{p} \pi^-$</w:t>
+                <w:t xml:space="preserve">Evidence for an $\eta _c(1S) \pi ^-$ resonance in $B^0 \rightarrow \eta _c(1S) K^+\pi ^-$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon Akar</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Angela Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2018.07.033⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78 (12), pp.1019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-018-6447-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796998v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for lepton-flavour-violating decays of Higgs-like bosons</w:t>
+                <w:t xml:space="preserve">Measurement of the inelastic $pp$ cross-section at a centre-of-mass energy of 13 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Angela Aidala</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-018-6386-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 06, pp.100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP06(2018)100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867537v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for the rare decay $\Sigma^+ \to p \mu^+ \mu^-$</w:t>
+                <w:t xml:space="preserve">Central exclusive production of $J/\psi$ and $\psi(2S)$ mesons in $pp$ collisions at $\sqrt{s}=13~$TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Angela Aidala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.221803⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10, pp.167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP10(2018)167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807288v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for weakly decaying $b$-flavored pentaquarks</w:t>
+                <w:t xml:space="preserve">Observation of $B_s^0 \to \overline{D}^{*0} \phi$ and search for $B^0 \to \overline{D}^0 \phi$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Angela Aidala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 97 (3), pp.032010. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.97.032010⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 98 (7), pp.071103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.98.071103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714188v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $CP$ observables in $B^\pm \to D^{(*)} K^\pm$ and $B^\pm \to D^{(*)} \pi^\pm$ decays</w:t>
+                <w:t xml:space="preserve">Search for CP violation using triple product asymmetries in $\Lambda^{0}_{b}\to pK^{-}\pi^{+}\pi^{-}$, $\Lambda^{0}_{b}\to pK^{-}K^{+}K^{-}$ and $\Xi^{0}_{b}\to pK^{-}K^{-}\pi^{+}$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.11.070⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 08, pp.039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2018)039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01669812v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of forward top pair production in the dilepton channel in $pp$ collisions at $\sqrt{s}=13$ TeV</w:t>
+                <w:t xml:space="preserve">Measurements of the branching fractions of $\Lambda_{c}^{+} \rightarrow p \pi^{-} \pi^{+}$, $\Lambda_{c}^{+} \rightarrow p K^{-} K^{+}$, and $\Lambda_{c}^{+} \rightarrow p \pi^{-} K^{+}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 08, pp.174. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2018)174⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 03, pp.043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2018)043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01758103v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First measurement of the $CP$-violating phase $\phi_s^{d\overline{d}}$ in $B_s^0\to(K^+\pi^-)(K^-\pi^+)$ decays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roel Aaij</w:t>
+                <w:t xml:space="preserve">A measurement of the $CP$ asymmetry difference in $\varLambda_{c}^{+} \to pK^{-}K^{+}$ and $p\pi^{-}\pi^{+}$ decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 03, pp.140. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2018)140⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 03, pp.182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2018)182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757998v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the decay $B_s^0 \to \overline{D}^0 K^+ K^-$</w:t>
+                <w:t xml:space="preserve">Studies of the resonance structure in $D^{0} \rightarrow K^\mp \pi ^\pm \pi ^\pm \pi ^\mp $ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.98.072006⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78 (6), pp.443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-018-5758-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846549v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the inelastic $pp$ cross-section at a centre-of-mass energy of 13 TeV</w:t>
+                <w:t xml:space="preserve">Search for the lepton-flavour violating decays B$_{(s)}^{0} \to e^{\pm}\mu^{\mp}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 06, pp.100. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP06(2018)100⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 03, pp.078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2018)078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768161v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central exclusive production of $J/\psi$ and $\psi(2S)$ mesons in $pp$ collisions at $\sqrt{s}=13~$TeV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roel Aaij</w:t>
+                <w:t xml:space="preserve">Measurement of the ratio of branching fractions $\mathcal{B}(B_c^+\,\to\,J/\psi\tau^+\nu_\tau)$/$\mathcal{B}(B_c^+\,\to\,J/\psi\mu^+\nu_\mu)$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP10(2018)167⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (12), pp.121801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.121801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828034v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of $B_s^0 \to \overline{D}^{*0} \phi$ and search for $B^0 \to \overline{D}^0 \phi$ decays</w:t>
+                <w:t xml:space="preserve">Observation of the decay $\Lambda_b^0 \to \Lambda_c^+ p \overline{p} \pi^-$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.98.071103⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 784, pp.101-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2018.07.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846548v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for CP violation using triple product asymmetries in $\Lambda^{0}_{b}\to pK^{-}\pi^{+}\pi^{-}$, $\Lambda^{0}_{b}\to pK^{-}K^{+}K^{-}$ and $\Xi^{0}_{b}\to pK^{-}K^{-}\pi^{+}$ decays</w:t>
+                <w:t xml:space="preserve">Search for lepton-flavour-violating decays of Higgs-like bosons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon Akar</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Angela Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2018)039⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78 (12), pp.1008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-018-6386-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801848v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of the branching fractions of $\Lambda_{c}^{+} \rightarrow p \pi^{-} \pi^{+}$, $\Lambda_{c}^{+} \rightarrow p K^{-} K^{+}$, and $\Lambda_{c}^{+} \rightarrow p \pi^{-} K^{+}$</w:t>
+                <w:t xml:space="preserve">Evidence for the rare decay $\Sigma^+ \to p \mu^+ \mu^-$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2018)043⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (22), pp.221803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.221803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01758387v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A measurement of the $CP$ asymmetry difference in $\varLambda_{c}^{+} \to pK^{-}K^{+}$ and $p\pi^{-}\pi^{+}$ decays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Aaij</w:t>
+                <w:t xml:space="preserve">Search for weakly decaying $b$-flavored pentaquarks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2018)182⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (3), pp.032010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.97.032010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781931v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of the resonance structure in $D^{0} \rightarrow K^\mp \pi ^\pm \pi ^\pm \pi ^\mp $ decays</w:t>
+                <w:t xml:space="preserve">Measurement of $CP$ observables in $B^\pm \to D^{(*)} K^\pm$ and $B^\pm \to D^{(*)} \pi^\pm$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-018-5758-4⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 777, pp.16-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.11.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815241v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for $C\!P$ violation in $\Lambda^0_b \to p K^-$ and $\Lambda^0_b \to p \pi^-$ decays</w:t>
+                <w:t xml:space="preserve">Measurement of forward top pair production in the dilepton channel in $pp$ collisions at $\sqrt{s}=13$ TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2018.10.039⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 08, pp.174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2018)174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861914v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for a dimuon resonance in the $\Upsilon$ mass region</w:t>
+                <w:t xml:space="preserve">First measurement of the $CP$-violating phase $\phi_s^{d\overline{d}}$ in $B_s^0\to(K^+\pi^-)(K^-\pi^+)$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 09, pp.147. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP09(2018)147⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 03, pp.140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2018)140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815275v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for an $\eta _c(1S) \pi ^-$ resonance in $B^0 \rightarrow \eta _c(1S) K^+\pi ^-$ decays</w:t>
+                <w:t xml:space="preserve">Observation of the decay $B_s^0 \to \overline{D}^0 K^+ K^-$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-018-6447-z⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (7), pp.072006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.98.072006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886081v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Angular and CP Asymmetries in $D^0\to\pi^+\pi^-\mu^+\mu^-$ and $D^0\to K^+K^-\mu^+\mu^-$ decays</w:t>
+                <w:t xml:space="preserve">Search for $B_c^+$ decays to two charm mesons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.091801⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 930, pp.563-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysb.2018.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839672v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Lifetime of the Doubly Charmed Baryon $\Xi_{cc}^{++}$</w:t>
+                <w:t xml:space="preserve">Study of $\Upsilon$ production in $p$Pb collisions at $\sqrt{s_{NN}}=8.16$ TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.052002⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP11(2018)194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823279v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for excited $B_{c}^{+}$ states</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roel Aaij</w:t>
+                <w:t xml:space="preserve">Search for the rare decay $\Lambda_{c}^{+} \to p\mu^+\mu^-$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP01(2018)138⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (9), pp.091101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.97.091101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707570v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First observation of $B^{+} \to D_s^{+}K^{+}K^{-}$ decays and a search for $B^{+} \to D_s^{+}\phi$ decays</w:t>
+                <w:t xml:space="preserve">Measurement of $C\!P$ asymmetries in two-body $B_{(s)}^{0}$-meson decays to charged pions and kaons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP01(2018)131⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (3), pp.032004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.98.032004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703747v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $D_s^{\pm}$ production asymmetry in $pp$ collisions at $\sqrt{s} =7$ and 8 TeV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roel Aaij</w:t>
+                <w:t xml:space="preserve">Measurement of the $CP$ asymmetry in $B^-\to D_s^-D^0$ and $B^-\to D^-D^0$ decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 08, pp.008. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2018)008⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 05, pp.160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP05(2018)160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815155v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the decay $ {\overline{B}}_s^0\to {\chi}_{c2}{K}^{+}{K}^{-} $ in the ϕ mass region</w:t>
+                <w:t xml:space="preserve">First observation of forward $Z \rightarrow b \bar{b}$ production in $pp$ collisions at $\sqrt{s}=8$ TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2018)191⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 776, pp.430-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.11.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891445v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $Z\rightarrow\tau^+\tau^-$ production in proton-proton collisions at $\sqrt{s} = 8$ TeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Z. Ajaltouni</w:t>
+                <w:t xml:space="preserve">Observation of the decay $ {\overline{B}}_s^0\to {\chi}_{c2}{K}^{+}{K}^{-} $ in the ϕ mass region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel Aaij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Adinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Angela Aidala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 09, pp.159. </w:t>
+              <w:t xml:space="preserve">, 2018, 08, pp.191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP09(2018)159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2018)191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833749v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of a new $\Xi_b^-$ resonance</w:t>
+                <w:t xml:space="preserve">Measurement of $D_s^{\pm}$ production asymmetry in $pp$ collisions at $\sqrt{s} =7$ and 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 121 (7), pp.072002. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 08, pp.008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.072002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2018)008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01815137v1</w:t>
+                <w:t xml:space="preserve">hal-01815155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular moments of the decay $\Lambda_b^0 \rightarrow \Lambda \mu^{+} \mu^{-}$ at low hadronic recoil</w:t>
+                <w:t xml:space="preserve">First observation of $B^{+} \to D_s^{+}K^{+}K^{-}$ decays and a search for $B^{+} \to D_s^{+}\phi$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 09, pp.146. </w:t>
+              <w:t xml:space="preserve">, 2018, 01, pp.131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP09(2018)146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP01(2018)131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01861991v1</w:t>
+                <w:t xml:space="preserve">hal-01703747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Antiproton Production in ${\rm p He}$ Collisions at $\sqrt{s_{NN}}=110$ GeV</w:t>
+                <w:t xml:space="preserve">Search for excited $B_{c}^{+}$ states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Angela Aidala</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 121 (22), pp.222001. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 01, pp.138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.222001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP01(2018)138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867209v1</w:t>
+                <w:t xml:space="preserve">hal-01707570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the time-integrated $CP$ asymmetry in $D^0 \rightarrow K^0_S K^0_S$ decays</w:t>
+                <w:t xml:space="preserve">Measurement of Angular and CP Asymmetries in $D^0\to\pi^+\pi^-\mu^+\mu^-$ and $D^0\to K^+K^-\mu^+\mu^-$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
@@ -8064,127 +8064,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11, pp.048. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (9), pp.091801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP11(2018)048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.091801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817931v1</w:t>
+                <w:t xml:space="preserve">hal-01839672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the CKM angle $\gamma$ using $B^\pm\to DK^\pm$ with $D\to K_\text{S}^0\pi^+\pi^-$, $K_\text{S}^0K^+K^-$ decays</w:t>
+                <w:t xml:space="preserve">Measurement of the Lifetime of the Doubly Charmed Baryon $\Xi_{cc}^{++}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
@@ -8198,395 +8198,395 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 08, pp.176. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (5), pp.052002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2018)176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.052002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817921v1</w:t>
+                <w:t xml:space="preserve">hal-01823279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the $\Omega_c^0$ baryon lifetime</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
+                <w:t xml:space="preserve">Measurement of $Z\rightarrow\tau^+\tau^-$ production in proton-proton collisions at $\sqrt{s} = 8$ TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aaij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Aidala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.092003⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 09, pp.159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP09(2018)159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846554v1</w:t>
+                <w:t xml:space="preserve">hal-01833749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the ratio of the $B^0 \to D^{*-} \tau^+ \nu_{\tau}$ and $B^0 \to D^{*-} \mu^+ \nu_{\mu}$ branching fractions using three-prong $\tau$-lepton decays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Aaij</w:t>
+                <w:t xml:space="preserve">Observation of a new $\Xi_b^-$ resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Angela Aidala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 120 (17), pp.171802. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 121 (7), pp.072002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.072002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.171802⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01797050v1</w:t>
+                <w:t xml:space="preserve">hal-01815137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the decay $\Lambda^0_b\rightarrow\psi(2S)p\pi^-$</w:t>
+                <w:t xml:space="preserve">Angular moments of the decay $\Lambda_b^0 \rightarrow \Lambda \mu^{+} \mu^{-}$ at low hadronic recoil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
@@ -8600,261 +8600,261 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 08, pp.131. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 09, pp.146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP09(2018)146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2018)131⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01833758v1</w:t>
+                <w:t xml:space="preserve">hal-01861991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $CP$ violation in $B^{0}\rightarrow D^{\mp}\pi^{\pm}$ decays</w:t>
+                <w:t xml:space="preserve">Measurement of Antiproton Production in ${\rm p He}$ Collisions at $\sqrt{s_{NN}}=110$ GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon Akar</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Angela Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (22), pp.222001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.222001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP06(2018)084⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01802060v1</w:t>
+                <w:t xml:space="preserve">hal-01867209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for beautiful tetraquarks in the $\Upsilon(1S)\mu^+\mu^-$ invariant-mass spectrum</w:t>
+                <w:t xml:space="preserve">Measurement of the time-integrated $CP$ asymmetry in $D^0 \rightarrow K^0_S K^0_S$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
@@ -8868,3319 +8868,3319 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 10, pp.086. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 11, pp.048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP11(2018)048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP10(2018)086⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01833793v1</w:t>
+                <w:t xml:space="preserve">hal-01817931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $\Upsilon$ production in $pp$ collisions at $\sqrt{s}$= 13 TeV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Aaij</w:t>
+                <w:t xml:space="preserve">Measurement of the CKM angle $\gamma$ using $B^\pm\to DK^\pm$ with $D\to K_\text{S}^0\pi^+\pi^-$, $K_\text{S}^0K^+K^-$ decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Angela Aidala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 2018 (7), pp.134. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 08, pp.176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2018)176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP07(2018)134⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01796872v1</w:t>
+                <w:t xml:space="preserve">hal-01817921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $CP$ asymmetry in $B_s^0 \to D_s^{\mp} K^{\pm}$ decays</w:t>
+                <w:t xml:space="preserve">Measurement of the $\Omega_c^0$ baryon lifetime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Angela Aidala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (9), pp.092003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.092003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2018)059⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01757868v1</w:t>
+                <w:t xml:space="preserve">hal-01846554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for the decay $ {B}_S^0\to {\overline{K}}^{\ast 0}{\mu}^{+}{\mu}^{-} $</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roel Aaij</w:t>
+                <w:t xml:space="preserve">Measurement of the ratio of the $B^0 \to D^{*-} \tau^+ \nu_{\tau}$ and $B^0 \to D^{*-} \mu^+ \nu_{\mu}$ branching fractions using three-prong $\tau$-lepton decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (17), pp.171802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.171802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP07(2018)020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01781946v1</w:t>
+                <w:t xml:space="preserve">hal-01797050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Dark Photons Produced in 13 TeV $pp$ Collisions</w:t>
+                <w:t xml:space="preserve">Observation of the decay $\Lambda^0_b\rightarrow\psi(2S)p\pi^-$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Angela Aidala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 08, pp.131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2018)131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.061801⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01707647v1</w:t>
+                <w:t xml:space="preserve">hal-01833758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Observation of the Doubly Charmed Baryon Decay $\Xi_{cc}^{++}\rightarrow \Xi_{c}^{+}\pi^{+}$</w:t>
+                <w:t xml:space="preserve">Measurement of $CP$ violation in $B^{0}\rightarrow D^{\mp}\pi^{\pm}$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 06, pp.084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP06(2018)084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.162002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01846545v1</w:t>
+                <w:t xml:space="preserve">hal-01802060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test of Lepton Flavor Universality by the measurement of the $B^0 \to D^{*-} \tau^+ \nu_{\tau}$ branching fraction using three-prong $\tau$ decays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Aaij</w:t>
+                <w:t xml:space="preserve">Measurement of $CP$ asymmetry in $B_s^0 \to D_s^{\mp} K^{\pm}$ decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (3), pp.059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2018)059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.97.072013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01797474v1</w:t>
+                <w:t xml:space="preserve">hal-01757868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of branching fractions of charmless four-body $\Lambda_b^0$ and $\Xi_b^0$ decays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roel Aaij</w:t>
+                <w:t xml:space="preserve">Measurement of $\Upsilon$ production in $pp$ collisions at $\sqrt{s}$= 13 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 02, pp.098. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 2018 (7), pp.134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP07(2018)134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP02(2018)098⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01719668v1</w:t>
+                <w:t xml:space="preserve">hal-01796872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updated determination of $D^0$-$\overline{D}{}^0$ mixing and CP violation parameters with $D^0\to K^+\pi^-$ decays</w:t>
+                <w:t xml:space="preserve">Search for beautiful tetraquarks in the $\Upsilon(1S)\mu^+\mu^-$ invariant-mass spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Angela Aidala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10, pp.086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP10(2018)086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.97.031101⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01719539v1</w:t>
+                <w:t xml:space="preserve">hal-01833793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplitude analysis of the decay $\overline{B}^0 \to K_{S}^0 \pi^+ \pi^-$ and first observation of the CP asymmetry in $\overline{B}^0 \to K^{*}(892)^- \pi^+$</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Akar</w:t>
+                <w:t xml:space="preserve">Evidence for the decay $ {B}_S^0\to {\overline{K}}^{\ast 0}{\mu}^{+}{\mu}^{-} $</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel Aaij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Adinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 120 (26), pp.261801. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 07, pp.020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.261801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP07(2018)020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833670v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the $B^{\pm}$ production cross-section in pp collisions at $\sqrt{s} =$ 7 and 13 TeV</w:t>
+                <w:t xml:space="preserve">Observation of $D^0$ meson decays to $\pi^+\pi^-\mu^+\mu^-$ and $K^+K^-\mu^+\mu^-$ final states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12, pp.026. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (18), pp.181805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP12(2017)026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.181805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669837v1</w:t>
+                <w:t xml:space="preserve">hal-01645858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First observation of a baryonic $B_s^0$ decay</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Akar</w:t>
+                <w:t xml:space="preserve">Measurement of $B^{0}_{s}$ and $D^{-}_{s}$ meson lifetimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel Aaij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Adinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 119 (4), pp.041802. </w:t>
+              <w:t xml:space="preserve">, 2017, 119 (10), pp.101801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.041802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.101801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582764v1</w:t>
+                <w:t xml:space="preserve">hal-01645612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of $b\bar{b}$ correlations in high energy proton-proton collisions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Akar</w:t>
+                <w:t xml:space="preserve">Evidence for the two-body charmless baryonic decay $B^+ \to p \bar\Lambda$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aaij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 11, pp.030. </w:t>
+              <w:t xml:space="preserve">, 2017, 04, pp.162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP11(2017)030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP04(2017)162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645925v1</w:t>
+                <w:t xml:space="preserve">in2p3-01401993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the $\varXi^{-}_{b}\to J/\psi\varLambda K^{-}$ decay</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Akar</w:t>
+                <w:t xml:space="preserve">Observation of the decay $\Lambda^0_b \to p K^- \mu^+ \mu^-$ and a search for $C\!P$ violation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel Aaij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Adinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 772, pp.265-273. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 06, pp.108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.06.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP06(2017)108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01441661v1</w:t>
+                <w:t xml:space="preserve">hal-02448051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the $\Upsilon$ polarizations in $pp$ collisions at $\sqrt{s}=7$ and 8 TeV</w:t>
+                <w:t xml:space="preserve">Search for Baryon-Number Violating ${\mathrm{\Xi}}_{b}^{0}$ Oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12, pp.110. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (18), pp.181807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP12(2017)110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.181807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01704893v1</w:t>
+                <w:t xml:space="preserve">hal-01645918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$\chi_{c1}$ and $\chi_{c2}$ Resonance Parameters with the Decays $\chi_{c1,c2}\to J/\psi\mu^+\mu^-$</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Akar</w:t>
+                <w:t xml:space="preserve">Bose-Einstein correlations of same-sign charged pions in the forward region in $pp$ collisions at $\sqrt{s}$ = 7 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aaij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 119 (22), pp.221801. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, pp.025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.221801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP12(2017)025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669822v1</w:t>
+                <w:t xml:space="preserve">hal-01669726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bose-Einstein correlations of same-sign charged pions in the forward region in $pp$ collisions at $\sqrt{s}$ = 7 TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Updated search for long-lived particles decaying to jet pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Akar</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Adinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12, pp.025. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77 (12), pp.812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP12(2017)025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5178-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669726v1</w:t>
+                <w:t xml:space="preserve">hal-01669717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updated search for long-lived particles decaying to jet pairs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Aaij</w:t>
+                <w:t xml:space="preserve">Improved limit on the branching fraction of the rare decay ${{K} ^0_{\mathrm { \scriptscriptstyle S}}} \rightarrow \mu ^+\mu ^-$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 77 (12), pp.812. </w:t>
+              <w:t xml:space="preserve">, 2017, 77 (10), pp.678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5178-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5230-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669717v1</w:t>
+                <w:t xml:space="preserve">hal-01645701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved limit on the branching fraction of the rare decay ${{K} ^0_{\mathrm { \scriptscriptstyle S}}} \rightarrow \mu ^+\mu ^-$</w:t>
+                <w:t xml:space="preserve">Study of $b\bar{b}$ correlations in high energy proton-proton collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 77 (10), pp.678. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5230-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP11(2017)030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645701v1</w:t>
+                <w:t xml:space="preserve">hal-01645925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the doubly charmed baryon $\Xi_{cc}^{++}$</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Akar</w:t>
+                <w:t xml:space="preserve">Observation of the $\varXi^{-}_{b}\to J/\psi\varLambda K^{-}$ decay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aaij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 119 (11), pp.112001. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 772, pp.265-273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.112001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.06.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645669v1</w:t>
+                <w:t xml:space="preserve">in2p3-01441661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updated branching fraction measurements of $B^0_{(s)} \to K_{\mathrm{\scriptscriptstyle S}}^0 h^+ h^{\prime -}$ decays</w:t>
+                <w:t xml:space="preserve">Measurement of the $\Upsilon$ polarizations in $pp$ collisions at $\sqrt{s}=7$ and 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 11, pp.027. </w:t>
+              <w:t xml:space="preserve">, 2017, 12, pp.110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP11(2017)027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP12(2017)110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645671v1</w:t>
+                <w:t xml:space="preserve">hal-01704893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prompt and nonprompt J/$\psi$ production and nuclear modification in $p$Pb collisions at $\sqrt{s_{\text{NN}}}= 8.16$ TeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Akar</w:t>
+                <w:t xml:space="preserve">$\chi_{c1}$ and $\chi_{c2}$ Resonance Parameters with the Decays $\chi_{c1,c2}\to J/\psi\mu^+\mu^-$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel Aaij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Adinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 774, pp.159-178. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (22), pp.221801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.09.058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.221801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645577v1</w:t>
+                <w:t xml:space="preserve">hal-01669822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of charmonium production in ${b}$-hadron decays and first evidence for the decay ${{{B}} ^0_{{s}}} \!\rightarrow \phi \phi \phi $</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Akar</w:t>
+                <w:t xml:space="preserve">Measurement of the $B^{\pm}$ production cross-section in pp collisions at $\sqrt{s} =$ 7 and 13 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel Aaij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Adinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 77 (9), pp.609. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, pp.026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5151-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP12(2017)026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645574v1</w:t>
+                <w:t xml:space="preserve">hal-01669837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Observation of the Rare Purely Baryonic Decay $B^0\to p\bar p$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First observation of a baryonic $B_s^0$ decay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aaij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Aaij</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Simon Akar</w:t>
+                <w:t xml:space="preserve">M. Adinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 119 (23), pp.232001. </w:t>
+              <w:t xml:space="preserve">, 2017, 119 (4), pp.041802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.232001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.041802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669721v1</w:t>
+                <w:t xml:space="preserve">hal-01582764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the shape of the $\Lambda_b^0\to\Lambda_c^+ \mu^- \overline{\nu}_{\mu}$ differential decay rate</w:t>
+                <w:t xml:space="preserve">Observation of the doubly charmed baryon $\Xi_{cc}^{++}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (11), pp.112005. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (11), pp.112001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.112005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.112001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669729v1</w:t>
+                <w:t xml:space="preserve">hal-01645669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of prompt D$^{0}$ meson production in $p$Pb collisions at $ \sqrt{s_{\mathrm{NN}}}=5 $ TeV</w:t>
               </w:r>
@@ -12205,64 +12205,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10, pp.90. </w:t>
@@ -12294,1903 +12294,1903 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the B± production asymmetry and the CP asymmetry in B±→J/ψK± decays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Déléage</w:t>
+                <w:t xml:space="preserve">Updated branching fraction measurements of $B^0_{(s)} \to K_{\mathrm{\scriptscriptstyle S}}^0 h^+ h^{\prime -}$ decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel Aaij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Adinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.052005⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP11(2017)027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01441687v1</w:t>
+                <w:t xml:space="preserve">hal-01645671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the decay $B_{s}^{0} \to \eta_{c} \phi$ and evidence for $B_{s}^{0} \to \eta_{c} \pi^{+} \pi^{-} $</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prompt and nonprompt J/$\psi$ production and nuclear modification in $p$Pb collisions at $\sqrt{s_{\text{NN}}}= 8.16$ TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aaij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Aaij</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP07(2017)021⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 774, pp.159-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.09.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01478539v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for decays of neutral beauty mesons into four muons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of charmonium production in ${b}$-hadron decays and first evidence for the decay ${{{B}} ^0_{{s}}} \!\rightarrow \phi \phi \phi $</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aaij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Aaij</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2017)001⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77 (9), pp.609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5151-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01401975v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for $CP$ violation in the phase space of $D^0\rightarrow\pi^+\pi^-\pi^+\pi^-$ decays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">First Observation of the Rare Purely Baryonic Decay $B^0\to p\bar p$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Akar</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Adinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.03.062⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (23), pp.232001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.232001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01415342v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $CP$ violation in $B^0\rightarrow J/\psi K^0_\mathrm{S}$ and $B^0\rightarrow\psi(2S) K^0_\mathrm{S}$ decays</w:t>
+                <w:t xml:space="preserve">Measurement of the shape of the $\Lambda_b^0\to\Lambda_c^+ \mu^- \overline{\nu}_{\mu}$ differential decay rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP11(2017)170⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (11), pp.112005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.112005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01669821v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $CP$ observables in $B^{\pm} \rightarrow D K^{*\pm}$ decays using two- and four-body $D$ final states</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Measurement of the B± production asymmetry and the CP asymmetry in B±→J/ψK± decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Simon Akar</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Beaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chefdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Decamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Déléage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11, pp.156. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.052005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP11(2017)156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.052005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01669470v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01441687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test of lepton universality with $B^{0} \rightarrow K^{*0}\ell^{+}\ell^{-}$ decays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of the decay $B_{s}^{0} \to \eta_{c} \phi$ and evidence for $B_{s}^{0} \to \eta_{c} \pi^{+} \pi^{-} $</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aaij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Aaij</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 08, pp.055. </w:t>
+              <w:t xml:space="preserve">, 2017, 21, </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2017)055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP07(2017)021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582896v1</w:t>
+                <w:t xml:space="preserve">in2p3-01478539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of charmless baryonic decays $B^0_{(s)} \to p \bar{p} h^+ h^{\prime-}$</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Akar</w:t>
+                <w:t xml:space="preserve">Search for decays of neutral beauty mesons into four muons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aaij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (5), pp.051103. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 03, pp.001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.051103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2017)001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645260v1</w:t>
+                <w:t xml:space="preserve">in2p3-01401975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonances and $CP$ violation in $B_s^0$ and $\overline{B}_s^0 \to J/\psi K^+K^-$ decays in the mass region above the $\phi(1020)$</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Akar</w:t>
+                <w:t xml:space="preserve">Search for $CP$ violation in the phase space of $D^0\rightarrow\pi^+\pi^-\pi^+\pi^-$ decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aaij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 08, pp.037. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 769, pp.345-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2017)037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.03.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582785v1</w:t>
+                <w:t xml:space="preserve">in2p3-01415342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for the two-body charmless baryonic decay $B^+ \to p \bar\Lambda$</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Akar</w:t>
+                <w:t xml:space="preserve">Observation of charmless baryonic decays $B^0_{(s)} \to p \bar{p} h^+ h^{\prime-}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel Aaij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Adinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 04, pp.162. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (5), pp.051103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP04(2017)162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.051103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01401993v1</w:t>
+                <w:t xml:space="preserve">hal-01645260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $B^{0}_{s}$ and $D^{-}_{s}$ meson lifetimes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roel Aaij</w:t>
+                <w:t xml:space="preserve">Measurement of $CP$ observables in $B^{\pm} \rightarrow D K^{*\pm}$ decays using two- and four-body $D$ final states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 119 (10), pp.101801. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.101801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP11(2017)156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645612v1</w:t>
+                <w:t xml:space="preserve">hal-01669470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of $D^0$ meson decays to $\pi^+\pi^-\mu^+\mu^-$ and $K^+K^-\mu^+\mu^-$ final states</w:t>
+                <w:t xml:space="preserve">Resonances and $CP$ violation in $B_s^0$ and $\overline{B}_s^0 \to J/\psi K^+K^-$ decays in the mass region above the $\phi(1020)$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 119 (18), pp.181805. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 08, pp.037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.181805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2017)037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645858v1</w:t>
+                <w:t xml:space="preserve">hal-01582785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the decay $\Lambda^0_b \to p K^- \mu^+ \mu^-$ and a search for $C\!P$ violation</w:t>
+                <w:t xml:space="preserve">Measurement of $CP$ violation in $B^0\rightarrow J/\psi K^0_\mathrm{S}$ and $B^0\rightarrow\psi(2S) K^0_\mathrm{S}$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 06, pp.108. </w:t>
+              <w:t xml:space="preserve">, 2017, 11, pp.170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP06(2017)108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP11(2017)170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02448051v1</w:t>
+                <w:t xml:space="preserve">hal-01669821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Baryon-Number Violating ${\mathrm{\Xi}}_{b}^{0}$ Oscillations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Akar</w:t>
+                <w:t xml:space="preserve">Test of lepton universality with $B^{0} \rightarrow K^{*0}\ell^{+}\ell^{-}$ decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aaij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 119 (18), pp.181807. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 08, pp.055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.181807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2017)055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645918v1</w:t>
+                <w:t xml:space="preserve">hal-01582896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of a new boson at a mass of 125 GeV with the CMS experiment at the LHC</w:t>
               </w:r>
@@ -14872,304 +14872,304 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kiwaku, a C++20 library for multidimensional arrays Application to ACTS tracking</w:t>
+                <w:t xml:space="preserve">Investigating mixed-precision for AGATA pulse-shape analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Joube</w:t>
+                <w:t xml:space="preserve">Roméo Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Grasland</w:t>
+                <w:t xml:space="preserve">Vincent Lafage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Falcou</w:t>
+                <w:t xml:space="preserve">Fabienne Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference on Computing in High Energy &amp; Nuclear Physics (CHEP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Norfolk, United States. pp.03021, </w:t>
+              <w:t xml:space="preserve">, May 2023, Norfolk, VA, United States. pp.03020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202429503021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202429503020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401240v1</w:t>
+                <w:t xml:space="preserve">hal-03981310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating mixed-precision for AGATA pulse-shape analysis</w:t>
+                <w:t xml:space="preserve">Kiwaku, a C++20 library for multidimensional arrays Application to ACTS tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roméo Molina</w:t>
+                <w:t xml:space="preserve">Sylvain Joube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lafage</w:t>
+                <w:t xml:space="preserve">Hadrien Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Jézéquel</w:t>
+                <w:t xml:space="preserve">Joël Falcou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference on Computing in High Energy &amp; Nuclear Physics (CHEP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Norfolk, VA, United States. pp.03020, </w:t>
+              <w:t xml:space="preserve">, May 2023, Norfolk, United States. pp.03021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202429503020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202429503021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981310v1</w:t>
+                <w:t xml:space="preserve">hal-04401240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing SYCL data transfer strategies for tracking use cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Joube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15497,51 +15497,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floating-point profiling of ACTS using Verrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Févotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15553,324 +15553,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lathuilière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chamont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHEP 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd International Conference on Computing in High Energy and Nuclear Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Sofia, Bulgaria. pp.05025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201921405025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116915v1</w:t>
+                <w:t xml:space="preserve">hal-02403731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ComputeOps: containers for High Performance Computing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Bailly-Reyre</w:t>
+                <w:t xml:space="preserve">Floating-point profiling of ACTS using Verrou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Févotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lathuilière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chamont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Computing in High Energy and Nuclear Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CHEP 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Sofia, Bulgaria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403771v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floating-point profiling of ACTS using Verrou</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lathuilière</w:t>
+                <w:t xml:space="preserve">ComputeOps: containers for High Performance Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bailly-Reyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chamont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dehne Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Computing in High Energy and Nuclear Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, Sofia, Bulgaria. pp.05025, </w:t>
+              <w:t xml:space="preserve">, Jul 2018, Sofia, Bulgaria. pp.07004, </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201921405025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201921407004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403731v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrix element method for high performance computing platforms</w:t>
               </w:r>
@@ -16363,51 +16363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Angela Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -16851,51 +16851,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058558v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Aaij" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Abell&#225;n Beteta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Adeva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Adinolfi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Angela Aidala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.031102" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080727v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2019.07.036" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058655v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2019)114" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861998v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Ajaltouni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.092009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073536v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.191803" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088649v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-019-7218-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998977v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.152002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902983v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2019)176" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880801v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2019)102" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975075v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-019-6698-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975083v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2019)026" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051617v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.052011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051608v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2019)063" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051229v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Akar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2019)126" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284555v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.191804" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886075v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.012001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909242v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.132002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974849v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-019-7112-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009681v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.052006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945023v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2019)126" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909261v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.011802" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073478v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.231802" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008913v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2019)084" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833675v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2018.03.015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909267v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2018)194" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797097v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aaij" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.091101" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801938v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.98.032004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768162v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2018)160" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669818v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.11.066" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758630v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2018)078" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758475v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.121801" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796998v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2018.07.033" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867537v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-018-6386-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807288v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.221803" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714188v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.032010" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669812v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.11.070" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758103v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2018)174" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757998v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2018)140" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846549v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.98.072006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768161v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2018)100" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828034v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2018)167" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846548v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.98.071103" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801848v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2018)039" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758387v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2018)043" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781931v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2018)182" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815241v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-018-5758-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861914v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2018.10.039" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815275v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2018)147" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886081v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-018-6447-z" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839672v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.091801" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823279v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.052002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707570v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2018)138" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703747v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2018)131" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815155v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2018)008" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891445v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2018)191" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833749v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adeva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adinolfi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Aidala" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ajaltouni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2018)159" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815137v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.072002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861991v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2018)146" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867209v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.222001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817931v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2018)048" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817921v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2018)176" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846554v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.092003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797050v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.171802" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833758v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2018)131" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802060v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2018)084" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833793v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2018)086" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796872v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2018)134" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757868v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2018)059" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781946v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2018)020" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707647v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.061801" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846545v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.162002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797474v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.072013" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719668v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2018)098" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719539v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.031101" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833670v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.261801" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669837v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2017)026" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582764v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.041802" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645925v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2017)030" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01441661v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.06.045" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704893v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2017)110" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669822v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.221801" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669726v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2017)025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669717v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5178-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645701v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5230-x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645669v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.112001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645671v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2017)027" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645577v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.09.058" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645574v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5151-8" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669721v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.232001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669729v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.112005" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645683v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2017)090" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01441687v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaucourt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chefdeville" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Decamp" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D&#233;l&#233;age" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.052005" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01478539v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2017)021" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01401975v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2017)001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01415342v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.03.062" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669821v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2017)170" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669470v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2017)156" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582896v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2017)055" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645260v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.051103" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582785v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2017)037" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01401993v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2017)162" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645612v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.101801" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645858v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.181805" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448051v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2017)108" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645918v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.181807" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00722244v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatrchyan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anfreville" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besancon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choudhury" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dejardin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.08.021" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00311605v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hmayakyan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Khachatryan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Sirunyan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Adam" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/3/08/S08004" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00159268v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Bayatian" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Sirunyan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/34/6/S01" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00191987v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adzic" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alemany-Fernandez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Almeida" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Almeida" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anagnostou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/2/04/P04004" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025231v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Almeida" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Almeida" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjcd/s2005-02-011-3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401240v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Joube" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Grasland" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chamont" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Falcou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429503021" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981310v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Molina" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lafage" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429503020" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997156v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brunet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2438/1/012018" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336611v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhir Malik" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meehan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Lieret" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meirin Oan Evans" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H. Villanueva" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41781-021-00069-9" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070682v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cavet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Souchal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadrat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grasseau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Satirana" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202024507006" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116915v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;votte" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403771v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bailly-Reyre" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dadoun" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehne Garcia" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921407004" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403731v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921405025" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912700v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beaudette" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bianchini" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Davignon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/664/9/092009" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927507v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sartirana" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdren" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Mora de Freitas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Busson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00080386v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chamont" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charlot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00084739v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921608v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024730v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Bayatyan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grigorian" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Khachatrian" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margarian" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747519v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NAN10254" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073478v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Aaij" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Abell&#225;n Beteta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Adeva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Adinolfi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Angela Aidala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.231802" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.011802" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008913v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2019)084" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088649v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-019-7218-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998977v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.152002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073536v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.191803" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058558v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.031102" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058655v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2019)114" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861998v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Ajaltouni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.092009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080727v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2019.07.036" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902983v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2019)176" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880801v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2019)102" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975075v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-019-6698-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975083v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2019)026" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051617v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.052011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051608v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2019)063" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051229v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Akar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2019)126" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284555v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.191804" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.012001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909242v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.132002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009681v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.052006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974849v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-019-7112-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945023v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2019)126" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707647v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.061801" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833670v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aaij" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adeva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adinolfi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ajaltouni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.261801" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719539v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.031101" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719668v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2018)098" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797474v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.072013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846545v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.162002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861914v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2018.10.039" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815275v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2018)147" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886081v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-018-6447-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768161v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2018)100" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828034v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2018)167" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846548v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.98.071103" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801848v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2018)039" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758387v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2018)043" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781931v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2018)182" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815241v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-018-5758-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758630v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2018)078" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758475v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.121801" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796998v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2018.07.033" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867537v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-018-6386-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807288v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.221803" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714188v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.032010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669812v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.11.070" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758103v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2018)174" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757998v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2018)140" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846549v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.98.072006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833675v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2018.03.015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909267v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2018)194" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797097v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.091101" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801938v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.98.032004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768162v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2018)160" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669818v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.11.066" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891445v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2018)191" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815155v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2018)008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703747v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2018)131" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707570v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2018)138" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839672v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.091801" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823279v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.052002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833749v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Aidala" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2018)159" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815137v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.072002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861991v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2018)146" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867209v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.222001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817931v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2018)048" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817921v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2018)176" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846554v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.092003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797050v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.171802" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833758v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2018)131" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802060v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2018)084" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757868v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2018)059" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796872v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2018)134" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833793v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2018)086" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781946v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2018)020" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645858v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.181805" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645612v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.101801" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01401993v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2017)162" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448051v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2017)108" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645918v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.181807" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669726v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2017)025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669717v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5178-x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645701v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5230-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645925v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2017)030" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01441661v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.06.045" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704893v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2017)110" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669822v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.221801" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669837v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2017)026" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582764v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.041802" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645669v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.112001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645683v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2017)090" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645671v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2017)027" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645577v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.09.058" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645574v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5151-8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669721v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.232001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669729v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.112005" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01441687v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaucourt" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chefdeville" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Decamp" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D&#233;l&#233;age" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.052005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01478539v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2017)021" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01401975v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2017)001" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01415342v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.03.062" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645260v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.051103" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669470v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2017)156" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582785v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2017)037" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669821v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2017)170" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582896v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2017)055" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00722244v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatrchyan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anfreville" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besancon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choudhury" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dejardin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.08.021" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00311605v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hmayakyan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Khachatryan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Sirunyan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Adam" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/3/08/S08004" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00159268v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Bayatian" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Sirunyan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/34/6/S01" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00191987v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adzic" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alemany-Fernandez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Almeida" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Almeida" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anagnostou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/2/04/P04004" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025231v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Almeida" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Almeida" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjcd/s2005-02-011-3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981310v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Molina" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lafage" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chamont" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429503020" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401240v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Joube" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Grasland" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Falcou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429503021" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997156v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brunet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2438/1/012018" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336611v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhir Malik" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meehan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Lieret" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meirin Oan Evans" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H. Villanueva" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41781-021-00069-9" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070682v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cavet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Souchal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadrat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grasseau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Satirana" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202024507006" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403731v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;votte" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921405025" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116915v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403771v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bailly-Reyre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dadoun" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehne Garcia" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921407004" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912700v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beaudette" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bianchini" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Davignon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/664/9/092009" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927507v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sartirana" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdren" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Mora de Freitas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Busson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00080386v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chamont" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charlot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00084739v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921608v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024730v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Bayatyan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grigorian" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Khachatrian" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margarian" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747519v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NAN10254" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>