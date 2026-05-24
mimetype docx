--- v0 (2026-04-05)
+++ v1 (2026-05-24)
@@ -1754,1703 +1754,1703 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan de santé des lois du service public en matière culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le service public culturel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S. Saunier; IDETCOM, Dec 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits essentiels et services essentiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’émergence des "droits essentiels"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Charité; LexFEIM, Mar 2025, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une accessibilité réelle : La question du dernier kilomètre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le service public de proximité : le dernier mètre vers l'usager</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C. Deffigier, A. Le Quinio et A. Sauviat; OMIJ; AFDCL, Oct 2024, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accompagnement de l’usager comme paradigme de l’action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit (public) économique, un droit à l’obsolescence programmée ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F. Bottini; Thémis-UM, Sep 2023, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paradigme de la croissance et service public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le paradigme de la croissance en droit public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, V. Coq, M. Chambon et H. Devillers; IDPS, Jan 2022, Campus Condorcet - Auberviliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renouveau des principes de fonctionnement des services publics à l’ère de la dématérialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transformation numérique des collectivités territoriales : une (r)évolution pour les élus et les agents ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Virot-Landais; IDP, Nov 2022, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brèves remarques sur les services publics essentiels en droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La régulation du service public : entre droit constitutionnel et droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Le Quinio; Journée d'études décentralisée de l'AFDC, Nov 2022, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accessibilité numérique du service public contre son accessibilité territoriale ? Le risque d’un effet pervers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Usagers et usagères : face à la dématérialisation des services publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Isidro, L. Carayon, L. Camaji et C. Magord, May 2021, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Demichel, le dépérissement de l’État et l’évolution du droit administratif. Prémisses et prémices d’une question conclusive du Droit administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit administratif d’André Demichel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Vanier; CERMUD, Apr 2021, Le Havre (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La continuité du service public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La transformation numérique du service public : une nouvelle crise ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Sée, L. Cluzel-Métayer et C. Prébissy-Schnall; CRDP, Jan 2021, Nanterre (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les figures de l’usager du service public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Boyer-Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les conférences de l'OMIJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'agent public face à l'ordre manifestement illégal : une désobéissance théorique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Héroïsme et Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RERDH, Apr 2013, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accompagnement de l'usager comme paradigme de l'action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Bottini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'obsolescence programmée du droit (public) économique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Legitech, pp.163-171, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brèves remarques (en forme de bilan de santé) sur les lois du service public en matière culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Saunier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le service public culturel. États des lieux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, pp.99-108, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brèves remarques sur le cadre procédural et l’office du juge en matière de contentieux stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvestre Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">É. Chevalier et C. Boyer-Capelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contentieux stratégiques - Quelle place du juge dans la cité ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, pp.95-99, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loi du 13 juillet 1983 portant droits et obligations des fonctionnaires - Le statut en débat(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Bouillon, R. Bueb et B. Lapérou-Scheneider. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes lois de la Ve République</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, pp.185-200, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Demichel, le dépérissement de l’État et l’évolution du droit administratif - Prémisses et prémices d’une question conclusive du Droit administratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Vanier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Droit administratif d’André Demichel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Mémoire du Droit, pp.173-188, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence du paradigme de la croissance sur le régime de service public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Chambon, V. Coq et H. Devillers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le paradigme de la croissance en droit public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, pp.77-85, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuité du service public et numérique, configuration d’un paradoxe à résoudre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Cluzel-Métayer, C. Prébissy et A. Sée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transformation numérique du service public : une nouvelle crise ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, pp.191-203, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contentieux stratégique et accès aux droits sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Boyer-Capelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">É. Chevalier et C. Boyer-Capelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contentieux stratégiques - Approches sectorielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, pp.77-87, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La continuité du service public à l’épreuve de la crise sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Boyer-Capelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Pauliat et S. Nadaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La crise de la Covid-19 : Comment maintenir l’action publique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, pp.111-125, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agent public face à l’ordre illégal : une désobéissance théorique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RERDH. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Héroïsme et Droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, pp.183-196, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511982v1</w:t>
-              </w:r>
-[...871 lines deleted...]
-                <w:t xml:space="preserve">hal-05500237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3802,51 +3802,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328772v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Charbonnel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949491v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04646456v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654309v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04776374v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544082v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832493v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511329v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511990v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511620v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511999v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511997v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512024v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511609v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512028v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511594v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512026v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512014v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512012v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512109v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512018v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512004v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328782v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500193v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512148v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Aujol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511677v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511694v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511710v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511657v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511987v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boyer-Capelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511979v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511982v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500357v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500350v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500347v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500340v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500315v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500327v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512176v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500293v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500276v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500262v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512153v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500237v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328788v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04515532v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LIMO0049" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328772v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Charbonnel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949491v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04646456v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654309v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04776374v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544082v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832493v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511329v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511990v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511620v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511999v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511997v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512024v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511609v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512028v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511594v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512026v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512014v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512012v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512109v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512018v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512004v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500357v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500350v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500347v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500340v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500315v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500327v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512176v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500293v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500276v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500262v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512153v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boyer-Capelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500237v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328782v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500193v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512148v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Aujol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511677v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511694v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511710v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511657v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511987v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511979v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511982v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328788v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04515532v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LIMO0049" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>