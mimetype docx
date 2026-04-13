--- v0 (2026-03-15)
+++ v1 (2026-04-13)
@@ -2565,338 +2565,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354913v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a detector chain using a FPGA-based Time-to-Digital Converter to reconstruct the three-dimensional coordinates of single particles at high flux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast production of Bose-Einstein condensates of metastable helium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. L. Hoendervanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">F. Nogrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. I. Westbrook</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4935474⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (6), pp.061402(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.061402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179601v1</w:t>
+                <w:t xml:space="preserve">hal-01159883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast production of Bose-Einstein condensates of metastable helium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of a detector chain using a FPGA-based Time-to-Digital Converter to reconstruct the three-dimensional coordinates of single particles at high flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nogrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Heurteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. L. Hoendervanger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Aspect</w:t>
+                <w:t xml:space="preserve">C. I. Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91 (6), pp.061402(R). </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86 (11), pp.113105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.061402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4935474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159883v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional laser cooling at the Doppler limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. L. Hoendervanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7801,273 +7801,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson localization of the Bogolyubov quasiparticles of interacting Bose-Einstein condensates in correlated random potentials</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct observation of Anderson localization in atomic Bose-Einstein condensates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sanchez-Palencia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanchun Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 Years of Anderson Localization symposium (Paris, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, x, France</w:t>
+              <w:t xml:space="preserve">22nd General conference of the Condensed Matter Division of the European Physical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618929v1</w:t>
+                <w:t xml:space="preserve">hal-00564421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation of Anderson localization in atomic Bose-Einstein condensates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anderson localization of the Bogolyubov quasiparticles of interacting Bose-Einstein condensates in correlated random potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sanchez-Palencia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd General conference of the Condensed Matter Division of the European Physical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Roma, Italy</w:t>
+              <w:t xml:space="preserve">50 Years of Anderson Localization symposium (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, x, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00564421v1</w:t>
+                <w:t xml:space="preserve">hal-00618929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson localization of the Bogolyubov quasiparticles of interacting Bose-Einstein condensates in correlated random potentials</w:t>
               </w:r>
@@ -8539,152 +8539,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00564433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of interacting Bose-Einstein condensates in 1D random potentials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum states of ultracold, interacting Bose gases in 1D random potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georgy V. Shlyapnikov</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lewenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Disorder in cold atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00564440v1</w:t>
+                <w:t xml:space="preserve">hal-00564439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum states of ultracold, interacting Bose gases in 1D random potentials</w:t>
               </w:r>
@@ -8789,152 +8789,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum states of ultracold, interacting Bose gases in 1D random potentials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localization of interacting Bose-Einstein condensates in 1D random potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Clément</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sanchez-Palencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maciej Lewenstein</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgy V. Shlyapnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Disorder in cold atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00564439v1</w:t>
+                <w:t xml:space="preserve">hal-00564440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of Bogolyubov quasiparticles of interacting Bose-Einstein condensates in correlated random potentials</w:t>
               </w:r>
@@ -9035,51 +9035,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of transport of a Bose-Einstein condensate in a random potential</w:t>
+                <w:t xml:space="preserve">Inhibition of Transport of a Bose-Einstein Condensate in a Random Potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn A. Retter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrès F. Varòn</w:t>
@@ -9093,94 +9093,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hugbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Sanchez-Palencia</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Optics and Laser Spectroscopy (ICOLS2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Cairngorms National Park (Scotland), United Kingdom</w:t>
+              <w:t xml:space="preserve">Laser Spectroscopy: Proceedings of the XVII International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, x, France. pp.248-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565081v1</w:t>
+                <w:t xml:space="preserve">hal-00009056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition du transport d'un condensat de Bose-Einstein dans un potentiel aléatoire 1D</w:t>
               </w:r>
@@ -9285,51 +9285,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00565076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of Transport of a Bose-Einstein Condensate in a Random Potential</w:t>
+                <w:t xml:space="preserve">Inhibition of transport of a Bose-Einstein condensate in a random potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn A. Retter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrès F. Varòn</w:t>
@@ -9343,94 +9343,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hugbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sanchez-Palencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Spectroscopy: Proceedings of the XVII International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, x, France. pp.248-255</w:t>
+              <w:t xml:space="preserve">Conference on Optics and Laser Spectroscopy (ICOLS2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Cairngorms National Park (Scotland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00009056v1</w:t>
+                <w:t xml:space="preserve">hal-00565081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression of transport of an interacting elongated Bose-Einstein condensate in a random potential</w:t>
               </w:r>
@@ -10205,151 +10205,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04365667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Momentum-space atom correlations in the Bose-Hubbard model</w:t>
+                <w:t xml:space="preserve">Momentum-space atom correlations in Mott insulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04365664v1</w:t>
+                <w:t xml:space="preserve">hal-04365652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Momentum-space atom correlations in Mott insulators</w:t>
+                <w:t xml:space="preserve">Momentum-space atom correlations in the Bose-Hubbard model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04365652v1</w:t>
+                <w:t xml:space="preserve">hal-04365664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momentum-space atom correlations in Mott insulators</w:t>
               </w:r>
@@ -11487,51 +11487,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gondret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Lamirault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Dias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Leprince" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Westbrook" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1y1p-zqhh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882208v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cl&#233;ment" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Roscilde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-024-02701-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455560v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Philipp Bureik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Herc&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Allemand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tenart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-024-02700-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781498v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jannin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Dupuy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pezz&#232;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.5.040324" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342475v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ferioli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pancaldi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Glicenstein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Browaeys" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.133601" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161180v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine T&#233;nart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dareau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.L012037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670021v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Naldesi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Elben" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Minguzzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zoller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.060601" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161182v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cayla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Massignan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giamarchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.153401" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984457v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carcy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.045301" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276243v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.104.L011301" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425946v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-021-01381-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927034v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Butera" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Carusotto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.013302" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912010v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.165301" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318623v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourdel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mancini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.013017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113175v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.9.041028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01826115v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cayla" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carcy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bouton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carleo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.061609" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01763698v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hepeng Yao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Vignolo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sanchez-Palencia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.220402" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637897v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lopes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Eigen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Navon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P. Smith" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.190404" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354913v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.235303" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179601v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nogrette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heurteau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Westbrook" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935474" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159883v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Hoendervanger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.061402" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068704v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klafka" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.063407" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744326v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Hoendervanger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph I Westbrook" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Dowek" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793402" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672488v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bouton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4705999" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726041v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fabbri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Huber" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Fallani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Fort" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.055301" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620043v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Inguscio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.83.031604" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620046v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/10/103030" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620050v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-009-0040-7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620042v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.043623" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518083v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178074v3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626545v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263549v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lugan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/4/045019" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271681v4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Billy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Josse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanchun Zuo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hambrecht" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07000" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122278v4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy V. Shlyapnikov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.210401" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106356v5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lewenstein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.170403" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163902v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.180402" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348768v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s F. Var&#242;n" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hugbart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn A. Retter" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135033" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1WXFMN8R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077779v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/8/8/165" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003938v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gerbier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Richard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00056-2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005568v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Var&#242;n" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.170409" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261034v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gali&#232;gue" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tisseur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367125v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sofer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365712v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365713v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365706v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365701v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365703v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365678v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365676v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365685v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365659v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365650v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365642v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01768381v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365645v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669358v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669359v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669357v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669355v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669362v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669365v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276490v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276494v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820841v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618928v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618924v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564055v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564058v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618930v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618929v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564421v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618931v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564437v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564434v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564433v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564440v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618933v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564439v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618932v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00565081v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00565076v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009056v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00565079v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367246v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367250v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365716v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365711v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365690v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365689v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365672v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365669v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365667v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365664v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365652v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365655v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01769231v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01730750v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01730737v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01730745v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01730758v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01730753v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261063v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tisseur" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352589v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalopin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ferrier-Barbut" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lahaye" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274035v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Paquiez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupuis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ran&#231;on" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00262463v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04564223v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gondret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Lamirault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Dias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Leprince" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Westbrook" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1y1p-zqhh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882208v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cl&#233;ment" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Roscilde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-024-02701-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455560v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Philipp Bureik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Herc&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Allemand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tenart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-024-02700-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781498v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jannin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Dupuy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pezz&#232;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.5.040324" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342475v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ferioli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pancaldi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Glicenstein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Browaeys" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.133601" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161180v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine T&#233;nart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dareau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.L012037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670021v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Naldesi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Elben" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Minguzzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zoller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.060601" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161182v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cayla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Massignan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giamarchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.153401" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984457v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carcy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.045301" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276243v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.104.L011301" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425946v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-021-01381-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927034v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Butera" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Carusotto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.013302" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912010v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.165301" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318623v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourdel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mancini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.013017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113175v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.9.041028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01826115v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cayla" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carcy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bouton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carleo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.061609" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01763698v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hepeng Yao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Vignolo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sanchez-Palencia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.220402" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637897v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lopes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Eigen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Navon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P. Smith" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.190404" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354913v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.235303" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159883v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Hoendervanger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nogrette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.061402" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179601v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heurteau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Westbrook" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935474" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068704v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klafka" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.063407" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744326v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Hoendervanger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph I Westbrook" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Dowek" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793402" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672488v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bouton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4705999" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726041v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fabbri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Huber" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Fallani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Fort" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.055301" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620043v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Inguscio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.83.031604" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620046v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/10/103030" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620050v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-009-0040-7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620042v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.043623" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518083v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178074v3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626545v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263549v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lugan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/4/045019" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271681v4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Billy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Josse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanchun Zuo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hambrecht" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07000" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122278v4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy V. Shlyapnikov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.210401" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106356v5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lewenstein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.170403" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163902v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.180402" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348768v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s F. Var&#242;n" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hugbart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn A. Retter" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135033" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1WXFMN8R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077779v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/8/8/165" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003938v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gerbier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Richard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00056-2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005568v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Var&#242;n" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.170409" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261034v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gali&#232;gue" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tisseur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367125v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sofer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365712v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365713v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365706v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365701v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365703v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365678v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365676v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365685v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365659v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365650v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365642v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01768381v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365645v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669358v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669359v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669357v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669355v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669362v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669365v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276490v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276494v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820841v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618928v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618924v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564055v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564058v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618930v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564421v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618929v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618931v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564437v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564434v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564433v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564439v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618933v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564440v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618932v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009056v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00565076v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00565081v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00565079v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367246v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367250v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365716v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365711v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365690v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365689v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365672v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365669v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365667v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365652v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365664v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365655v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01769231v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01730750v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01730737v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01730745v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01730758v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01730753v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261063v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tisseur" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352589v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalopin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ferrier-Barbut" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lahaye" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274035v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Paquiez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupuis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ran&#231;on" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00262463v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04564223v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>