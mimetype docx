--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -1397,529 +1397,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of pairs of atoms at opposite momenta in an equilibrium interacting Bose gas</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dareau</w:t>
+                <w:t xml:space="preserve">Position- and momentum-space two-body correlations in a weakly interacting trapped condensate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Butera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iacopo Carusotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41567-021-01381-2⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (1), pp.013302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.103.013302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03425946v1</w:t>
+                <w:t xml:space="preserve">hal-02927034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Position- and momentum-space two-body correlations in a weakly interacting trapped condensate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salvatore Butera</w:t>
+                <w:t xml:space="preserve">Observation of pairs of atoms at opposite momenta in an equilibrium interacting Bose gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tenart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Hercé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Philipp Bureik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iacopo Carusotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 103 (1), pp.013302. </w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17, pp.1364-1368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.103.013302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41567-021-01381-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927034v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanbury-Brown and Twiss bunching of phonons and of the quantum depletion in a strongly-interacting Bose gas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-body collisions in the time-of-flight dynamics of lattice Bose superfluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tenart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Carcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gaétan Hercé</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.165301⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.013017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.013017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02912010v1</w:t>
+                <w:t xml:space="preserve">hal-02318623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-body collisions in the time-of-flight dynamics of lattice Bose superfluids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hanbury-Brown and Twiss bunching of phonons and of the quantum depletion in a strongly-interacting Bose gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Butera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Carcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tenart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marco Mancini</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Hercé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2, pp.013017. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125, pp.165301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.013017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.165301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318623v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momentum-space atom correlations in a Mott insulator</w:t>
               </w:r>
@@ -1957,51 +1957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tenart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, pp.041028. </w:t>
@@ -3759,719 +3759,719 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitations of a Bose-Einstein condensate in a one-dimensional periodic potential</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring correlated 1D Bose gases from the superfluid to the Mott-insulator state by inelastic light scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Fabbri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Fallani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Inguscio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102 (15), pp.155301</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620042v1</w:t>
+                <w:t xml:space="preserve">hal-00518083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring correlated 1D Bose gases from the superfluid to the Mott-insulator state by inelastic light scattering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Excitations of a Bose-Einstein condensate in a one-dimensional periodic potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Fallani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Inguscio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (043623), http://pra.aps.org/abstract/PRA/v79/i4/e043623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.79.043623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00518083v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density modulations in an elongated Bose-Einstein condensate released from a disordered potential</w:t>
+                <w:t xml:space="preserve">Static and dynamical properties of atomic Bose-Einstein condensate in a random potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Sanchez-Palencia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 77, pp.033631</w:t>
+              <w:t xml:space="preserve">Annales de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (4-5), pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00178074v3</w:t>
+                <w:t xml:space="preserve">hal-00626545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and dynamical properties of atomic Bose-Einstein condensate in a random potential</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disorder-induced trapping versus Anderson localization in Bose-Einstein condensates expanding in disordered potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sanchez-Palencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10, pp.045019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/10/4/045019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00626545v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00263549v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disorder-induced trapping versus Anderson localization in Bose-Einstein condensates expanding in disordered potentials</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Direct observation of Anderson localization of matter-waves in a controlled disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanchun Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Hambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 453, pp.891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature07000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/10/4/045019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00263549v2</w:t>
+                <w:t xml:space="preserve">hal-00271681v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation of Anderson localization of matter-waves in a controlled disorder</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Density modulations in an elongated Bose-Einstein condensate released from a disordered potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sanchez-Palencia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77, pp.033631</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature07000⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00271681v4</w:t>
+                <w:t xml:space="preserve">hal-00178074v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Localization of Expanding Bose-Einstein Condensates in Random Potentials</w:t>
               </w:r>
@@ -4483,64 +4483,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sanchez-Palencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgy V. Shlyapnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4591,77 +4591,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultracold Bose Gases in 1D Disorder: From Lifshits Glass to Bose-Einstein Condensate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4725,77 +4725,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Localization of Bogolyubov Quasiparticles in Interacting Bose-Einstein Condensates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4849,670 +4849,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00163902v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition du transport d'un condensat de Bose-Einstein dans un potentiel aléatoire 1D</w:t>
+                <w:t xml:space="preserve">Experimental study of the transport of coherent interacting matter-waves in a 1D random potential induced by laser speckle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrès F. Varòn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Hugbart</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jocelyn A. Retter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sanchez-Palencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:2006135033⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8, pp.165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/8/8/165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00348768v1</w:t>
+                <w:t xml:space="preserve">hal-00077779v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the transport of coherent interacting matter-waves in a 1D random potential induced by laser speckle</w:t>
+                <w:t xml:space="preserve">Inhibition du transport d'un condensat de Bose-Einstein dans un potentiel aléatoire 1D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrès F. Varòn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hugbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn A. Retter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Aspect</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 135 (1), pp.145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2006135033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/8/8/165⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00077779v2</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherence length of an elongated condensate: a study by matter-wave interferometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn A. Retter</w:t>
+                <w:t xml:space="preserve">Les mutations des relations industrielles dans l'armement terrestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Gerbier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrès F. Varòn</w:t>
+                <w:t xml:space="preserve">Xavier Galiègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Richard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Tisseur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EcoDef, Revue de l'Observatoire économique de la Défense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp. 1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00003938v1</w:t>
+                <w:t xml:space="preserve">halshs-00261034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of Transport of an Interacting Elongated Bose-Einstein Condensate in a Random Potential</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Clément</w:t>
+                <w:t xml:space="preserve">Coherence length of an elongated condensate: a study by matter-wave interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hugbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn A. Retter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gerbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrès F. Varòn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrès Varòn</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+                <w:t xml:space="preserve">Simon Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 95, pp.170409. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 35, pp.155-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.170409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2005-00056-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00005568v2</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mutations des relations industrielles dans l'armement terrestre</w:t>
+                <w:t xml:space="preserve">Suppression of Transport of an Interacting Elongated Bose-Einstein Condensate in a Random Potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Galiègue</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrès Varòn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hugbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn A. Retter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcoDef, Revue de l'Observatoire économique de la Défense</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 95, pp.170409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.170409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00261034v1</w:t>
+                <w:t xml:space="preserve">hal-00005568v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An application of 'post-welfarist' theories of justice: comparing theorical rights to compensation and actual policy measures against poverty</w:t>
               </w:r>
@@ -5606,234 +5606,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of algebraic tails in the momentum density of Bose-Einstein condensates in the presence of impurities</w:t>
+                <w:t xml:space="preserve">The fate of Bogoliubov’s pairs at increasing interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Ultracold mixtures: polarons and beyond</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Workshop Barcelona Cold Atom Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04365712v1</w:t>
+                <w:t xml:space="preserve">hal-04365706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of Bogoliubov pairing in interacting Bose gases</w:t>
+                <w:t xml:space="preserve">Observation of algebraic tails in the momentum density of Bose-Einstein condensates in the presence of impurities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop GDR Gaz Quantiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Conference Ultracold mixtures: polarons and beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04365713v1</w:t>
+                <w:t xml:space="preserve">hal-04365712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fate of Bogoliubov’s pairs at increasing interactions</w:t>
+                <w:t xml:space="preserve">Suppression of Bogoliubov pairing in interacting Bose gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Barcelona Cold Atom Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Workshop GDR Gaz Quantiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04365706v1</w:t>
+                <w:t xml:space="preserve">hal-04365713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogoliubov atom pairs: revealing the interplay of quantum fluctuations and interactions in a Bose gas</w:t>
               </w:r>
@@ -6227,510 +6227,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04365659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the momentum distribution of lattice gas atom-by-atom</w:t>
+                <w:t xml:space="preserve">Far-field momentum distribution in the 3D superfluid-to-Mott crossover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Eniqma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conference on Frontiers in Laser Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Tel-Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04365650v1</w:t>
+                <w:t xml:space="preserve">hal-04365645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing lattice gas in momentum space with single atom sensitivity</w:t>
+                <w:t xml:space="preserve">Probing lattice gases in momentum space with single atom sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAMOP 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Fort Lauderdale, United States</w:t>
+              <w:t xml:space="preserve">49th Annual DAMOP Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Fort Lauderlade, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04365642v1</w:t>
+                <w:t xml:space="preserve">hal-01768381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing lattice gases in momentum space with single atom sensitivity</w:t>
+                <w:t xml:space="preserve">Reconstructing the momentum distribution of lattice gas atom-by-atom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th Annual DAMOP Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Fort Lauderlade, United States</w:t>
+              <w:t xml:space="preserve">Workshop Eniqma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768381v1</w:t>
+                <w:t xml:space="preserve">hal-04365650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Far-field momentum distribution in the 3D superfluid-to-Mott crossover</w:t>
+                <w:t xml:space="preserve">Probing lattice gas in momentum space with single atom sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Frontiers in Laser Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Tel-Aviv, Israel</w:t>
+              <w:t xml:space="preserve">DAMOP 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Fort Lauderdale, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04365645v1</w:t>
+                <w:t xml:space="preserve">hal-04365642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing lattice gases in momentum space with single atom sensitivity (Orale)</w:t>
+                <w:t xml:space="preserve">Probing lattice gas atom-by-atom in momentum space (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BEC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, San Feliu, Spain</w:t>
+              <w:t xml:space="preserve">European Conference on Atomic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669358v1</w:t>
+                <w:t xml:space="preserve">hal-01669359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing lattice gas atom-by-atom in momentum space (Orale)</w:t>
+                <w:t xml:space="preserve">Probing lattice gases in momentum space with single atom sensitivity (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Atomic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Conference on Quantum Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669359v1</w:t>
+                <w:t xml:space="preserve">hal-01669357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing lattice gases in momentum space with single atom sensitivity (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Quantum Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">BEC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, San Feliu, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669357v1</w:t>
+                <w:t xml:space="preserve">hal-01669358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing lattice gases in momentum space with single atom sensitivity (Orale)</w:t>
               </w:r>
@@ -7180,359 +7180,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00820841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum states of ultracold Bose gases in 1D random potentials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Anderson localization of matter waves in speckle potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maciej Lewenstein</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanchun Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on New Perspectives in Quantum Statistics and Correlations (Heidelberg, Germany)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, x, Germany</w:t>
+              <w:t xml:space="preserve">13th International Conference on Quantum Optics and Quantum Information (Kiev, Ukraine)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, x, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618928v1</w:t>
+                <w:t xml:space="preserve">hal-00618924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson localization of matter waves in speckle potentials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Quantum states of ultracold Bose gases in 1D random potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernard</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lewenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Quantum Optics and Quantum Information (Kiev, Ukraine)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, x, Ukraine</w:t>
+              <w:t xml:space="preserve">Conference on New Perspectives in Quantum Statistics and Correlations (Heidelberg, Germany)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, x, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618924v1</w:t>
+                <w:t xml:space="preserve">hal-00618928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson localization of matter-waves in a controlled disorder: a quantum simulator ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Billy</w:t>
+                <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Josse</w:t>
+                <w:t xml:space="preserve">Zhanchun Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Optics and Laser Spectroscopy (ICOLS2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Kussharo, Japan</w:t>
@@ -7574,90 +7574,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Anderson localization with gaseous Bose-Einstein condensates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sanchez-Palencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Billy</w:t>
+                <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Josse</w:t>
+                <w:t xml:space="preserve">Zhanchun Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DPG March meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Dresden, Germany</w:t>
@@ -7680,1701 +7680,1701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00564058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson localization of the Bogolyubov quasiparticles of interacting Bose-Einstein condensates in correlated random potentials</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct observation of Anderson localization in atomic Bose-Einstein condensates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sanchez-Palencia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanchun Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th international conference on Low Temperature Physics (Amsterdam, The Netherlands)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, x, Netherlands</w:t>
+              <w:t xml:space="preserve">22nd General conference of the Condensed Matter Division of the European Physical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618930v1</w:t>
+                <w:t xml:space="preserve">hal-00564421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation of Anderson localization in atomic Bose-Einstein condensates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anderson localization of the Bogolyubov quasiparticles of interacting Bose-Einstein condensates in correlated random potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sanchez-Palencia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd General conference of the Condensed Matter Division of the European Physical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Roma, Italy</w:t>
+              <w:t xml:space="preserve">50 Years of Anderson Localization symposium (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, x, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00564421v1</w:t>
+                <w:t xml:space="preserve">hal-00618929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson localization of the Bogolyubov quasiparticles of interacting Bose-Einstein condensates in correlated random potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sanchez-Palencia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 Years of Anderson Localization symposium (Paris, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, x, France</w:t>
+              <w:t xml:space="preserve">4th international workshop on the Theory of Quantum Gases and Quantum Coherence (Grenoble, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, x, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618929v1</w:t>
+                <w:t xml:space="preserve">hal-00618931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson localization of the Bogolyubov quasiparticles of interacting Bose-Einstein condensates in correlated random potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sanchez-Palencia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th international workshop on the Theory of Quantum Gases and Quantum Coherence (Grenoble, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, x, France</w:t>
+              <w:t xml:space="preserve">25th international conference on Low Temperature Physics (Amsterdam, The Netherlands)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, x, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618931v1</w:t>
+                <w:t xml:space="preserve">hal-00618930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of interacting Bose-Einstein condensates expanding in a 1D random potential created by laser speckle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Sanchez-Palencia</w:t>
+                <w:t xml:space="preserve">Quantum states of ultracold, interacting Bose gases in 1D random potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georgy V. Shlyapnikov</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lewenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS March meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Denver, United States</w:t>
+              <w:t xml:space="preserve">Disorder in cold atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00564437v1</w:t>
+                <w:t xml:space="preserve">hal-00564439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum states of interacting Bose gases in 1D random potentials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Quantum states of ultracold, interacting Bose gases in 1D random potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lewenstein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent progress in studies of quantum gases: theory and experiments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, paris, France</w:t>
+              <w:t xml:space="preserve">13th Young Atom Opticians Conference (Durham, U.-K.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, x, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00564434v1</w:t>
+                <w:t xml:space="preserve">hal-00618933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson localization of the Bogolyubov modes of interacting Bose-Einstein condensates in correlated random potentials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Localization of interacting Bose-Einstein condensates in 1D random potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sanchez-Palencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgy V. Shlyapnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent progress in studies of quantum gases: theory and experiments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">Disorder in cold atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00564433v1</w:t>
+                <w:t xml:space="preserve">hal-00564440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum states of ultracold, interacting Bose gases in 1D random potentials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Quantum states of interacting Bose gases in 1D random potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lewenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maciej Lewenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disorder in cold atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Recent progress in studies of quantum gases: theory and experiments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00564439v1</w:t>
+                <w:t xml:space="preserve">hal-00564434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum states of ultracold, interacting Bose gases in 1D random potentials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Anderson localization of the Bogolyubov modes of interacting Bose-Einstein condensates in correlated random potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sanchez-Palencia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Young Atom Opticians Conference (Durham, U.-K.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, x, United Kingdom</w:t>
+              <w:t xml:space="preserve">Recent progress in studies of quantum gases: theory and experiments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618933v1</w:t>
+                <w:t xml:space="preserve">hal-00564433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of interacting Bose-Einstein condensates in 1D random potentials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localization of Bogolyubov quasiparticles of interacting Bose-Einstein condensates in correlated random potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lugan</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sanchez-Palencia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disorder in cold atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Conference on Bose-Einstein Condensates and Coherent Backscattering (Thurnau, Germany)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, x, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00564440v1</w:t>
+                <w:t xml:space="preserve">hal-00618932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of Bogolyubov quasiparticles of interacting Bose-Einstein condensates in correlated random potentials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Localization of interacting Bose-Einstein condensates expanding in a 1D random potential created by laser speckle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sanchez-Palencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgy V. Shlyapnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Bose-Einstein Condensates and Coherent Backscattering (Thurnau, Germany)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, x, Germany</w:t>
+              <w:t xml:space="preserve">APS March meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618932v1</w:t>
+                <w:t xml:space="preserve">hal-00564437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of Transport of a Bose-Einstein Condensate in a Random Potential</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Inhibition du transport d'un condensat de Bose-Einstein dans un potentiel aléatoire 1D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrès F. Varòn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hugbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn A. Retter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Spectroscopy: Proceedings of the XVII International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, x, France. pp.248-255</w:t>
+              <w:t xml:space="preserve">9ème Colloque sur les Lasers et l'Optique Quantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00009056v1</w:t>
+                <w:t xml:space="preserve">hal-00565076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition du transport d'un condensat de Bose-Einstein dans un potentiel aléatoire 1D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibition of Transport of a Bose-Einstein Condensate in a Random Potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn A. Retter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrès F. Varòn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hugbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque sur les Lasers et l'Optique Quantique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Dijon, France</w:t>
+              <w:t xml:space="preserve">Laser Spectroscopy: Proceedings of the XVII International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, x, France. pp.248-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565076v1</w:t>
+                <w:t xml:space="preserve">hal-00009056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of transport of a Bose-Einstein condensate in a random potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn A. Retter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrès F. Varòn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hugbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sanchez-Palencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9442,77 +9442,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrès F. Varòn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hugbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Hugbart</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jocelyn A. Retter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">School on quantum phase transitions and non-equilibrium phenomena in cold atomic gases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Trieste, Italy</w:t>
@@ -10205,151 +10205,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04365667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Momentum-space atom correlations in Mott insulators</w:t>
+                <w:t xml:space="preserve">Momentum-space atom correlations in the Bose-Hubbard model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04365652v1</w:t>
+                <w:t xml:space="preserve">hal-04365664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Momentum-space atom correlations in the Bose-Hubbard model</w:t>
+                <w:t xml:space="preserve">Momentum-space atom correlations in Mott insulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04365664v1</w:t>
+                <w:t xml:space="preserve">hal-04365652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momentum-space atom correlations in Mott insulators</w:t>
               </w:r>
@@ -10429,51 +10429,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769231v1</w:t>
+                <w:t xml:space="preserve">hal-01730750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momentum-resolved investigation of the depletion in interacting Bose condensates</w:t>
               </w:r>
@@ -10491,51 +10491,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730750v1</w:t>
+                <w:t xml:space="preserve">hal-01730737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momentum-resolved investigation of the depletion in interacting Bose condensates</w:t>
               </w:r>
@@ -10553,51 +10553,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730737v1</w:t>
+                <w:t xml:space="preserve">hal-01769231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momentum-resolved investigation of the depletion in interacting Bose condensates</w:t>
               </w:r>
@@ -10782,51 +10782,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mutations des relations industrielles dans l'armement terrestre : le cas de la Région Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Galiègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tisseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10883,259 +10883,259 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connected correlations in cold atom experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of universal non-Gaussian statistics of the order parameter across a continuous phase transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Chalopin</w:t>
+                <w:t xml:space="preserve">Paul Paquiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Ferrier-Barbut</w:t>
+                <w:t xml:space="preserve">Nicolas Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lahaye</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adam Rançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05352589v1</w:t>
+                <w:t xml:space="preserve">hal-05274035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of universal non-Gaussian statistics of the order parameter across a continuous phase transition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Connected correlations in cold atom experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Paquiez</w:t>
+                <w:t xml:space="preserve">Thomas Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dupuis</w:t>
+                <w:t xml:space="preserve">Igor Ferrier-Barbut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Rançon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Browaeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clément</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05274035v1</w:t>
+                <w:t xml:space="preserve">hal-05352589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11487,51 +11487,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gondret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Lamirault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Dias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Leprince" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Westbrook" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1y1p-zqhh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882208v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cl&#233;ment" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Roscilde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-024-02701-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455560v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Philipp Bureik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Herc&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Allemand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tenart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-024-02700-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781498v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jannin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Dupuy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pezz&#232;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.5.040324" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342475v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ferioli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pancaldi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Glicenstein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Browaeys" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.133601" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161180v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine T&#233;nart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dareau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.L012037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670021v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Naldesi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Elben" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Minguzzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zoller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.060601" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161182v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cayla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Massignan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giamarchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.153401" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984457v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carcy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.045301" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276243v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.104.L011301" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425946v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-021-01381-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927034v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Butera" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Carusotto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.013302" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912010v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.165301" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318623v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourdel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mancini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.013017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113175v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.9.041028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01826115v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cayla" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carcy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bouton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carleo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.061609" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01763698v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hepeng Yao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Vignolo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sanchez-Palencia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.220402" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637897v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lopes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Eigen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Navon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P. Smith" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.190404" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354913v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.235303" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159883v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Hoendervanger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nogrette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.061402" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179601v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heurteau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Westbrook" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935474" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068704v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klafka" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.063407" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744326v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Hoendervanger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph I Westbrook" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Dowek" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793402" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672488v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bouton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4705999" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726041v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fabbri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Huber" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Fallani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Fort" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.055301" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620043v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Inguscio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.83.031604" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620046v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/10/103030" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620050v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-009-0040-7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620042v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.043623" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518083v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178074v3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626545v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263549v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lugan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/4/045019" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271681v4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Billy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Josse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanchun Zuo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hambrecht" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07000" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122278v4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy V. Shlyapnikov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.210401" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106356v5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lewenstein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.170403" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163902v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.180402" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348768v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s F. Var&#242;n" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hugbart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn A. Retter" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135033" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1WXFMN8R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077779v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/8/8/165" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003938v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gerbier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Richard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00056-2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005568v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Var&#242;n" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.170409" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261034v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gali&#232;gue" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tisseur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367125v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sofer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365712v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365713v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365706v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365701v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365703v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365678v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365676v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365685v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365659v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365650v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365642v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01768381v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365645v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669358v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669359v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669357v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669355v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669362v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669365v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276490v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276494v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820841v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618928v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618924v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564055v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564058v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618930v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564421v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618929v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618931v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564437v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564434v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564433v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564439v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618933v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564440v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618932v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009056v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00565076v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00565081v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00565079v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367246v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367250v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365716v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365711v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365690v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365689v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365672v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365669v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365667v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365652v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365664v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365655v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01769231v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01730750v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01730737v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01730745v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01730758v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01730753v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261063v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tisseur" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352589v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalopin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ferrier-Barbut" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lahaye" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274035v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Paquiez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupuis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ran&#231;on" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00262463v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04564223v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gondret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Lamirault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Dias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Leprince" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Westbrook" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1y1p-zqhh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882208v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cl&#233;ment" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Roscilde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-024-02701-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455560v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Philipp Bureik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Herc&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Allemand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tenart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-024-02700-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781498v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jannin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Dupuy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pezz&#232;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.5.040324" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342475v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ferioli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pancaldi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Glicenstein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Browaeys" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.133601" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161180v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine T&#233;nart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dareau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.L012037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670021v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Naldesi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Elben" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Minguzzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zoller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.060601" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161182v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cayla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Massignan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giamarchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.153401" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984457v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carcy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.045301" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276243v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.104.L011301" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927034v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Butera" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Carusotto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.013302" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425946v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-021-01381-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318623v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourdel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mancini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.013017" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912010v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.165301" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113175v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.9.041028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01826115v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cayla" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carcy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bouton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carleo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.061609" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01763698v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hepeng Yao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Vignolo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sanchez-Palencia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.220402" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637897v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lopes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Eigen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Navon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P. Smith" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.190404" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354913v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.235303" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159883v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Hoendervanger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nogrette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.061402" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179601v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heurteau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Westbrook" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935474" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068704v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klafka" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.063407" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744326v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Hoendervanger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph I Westbrook" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Dowek" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793402" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672488v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bouton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4705999" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726041v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fabbri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Huber" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Fallani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Fort" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.055301" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620043v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Inguscio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.83.031604" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620046v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/10/103030" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620050v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-009-0040-7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518083v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620042v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.043623" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626545v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263549v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lugan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/4/045019" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271681v4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Billy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Josse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanchun Zuo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hambrecht" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07000" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178074v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122278v4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy V. Shlyapnikov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.210401" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106356v5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lewenstein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.170403" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163902v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.180402" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077779v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s F. Var&#242;n" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn A. Retter" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/8/8/165" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348768v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hugbart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135033" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1WXFMN8R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261034v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gali&#232;gue" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tisseur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003938v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gerbier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Richard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00056-2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005568v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Var&#242;n" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.170409" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367125v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sofer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365706v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365712v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365713v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365701v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365703v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365678v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365676v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365685v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365659v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365645v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01768381v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365650v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365642v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669359v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669357v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669358v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669355v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669362v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669365v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276490v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276494v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820841v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618924v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618928v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564055v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564058v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564421v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618929v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618931v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618930v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564439v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618933v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564440v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564434v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564433v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618932v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564437v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00565076v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009056v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00565081v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00565079v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367246v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367250v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365716v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365711v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365690v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365689v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365672v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365669v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365667v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365664v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365652v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365655v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01730750v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01730737v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01769231v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01730745v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01730758v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01730753v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261063v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tisseur" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274035v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Paquiez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupuis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ran&#231;on" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352589v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalopin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ferrier-Barbut" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lahaye" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00262463v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04564223v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>