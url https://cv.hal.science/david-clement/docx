--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -100,256 +100,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying Two-Mode Entanglement of Bosonic Gaussian States from Their Full Counting Statistics</w:t>
+                <w:t xml:space="preserve">Large quantum fluctuations observed in strongly interacting bosons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Gondret</w:t>
+                <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clothilde Lamirault</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tommaso Roscilde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/1y1p-zqhh⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21, pp.19-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41567-024-02701-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242978v1</w:t>
+                <w:t xml:space="preserve">hal-04882208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large quantum fluctuations observed in strongly interacting bosons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying Two-Mode Entanglement of Bosonic Gaussian States from Their Full Counting Statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Lamirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Clément</w:t>
+                <w:t xml:space="preserve">Charlie Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommaso Roscilde</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christoph Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21, pp.19-20. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135 (10), pp.100201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41567-024-02701-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/1y1p-zqhh⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04882208v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression of Bogoliubov momentum pairing and emergence of non-Gaussian correlations in ultracold interacting Bose gases</w:t>
               </w:r>
@@ -387,51 +387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tenart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Roscilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Phys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 21 (1), pp.57-62. </w:t>
@@ -642,51 +642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Pancaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Glicenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Browaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -910,51 +910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Elben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Minguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Zoller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1057,51 +1057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Giamarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 130 (15), pp.153401. </w:t>
@@ -1178,64 +1178,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Hercé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tenart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Roscilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 126, pp.045301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1416,51 +1416,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Position- and momentum-space two-body correlations in a weakly interacting trapped condensate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Butera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iacopo Carusotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1559,51 +1559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Philipp Bureik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17, pp.1364-1368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1631,295 +1631,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-body collisions in the time-of-flight dynamics of lattice Bose superfluids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hanbury-Brown and Twiss bunching of phonons and of the quantum depletion in a strongly-interacting Bose gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Butera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Carcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tenart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marco Mancini</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Hercé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.013017⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125, pp.165301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.165301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318623v1</w:t>
+                <w:t xml:space="preserve">hal-02912010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanbury-Brown and Twiss bunching of phonons and of the quantum depletion in a strongly-interacting Bose gas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-body collisions in the time-of-flight dynamics of lattice Bose superfluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tenart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Carcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gaétan Hercé</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 125, pp.165301. </w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.013017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.165301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.013017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02912010v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momentum-space atom correlations in a Mott insulator</w:t>
               </w:r>
@@ -1957,51 +1957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tenart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, pp.041028. </w:t>
@@ -2186,51 +2186,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan's Contact for Trapped Lieb-Liniger Bosons at Finite Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepeng Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Minguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2342,51 +2342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Eigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nir Navon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert P. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2565,338 +2565,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354913v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast production of Bose-Einstein condensates of metastable helium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of a detector chain using a FPGA-based Time-to-Digital Converter to reconstruct the three-dimensional coordinates of single particles at high flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nogrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Heurteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Aspect</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. I. Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.061402⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86 (11), pp.113105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4935474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159883v1</w:t>
+                <w:t xml:space="preserve">hal-01179601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a detector chain using a FPGA-based Time-to-Digital Converter to reconstruct the three-dimensional coordinates of single particles at high flux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Fast production of Bose-Einstein condensates of metastable helium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L. Hoendervanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nogrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. I. Westbrook</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 86 (11), pp.113105. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (6), pp.061402(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4935474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.061402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179601v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional laser cooling at the Doppler limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. L. Hoendervanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2986,51 +2986,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Gold Coating and Interplate Voltage on the Performance of Chevron Micro-Channel Plates for the Time and Space Resolved Single Particle Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynn Hoendervanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3267,51 +3267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Fallani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3388,51 +3388,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momentum-resolved study of an array of one-dimensional strongly phase-fluctuating Bose gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Fallani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3505,51 +3505,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-band spectroscopy of inhomogeneous Mott-insulator states of ultracold bosons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3635,51 +3635,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bragg spectroscopy of strongly correlated bosons in optical lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3759,416 +3759,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring correlated 1D Bose gases from the superfluid to the Mott-insulator state by inelastic light scattering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Excitations of a Bose-Einstein condensate in a one-dimensional periodic potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Fallani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Inguscio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (043623), http://pra.aps.org/abstract/PRA/v79/i4/e043623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.79.043623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00518083v1</w:t>
+                <w:t xml:space="preserve">hal-00620042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitations of a Bose-Einstein condensate in a one-dimensional periodic potential</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring correlated 1D Bose gases from the superfluid to the Mott-insulator state by inelastic light scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Fabbri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Fallani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Inguscio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102 (15), pp.155301</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.79.043623⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00620042v1</w:t>
+                <w:t xml:space="preserve">hal-00518083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and dynamical properties of atomic Bose-Einstein condensate in a random potential</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Density modulations in an elongated Bose-Einstein condensate released from a disordered potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sanchez-Palencia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 33 (4-5), pp.1</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77, pp.033631</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00626545v1</w:t>
+                <w:t xml:space="preserve">hal-00178074v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disorder-induced trapping versus Anderson localization in Bose-Einstein condensates expanding in disordered potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sanchez-Palencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4179,368 +4218,329 @@
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10, pp.045019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1367-2630/10/4/045019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00263549v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation of Anderson localization of matter-waves in a controlled disorder</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Static and dynamical properties of atomic Bose-Einstein condensate in a random potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clément</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (4-5), pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00271681v4</w:t>
+                <w:t xml:space="preserve">hal-00626545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density modulations in an elongated Bose-Einstein condensate released from a disordered potential</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Direct observation of Anderson localization of matter-waves in a controlled disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanchun Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Hambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 453, pp.891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature07000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00178074v3</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00271681v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Localization of Expanding Bose-Einstein Condensates in Random Potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sanchez-Palencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgy V. Shlyapnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4591,77 +4591,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultracold Bose Gases in 1D Disorder: From Lifshits Glass to Bose-Einstein Condensate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4725,77 +4725,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Localization of Bogolyubov Quasiparticles in Interacting Bose-Einstein Condensates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4849,445 +4849,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00163902v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the transport of coherent interacting matter-waves in a 1D random potential induced by laser speckle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Inhibition du transport d'un condensat de Bose-Einstein dans un potentiel aléatoire 1D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrès F. Varòn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hugbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jocelyn A. Retter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Aspect</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/8/8/165⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 135 (1), pp.145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2006135033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00077779v2</w:t>
+                <w:t xml:space="preserve">hal-00348768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition du transport d'un condensat de Bose-Einstein dans un potentiel aléatoire 1D</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Experimental study of the transport of coherent interacting matter-waves in a 1D random potential induced by laser speckle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrès F. Varòn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn A. Retter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sanchez-Palencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8, pp.165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/8/8/165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:2006135033⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00348768v1</w:t>
+                <w:t xml:space="preserve">hal-00077779v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mutations des relations industrielles dans l'armement terrestre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Suppression of Transport of an Interacting Elongated Bose-Einstein Condensate in a Random Potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Galiègue</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrès Varòn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hugbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn A. Retter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcoDef, Revue de l'Observatoire économique de la Défense</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 95, pp.170409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.170409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00261034v1</w:t>
+                <w:t xml:space="preserve">hal-00005568v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherence length of an elongated condensate: a study by matter-wave interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hugbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn A. Retter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gerbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5358,191 +5397,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00003938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of Transport of an Interacting Elongated Bose-Einstein Condensate in a Random Potential</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les mutations des relations industrielles dans l'armement terrestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrès Varòn</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Galiègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tisseur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EcoDef, Revue de l'Observatoire économique de la Défense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp. 1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00005568v2</w:t>
+                <w:t xml:space="preserve">halshs-00261034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An application of 'post-welfarist' theories of justice: comparing theorical rights to compensation and actual policy measures against poverty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sofer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5606,264 +5606,264 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fate of Bogoliubov’s pairs at increasing interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Observation of algebraic tails in the momentum density of Bose-Einstein condensates in the presence of impurities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Barcelona Cold Atom Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Conference Ultracold mixtures: polarons and beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04365706v1</w:t>
+                <w:t xml:space="preserve">hal-04365712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of algebraic tails in the momentum density of Bose-Einstein condensates in the presence of impurities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Suppression of Bogoliubov pairing in interacting Bose gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Ultracold mixtures: polarons and beyond</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Workshop GDR Gaz Quantiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04365712v1</w:t>
+                <w:t xml:space="preserve">hal-04365713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of Bogoliubov pairing in interacting Bose gases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The fate of Bogoliubov’s pairs at increasing interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop GDR Gaz Quantiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Workshop Barcelona Cold Atom Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04365713v1</w:t>
+                <w:t xml:space="preserve">hal-04365706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogoliubov atom pairs: revealing the interplay of quantum fluctuations and interactions in a Bose gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Quantum Systems in Extreme Conditions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Bingen Am Rhein, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5888,51 +5888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom correlations in momentum space: from Bogoliubov pairs to many-body coherence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heraeus Seminar on Ultracold Quantum Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Bad Honnef, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5957,51 +5957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of pairs of atoms with opposite momenta in the quantum depletion of an interacting Bose gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Optics Conference X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Torun, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6026,51 +6026,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of pairs of atoms with opposite momenta in the quantum depletion of an interacting Bose gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Quantum Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Cargèse (CNRS), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6095,51 +6095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of pairs of atoms with opposite momenta in the quantum depletion of an interacting Bose gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference CoOLMe 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6164,51 +6164,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momentum-space atom correlations in Mott insulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6227,540 +6227,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04365659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Far-field momentum distribution in the 3D superfluid-to-Mott crossover</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Reconstructing the momentum distribution of lattice gas atom-by-atom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Frontiers in Laser Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Tel-Aviv, Israel</w:t>
+              <w:t xml:space="preserve">Workshop Eniqma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04365645v1</w:t>
+                <w:t xml:space="preserve">hal-04365650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing lattice gases in momentum space with single atom sensitivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Probing lattice gas in momentum space with single atom sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th Annual DAMOP Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Fort Lauderlade, United States</w:t>
+              <w:t xml:space="preserve">DAMOP 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Fort Lauderdale, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768381v1</w:t>
+                <w:t xml:space="preserve">hal-04365642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the momentum distribution of lattice gas atom-by-atom</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Probing lattice gases in momentum space with single atom sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Eniqma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">49th Annual DAMOP Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Fort Lauderlade, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04365650v1</w:t>
+                <w:t xml:space="preserve">hal-01768381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing lattice gas in momentum space with single atom sensitivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Far-field momentum distribution in the 3D superfluid-to-Mott crossover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAMOP 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Fort Lauderdale, United States</w:t>
+              <w:t xml:space="preserve">Conference on Frontiers in Laser Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Tel-Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04365642v1</w:t>
+                <w:t xml:space="preserve">hal-04365645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing lattice gas atom-by-atom in momentum space (Orale)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Probing lattice gases in momentum space with single atom sensitivity (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Atomic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">BEC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, San Feliu, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669359v1</w:t>
+                <w:t xml:space="preserve">hal-01669358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing lattice gases in momentum space with single atom sensitivity (Orale)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Probing lattice gas atom-by-atom in momentum space (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Quantum Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">European Conference on Atomic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669357v1</w:t>
+                <w:t xml:space="preserve">hal-01669359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing lattice gases in momentum space with single atom sensitivity (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BEC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, San Feliu, Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Quantum Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669358v1</w:t>
+                <w:t xml:space="preserve">hal-01669357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing lattice gases in momentum space with single atom sensitivity (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Entanglement in Interacting Quantum Matter </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6785,51 +6785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of thermal and quantum depletion in an interacting Bose gas (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th anniversary of the Balzan Prize </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6854,51 +6854,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momentum-resolved investigation of the depletion in an interacting Bose gas (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du labex PALM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6923,51 +6923,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A special atom to investigate correlated quantum matter (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Technologies Conference VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6992,51 +6992,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A momentum-space microscope of ultra cold lattice gases (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Manipulation of Atoms and Photons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7074,51 +7074,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three dimensional detection of single metastable helium atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynn Hoendervanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7180,359 +7180,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00820841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson localization of matter waves in speckle potentials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Quantum states of ultracold Bose gases in 1D random potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernard</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lewenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Quantum Optics and Quantum Information (Kiev, Ukraine)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, x, Ukraine</w:t>
+              <w:t xml:space="preserve">Conference on New Perspectives in Quantum Statistics and Correlations (Heidelberg, Germany)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, x, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618924v1</w:t>
+                <w:t xml:space="preserve">hal-00618928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum states of ultracold Bose gases in 1D random potentials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Anderson localization of matter waves in speckle potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maciej Lewenstein</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanchun Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on New Perspectives in Quantum Statistics and Correlations (Heidelberg, Germany)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, x, Germany</w:t>
+              <w:t xml:space="preserve">13th International Conference on Quantum Optics and Quantum Information (Kiev, Ukraine)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, x, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618928v1</w:t>
+                <w:t xml:space="preserve">hal-00618924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson localization of matter-waves in a controlled disorder: a quantum simulator ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanchun Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Optics and Laser Spectroscopy (ICOLS2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Kussharo, Japan</w:t>
@@ -7574,90 +7574,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Anderson localization with gaseous Bose-Einstein condensates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sanchez-Palencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanchun Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DPG March meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Dresden, Germany</w:t>
@@ -7680,208 +7680,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00564058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation of Anderson localization in atomic Bose-Einstein condensates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anderson localization of the Bogolyubov quasiparticles of interacting Bose-Einstein condensates in correlated random potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sanchez-Palencia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd General conference of the Condensed Matter Division of the European Physical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Roma, Italy</w:t>
+              <w:t xml:space="preserve">25th international conference on Low Temperature Physics (Amsterdam, The Netherlands)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, x, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00564421v1</w:t>
+                <w:t xml:space="preserve">hal-00618930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson localization of the Bogolyubov quasiparticles of interacting Bose-Einstein condensates in correlated random potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7926,1593 +7922,1597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson localization of the Bogolyubov quasiparticles of interacting Bose-Einstein condensates in correlated random potentials</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct observation of Anderson localization in atomic Bose-Einstein condensates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sanchez-Palencia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanchun Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th international workshop on the Theory of Quantum Gases and Quantum Coherence (Grenoble, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, x, France</w:t>
+              <w:t xml:space="preserve">22nd General conference of the Condensed Matter Division of the European Physical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618931v1</w:t>
+                <w:t xml:space="preserve">hal-00564421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson localization of the Bogolyubov quasiparticles of interacting Bose-Einstein condensates in correlated random potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sanchez-Palencia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th international conference on Low Temperature Physics (Amsterdam, The Netherlands)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, x, Netherlands</w:t>
+              <w:t xml:space="preserve">4th international workshop on the Theory of Quantum Gases and Quantum Coherence (Grenoble, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, x, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618930v1</w:t>
+                <w:t xml:space="preserve">hal-00618931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum states of ultracold, interacting Bose gases in 1D random potentials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Localization of interacting Bose-Einstein condensates expanding in a 1D random potential created by laser speckle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sanchez-Palencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maciej Lewenstein</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgy V. Shlyapnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disorder in cold atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">APS March meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00564439v1</w:t>
+                <w:t xml:space="preserve">hal-00564437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum states of ultracold, interacting Bose gases in 1D random potentials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Quantum states of interacting Bose gases in 1D random potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lewenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maciej Lewenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Young Atom Opticians Conference (Durham, U.-K.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, x, United Kingdom</w:t>
+              <w:t xml:space="preserve">Recent progress in studies of quantum gases: theory and experiments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618933v1</w:t>
+                <w:t xml:space="preserve">hal-00564434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of interacting Bose-Einstein condensates in 1D random potentials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Anderson localization of the Bogolyubov modes of interacting Bose-Einstein condensates in correlated random potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lugan</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sanchez-Palencia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disorder in cold atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Recent progress in studies of quantum gases: theory and experiments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00564440v1</w:t>
+                <w:t xml:space="preserve">hal-00564433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum states of interacting Bose gases in 1D random potentials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Localization of interacting Bose-Einstein condensates in 1D random potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sanchez-Palencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Aspect</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgy V. Shlyapnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent progress in studies of quantum gases: theory and experiments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, paris, France</w:t>
+              <w:t xml:space="preserve">Disorder in cold atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00564434v1</w:t>
+                <w:t xml:space="preserve">hal-00564440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson localization of the Bogolyubov modes of interacting Bose-Einstein condensates in correlated random potentials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Quantum states of ultracold, interacting Bose gases in 1D random potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lewenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent progress in studies of quantum gases: theory and experiments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">13th Young Atom Opticians Conference (Durham, U.-K.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, x, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00564433v1</w:t>
+                <w:t xml:space="preserve">hal-00618933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of Bogolyubov quasiparticles of interacting Bose-Einstein condensates in correlated random potentials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Quantum states of ultracold, interacting Bose gases in 1D random potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lewenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Bose-Einstein Condensates and Coherent Backscattering (Thurnau, Germany)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, x, Germany</w:t>
+              <w:t xml:space="preserve">Disorder in cold atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618932v1</w:t>
+                <w:t xml:space="preserve">hal-00564439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of interacting Bose-Einstein condensates expanding in a 1D random potential created by laser speckle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localization of Bogolyubov quasiparticles of interacting Bose-Einstein condensates in correlated random potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sanchez-Palencia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS March meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Denver, United States</w:t>
+              <w:t xml:space="preserve">Conference on Bose-Einstein Condensates and Coherent Backscattering (Thurnau, Germany)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, x, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00564437v1</w:t>
+                <w:t xml:space="preserve">hal-00618932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition du transport d'un condensat de Bose-Einstein dans un potentiel aléatoire 1D</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Inhibition of transport of a Bose-Einstein condensate in a random potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn A. Retter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrès F. Varòn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hugbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sanchez-Palencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque sur les Lasers et l'Optique Quantique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Dijon, France</w:t>
+              <w:t xml:space="preserve">Conference on Optics and Laser Spectroscopy (ICOLS2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Cairngorms National Park (Scotland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565076v1</w:t>
+                <w:t xml:space="preserve">hal-00565081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of Transport of a Bose-Einstein Condensate in a Random Potential</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibition du transport d'un condensat de Bose-Einstein dans un potentiel aléatoire 1D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrès F. Varòn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hugbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jocelyn A. Retter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Spectroscopy: Proceedings of the XVII International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, x, France. pp.248-255</w:t>
+              <w:t xml:space="preserve">9ème Colloque sur les Lasers et l'Optique Quantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00009056v1</w:t>
+                <w:t xml:space="preserve">hal-00565076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of transport of a Bose-Einstein condensate in a random potential</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibition of Transport of a Bose-Einstein Condensate in a Random Potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn A. Retter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrès F. Varòn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn A. Retter</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hugbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Sanchez-Palencia</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Optics and Laser Spectroscopy (ICOLS2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Cairngorms National Park (Scotland), United Kingdom</w:t>
+              <w:t xml:space="preserve">Laser Spectroscopy: Proceedings of the XVII International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, x, France. pp.248-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565081v1</w:t>
+                <w:t xml:space="preserve">hal-00009056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression of transport of an interacting elongated Bose-Einstein condensate in a random potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrès F. Varòn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hugbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn A. Retter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">School on quantum phase transitions and non-equilibrium phenomena in cold atomic gases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Trieste, Italy</w:t>
@@ -9573,51 +9573,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les théories post-welfaristes de la justice sociale ont-elles un contenu empirique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sofer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9659,51 +9659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are the lone parent households often poor in France today?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sofer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9777,51 +9777,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression of Bogoliubov pairing and emergence of non-Gaussian correlations in strongly-interacting Bose gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9839,51 +9839,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fate of Bogoliubov’s pairs at increasing interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9901,51 +9901,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fate of Bogoliubov’s pairs at increasing interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9963,51 +9963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fate of Bogoliubov’s pairs at increasing interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10025,51 +10025,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of pairs of atoms with opposite momenta in the quantum depletion of an interacting Bose gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10087,51 +10087,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of pairs of atoms with opposite momenta in the quantum depletion of an interacting Bose gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10149,51 +10149,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momentum-space atom correlations in the Bose-Hubbard model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10211,51 +10211,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momentum-space atom correlations in the Bose-Hubbard model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10273,51 +10273,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momentum-space atom correlations in Mott insulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10335,51 +10335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momentum-space atom correlations in Mott insulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10397,237 +10397,237 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momentum-resolved investigation of the depletion in interacting Bose condensates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730750v1</w:t>
+                <w:t xml:space="preserve">hal-01769231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momentum-resolved investigation of the depletion in interacting Bose condensates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730737v1</w:t>
+                <w:t xml:space="preserve">hal-01730750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momentum-resolved investigation of the depletion in interacting Bose condensates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769231v1</w:t>
+                <w:t xml:space="preserve">hal-01730737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momentum-resolved investigation of the depletion in interacting Bose condensates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10645,51 +10645,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating many-body correlations in momentum space: an illustration on the quantum depletion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10707,51 +10707,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momentum-resolved investigation of quantum depletion in an interacting Bose gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10769,64 +10769,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mutations des relations industrielles dans l'armement terrestre : le cas de la Région Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Galiègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tisseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10883,259 +10883,259 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of universal non-Gaussian statistics of the order parameter across a continuous phase transition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Connected correlations in cold atom experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Paquiez</w:t>
+                <w:t xml:space="preserve">Thomas Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dupuis</w:t>
+                <w:t xml:space="preserve">Igor Ferrier-Barbut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Rançon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Browaeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clément</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05274035v1</w:t>
+                <w:t xml:space="preserve">hal-05352589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connected correlations in cold atom experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of universal non-Gaussian statistics of the order parameter across a continuous phase transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Chalopin</w:t>
+                <w:t xml:space="preserve">Paul Paquiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Ferrier-Barbut</w:t>
+                <w:t xml:space="preserve">Nicolas Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lahaye</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adam Rançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05352589v1</w:t>
+                <w:t xml:space="preserve">hal-05274035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11153,51 +11153,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROPRIETES STATIQUES ET DYNAMIQUES D'UN CONDENSAT DE BOSE-EINSTEIN DANS UN POTENTIEL ALEATOIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Pierre et Marie Curie - Paris VI, 2007. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11256,51 +11256,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momentum-space atom correlations in strongly interacting Bose gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quantum Gases [cond-mat.quant-gas]. Université Paris Saclay, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11487,51 +11487,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gondret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Lamirault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Dias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Leprince" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Westbrook" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1y1p-zqhh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882208v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cl&#233;ment" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Roscilde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-024-02701-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455560v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Philipp Bureik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Herc&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Allemand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tenart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-024-02700-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781498v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jannin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Dupuy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pezz&#232;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.5.040324" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342475v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ferioli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pancaldi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Glicenstein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Browaeys" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.133601" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161180v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine T&#233;nart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dareau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.L012037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670021v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Naldesi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Elben" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Minguzzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zoller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.060601" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161182v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cayla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Massignan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giamarchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.153401" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984457v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carcy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.045301" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276243v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.104.L011301" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927034v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Butera" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Carusotto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.013302" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425946v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-021-01381-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318623v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourdel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mancini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.013017" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912010v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.165301" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113175v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.9.041028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01826115v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cayla" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carcy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bouton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carleo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.061609" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01763698v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hepeng Yao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Vignolo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sanchez-Palencia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.220402" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637897v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lopes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Eigen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Navon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P. Smith" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.190404" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354913v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.235303" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159883v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Hoendervanger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nogrette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.061402" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179601v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heurteau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Westbrook" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935474" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068704v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klafka" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.063407" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744326v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Hoendervanger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph I Westbrook" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Dowek" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793402" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672488v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bouton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4705999" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726041v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fabbri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Huber" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Fallani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Fort" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.055301" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620043v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Inguscio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.83.031604" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620046v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/10/103030" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620050v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-009-0040-7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518083v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620042v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.043623" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626545v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263549v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lugan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/4/045019" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271681v4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Billy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Josse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanchun Zuo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hambrecht" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07000" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178074v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122278v4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy V. Shlyapnikov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.210401" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106356v5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lewenstein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.170403" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163902v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.180402" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077779v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s F. Var&#242;n" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn A. Retter" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/8/8/165" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348768v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hugbart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135033" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1WXFMN8R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261034v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gali&#232;gue" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tisseur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003938v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gerbier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Richard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00056-2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005568v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Var&#242;n" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.170409" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367125v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sofer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365706v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365712v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365713v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365701v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365703v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365678v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365676v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365685v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365659v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365645v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01768381v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365650v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365642v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669359v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669357v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669358v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669355v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669362v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669365v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276490v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276494v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820841v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618924v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618928v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564055v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564058v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564421v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618929v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618931v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618930v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564439v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618933v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564440v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564434v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564433v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618932v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564437v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00565076v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009056v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00565081v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00565079v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367246v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367250v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365716v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365711v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365690v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365689v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365672v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365669v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365667v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365664v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365652v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365655v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01730750v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01730737v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01769231v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01730745v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01730758v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01730753v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261063v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tisseur" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274035v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Paquiez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupuis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ran&#231;on" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352589v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalopin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ferrier-Barbut" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lahaye" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00262463v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04564223v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882208v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cl&#233;ment" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Roscilde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-024-02701-y" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242978v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gondret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Lamirault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Dias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Leprince" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Westbrook" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1y1p-zqhh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455560v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Philipp Bureik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Herc&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Allemand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tenart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-024-02700-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781498v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jannin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Dupuy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pezz&#232;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.5.040324" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342475v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ferioli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pancaldi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Glicenstein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Browaeys" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.133601" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161180v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine T&#233;nart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dareau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.L012037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670021v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Naldesi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Elben" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Minguzzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zoller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.060601" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161182v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cayla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Massignan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giamarchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.153401" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984457v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carcy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.045301" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276243v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.104.L011301" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927034v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Butera" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Carusotto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.013302" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425946v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-021-01381-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912010v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.165301" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318623v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourdel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mancini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.013017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113175v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.9.041028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01826115v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cayla" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carcy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bouton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carleo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.061609" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01763698v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hepeng Yao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Vignolo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sanchez-Palencia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.220402" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637897v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lopes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Eigen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Navon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P. Smith" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.190404" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354913v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.235303" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179601v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nogrette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heurteau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Westbrook" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935474" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159883v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Hoendervanger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.061402" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068704v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klafka" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.063407" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744326v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Hoendervanger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph I Westbrook" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Dowek" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793402" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672488v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bouton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4705999" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726041v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fabbri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Huber" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Fallani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Fort" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.055301" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620043v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Inguscio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.83.031604" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620046v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/10/103030" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620050v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-009-0040-7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620042v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.043623" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518083v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178074v3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263549v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lugan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/4/045019" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626545v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271681v4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Billy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Josse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanchun Zuo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hambrecht" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07000" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122278v4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy V. Shlyapnikov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.210401" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106356v5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lewenstein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.170403" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163902v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.180402" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348768v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s F. Var&#242;n" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hugbart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn A. Retter" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135033" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1WXFMN8R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077779v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/8/8/165" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005568v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Var&#242;n" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.170409" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003938v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gerbier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Richard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00056-2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261034v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gali&#232;gue" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tisseur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367125v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sofer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365712v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365713v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365706v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365701v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365703v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365678v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365676v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365685v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365659v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365650v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365642v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01768381v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365645v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669358v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669359v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669357v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669355v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669362v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669365v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276490v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276494v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820841v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618928v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618924v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564055v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564058v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618930v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618929v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564421v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618931v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564437v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564434v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564433v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564440v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618933v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564439v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618932v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00565081v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00565076v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009056v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00565079v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367246v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367250v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365716v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365711v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365690v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365689v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365672v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365669v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365667v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365664v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365652v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365655v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01769231v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01730750v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01730737v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01730745v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01730758v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01730753v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261063v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tisseur" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352589v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalopin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ferrier-Barbut" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lahaye" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274035v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Paquiez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupuis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ran&#231;on" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00262463v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04564223v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>