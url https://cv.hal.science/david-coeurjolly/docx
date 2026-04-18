--- v0 (2026-03-21)
+++ v1 (2026-04-18)
@@ -914,239 +914,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Euclidean Sliced Optimal Transport Sampling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delaunay property and proximity results of the L-algorithm for digital plane probing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Courty</w:t>
+                <w:t xml:space="preserve">Jui-Ting Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2024.114719⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481548v1</w:t>
+                <w:t xml:space="preserve">hal-04671533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delaunay property and proximity results of the L-algorithm for digital plane probing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
+                <w:t xml:space="preserve">Non-Euclidean Sliced Optimal Transport Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Proceedings of Eurographics, 43 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671533v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology for the 3D characterization of surfaces using X-ray computed tomography: Application to additively manufactured parts</w:t>
               </w:r>
@@ -1364,261 +1364,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inpainting holes in folded fabric meshes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Chaine</w:t>
+                <w:t xml:space="preserve">Lightweight Curvature Estimation on Point Clouds with Randomized Corrected Curvature Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Labart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Romon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Thibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cag.2023.05.025⟩</w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (5), pp.e14910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.14910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140444v1</w:t>
+                <w:t xml:space="preserve">hal-04140178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lightweight Curvature Estimation on Point Clouds with Randomized Corrected Curvature Measures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
+                <w:t xml:space="preserve">Inpainting holes in folded fabric meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gisbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Boris Thibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42 (5), pp.e14910. </w:t>
+              <w:t xml:space="preserve">Computers and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Proceedings of SMI 2023, 114, pp.201-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cgf.14910⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cag.2023.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04140178v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint optimization of distortion and cut location for mesh parameterization using an Ambrosio-Tortorelli functional</w:t>
               </w:r>
@@ -1747,51 +1747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Tarsissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Romon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2243,248 +2243,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical mesh-to-points as-rigid-as-possible registration</w:t>
+                <w:t xml:space="preserve">Stripped halfedge data structure for parallel computation of arrangements of segments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Damiand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourquat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cag.2021.10.016⟩</w:t>
+              <w:t xml:space="preserve">The Visual Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (9), pp.2461-2472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00371-021-02185-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03412367v1</w:t>
+                <w:t xml:space="preserve">hal-03268260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stripped halfedge data structure for parallel computation of arrangements of segments</w:t>
+                <w:t xml:space="preserve">Hierarchical mesh-to-points as-rigid-as-possible registration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourquat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damiand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bourquat</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Visual Computer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 37 (9), pp.2461-2472. </w:t>
+              <w:t xml:space="preserve">Computers and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Proceedings of Shape Modeling International 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00371-021-02185-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cag.2021.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268260v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable and efficient differential estimators on oriented point clouds</w:t>
               </w:r>
@@ -2802,278 +2802,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02563203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust normal vector estimation in 3D point clouds through iterative principal component analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Denis</w:t>
+                <w:t xml:space="preserve">Interpolated corrected curvature measures for polygonal surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Romon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Thibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2020.02.018⟩</w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (5), pp.41-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.14067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02514851v1</w:t>
+                <w:t xml:space="preserve">hal-02891465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolated corrected curvature measures for polygonal surfaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Boris Thibert</w:t>
+                <w:t xml:space="preserve">Robust normal vector estimation in 3D point clouds through iterative principal component analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 39 (5), pp.41-54. </w:t>
+              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 163, pp.18-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cgf.14067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2020.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02891465v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blue-noise sampling for human retinal cone spatial distribution modeling</w:t>
               </w:r>
@@ -3408,512 +3408,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laplace–Beltrami Operator on Digital Surfaces</w:t>
+                <w:t xml:space="preserve">Fourier Analysis of Correlated Monte Carlo Importance Sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Caissard</w:t>
+                <w:t xml:space="preserve">Gurprit Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kartic Subr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tristan Roussillon</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Ostromoukhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Jarosz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10851-018-0839-4⟩</w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (1), pp.7-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.13613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717849v3</w:t>
+                <w:t xml:space="preserve">hal-02066866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourier Analysis of Correlated Monte Carlo Importance Sampling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kartic Subr</w:t>
+                <w:t xml:space="preserve">Laplace–Beltrami Operator on Digital Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wojciech Jarosz</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 39 (1), pp.7-19. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61 (3), pp.359-379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cgf.13613⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10851-018-0839-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066866v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717849v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Voxel and Normal Predictions for Multi-View 3D Sketching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johanna Delanoy</w:t>
+                <w:t xml:space="preserve">SPOT: Sliced Partial Optimal Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Bousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cag.2019.05.024⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3306346.3323021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141469v1</w:t>
+                <w:t xml:space="preserve">hal-02111220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPOT: Sliced Partial Optimal Transport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bonneel</w:t>
+                <w:t xml:space="preserve">Combining Voxel and Normal Predictions for Multi-View 3D Sketching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Delanoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Computers and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Proceedings of Shape Modeling International 2019, 82, pp.65--72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3306346.3323021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cag.2019.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02111220v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Sample Correlations for Monte Carlo Rendering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurprit Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cengiz Oztireli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3921,51 +3921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdalla Gm Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kartic Subr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Proceedings of Eurographics, 38 (2), pp.473-491. </w:t>
@@ -4016,77 +4016,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of bijective digitized rotations on the hexagonal grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kacper Pluta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Roussillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cœurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Romon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4872,51 +4872,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variance Analysis for Monte Carlo Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pilleboue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurprit Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5032,51 +5032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Breeden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurprit Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 33 (4), pp.56:1-56:11</w:t>
@@ -5203,226 +5203,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of Connected Region Boundary in Multidimensional Images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital Flow for Shape Decomposition: Application to 3-D Microtomographic Images of Snow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Flin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Processing On Line</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (1), pp.181-188</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112943v1</w:t>
+                <w:t xml:space="preserve">hal-01080347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Flow for Shape Decomposition: Application to 3-D Microtomographic Images of Snow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction of Connected Region Boundary in Multidimensional Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xi Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Flin</w:t>
+                <w:t xml:space="preserve">Bertrand Kerautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Image Processing On Line</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp. 30-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5201/ipol.2014.74⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01080347v1</w:t>
+                <w:t xml:space="preserve">hal-01112943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of integral based digital curvature estimators in DGtal</w:t>
               </w:r>
@@ -5581,51 +5581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generic and Parallel Algorithm for 2D Digital Curve Polygonal Approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damiand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6054,213 +6054,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum Decomposition of a Digital Surface into Digital Plane Segments is NP-Hard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finding a Minimum Medial Axis of a Discrete Shape is NP-hard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sivignon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 206 (1-2), pp.72-79</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00350145v1</w:t>
+                <w:t xml:space="preserve">hal-00332406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding a Minimum Medial Axis of a Discrete Shape is NP-hard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimum Decomposition of a Digital Surface into Digital Plane Segments is NP-Hard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sivignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Sivignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 157 (3), pp.558--570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2008.05.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00332406v1</w:t>
+                <w:t xml:space="preserve">hal-00350145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete bisector function and Euclidean skeleton in 2D and 3D</w:t>
               </w:r>
@@ -6630,282 +6630,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00185062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptative filtering method to evalute normal vectors and surface areas of 3d objects. Application to snow images from X-ray tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Flin</w:t>
+                <w:t xml:space="preserve">On digital plane preimage structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sivignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Bruno Brzoska</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Coeurjolly</w:t>
+                <w:t xml:space="preserve">Fabien Feschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romeu A. Pieritz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Chassery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 151 (1-3), pp.78-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2005.02.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00185086v1</w:t>
+                <w:t xml:space="preserve">hal-00185085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On digital plane preimage structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An adaptative filtering method to evalute normal vectors and surface areas of 3d objects. Application to snow images from X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Flin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bruno Brzoska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Chassery</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romeu A. Pieritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lesaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 14 (5), pp.585-596</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00185085v1</w:t>
+                <w:t xml:space="preserve">hal-00185086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalizations of Angular Radial Transform for 2D and 3D Shape Retrieval</w:t>
               </w:r>
@@ -7377,51 +7377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Joint Conference, DGMM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Groningen, Netherlands, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8146,51 +8146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadjer Djerroumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Romon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Discrete Geometry and Mathematical Morphology (DGMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Strasbourg, France. pp.84-97, </w:t>
@@ -8228,64 +8228,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Lattice-based Plane-probing Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jui-Ting Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Roussillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8362,51 +8362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Romon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th Asian Conference on Pattern Recognition (ACPR 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Auckland, New Zealand. pp.611-624, </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8780,239 +8780,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat kernel Laplace-Beltrami operator on digital surfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digital surface regularization by normal vector field alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gueth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Discrete Geometry for Computer Imagery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Walter G. Kropatsch, Ines Janusch and Nicole M. Artner, Sep 2017, Vienna, Austria. pp.241--253</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, Vienna, Austria. pp.197--209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-66272-5_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575544v1</w:t>
+                <w:t xml:space="preserve">hal-01543007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital surface regularization by normal vector field alignment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heat kernel Laplace-Beltrami operator on digital surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Caissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Discrete Geometry for Computer Imagery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Vienna, Austria. pp.197--209, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Walter G. Kropatsch, Ines Janusch and Nicole M. Artner, Sep 2017, Vienna, Austria. pp.241--253</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-66272-5_17⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01543007v1</w:t>
+                <w:t xml:space="preserve">hal-01575544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal transport-based dictionary learning and its application to Euclid-like Point Spread Function representation</w:t>
               </w:r>
@@ -9132,77 +9132,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laplace-Beltrami operator on Digital Curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Roussillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9541,168 +9541,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globally Optimal Cortical Surface Matching With Exact Landmark Correspondence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convergence asymptotique du tenseur de courbure en géométrie discrète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing in Medical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Asilomar, California, United States. pp.487-498</w:t>
+              <w:t xml:space="preserve">26èmes Journées de l’Association Française d’Informatique Graphique, du chapitre français d’Eurographics et du Groupement de Recherche IG </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Limoges, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00974838v1</w:t>
+                <w:t xml:space="preserve">hal-01339284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integral based Curvature Estimators in Digital Geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9731,208 +9701,238 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Discrete Geometry for Computer Imagery (DGCI 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Seville (Spain), Spain. pp.215-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence asymptotique du tenseur de courbure en géométrie discrète</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Globally Optimal Cortical Surface Matching With Exact Landmark Correspondence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Tsui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devin Fenton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phong Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Hass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Koehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes Journées de l’Association Française d’Informatique Graphique, du chapitre français d’Eurographics et du Groupement de Recherche IG </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Limoges, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">Information Processing in Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Asilomar, California, United States. pp.487-498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339284v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curvature-Driven Volumetric Segmentation of Binary Shapes: an Application to Snow Microstructure Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10569,222 +10569,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-Affine Transformation in Higher Dimension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Blot</w:t>
+                <w:t xml:space="preserve">A Novel Algorithm for Distance Transformation on Irregular Isothetic Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vacavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Montréal, Canada. pp.493 - 504, </w:t>
+              <w:t xml:space="preserve">DGCI 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Montréal, Canada. pp.469-480, </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-04397-0_42⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04397-0_40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01092499v1</w:t>
+                <w:t xml:space="preserve">hal-01437722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Algorithm for Distance Transformation on Irregular Isothetic Grids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Vacavant</w:t>
+                <w:t xml:space="preserve">Quasi-Affine Transformation in Higher Dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Tougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DGCI 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Montréal, Canada. pp.469-480, </w:t>
+              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Montréal, Canada. pp.493 - 504, </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-04397-0_40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04397-0_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437722v1</w:t>
+                <w:t xml:space="preserve">hal-01092499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Discrete Medial Axis for Sphere-Tree Construction</w:t>
               </w:r>
@@ -10865,51 +10865,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generic and Parallel Algorithm for 2D Image Discrete Contour Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damiand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11114,532 +11114,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duality and Geometry Straightness, Characterization and Envelope</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Chassery</w:t>
+                <w:t xml:space="preserve">Dynamic Reconstruction of Complex Planar Objects on Irregular Isothetic Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vacavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Sivignon</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Discrete Geometry for computer Imagery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Szeged, Hungary. pp.1--16</w:t>
+              <w:t xml:space="preserve">International Symposium on Visual Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Lake Tahoe, Nevada, United States. pp.205--2174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00185118v1</w:t>
+                <w:t xml:space="preserve">hal-00185120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invertible Polygonalization of 3D Planar Digital Curves and Application to Volume Data Reconstruction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computational aspects of Digital Plane and Hyperplane Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Andres</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Brimkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Visual Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th International Workshop on Combinatorial Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Berlin, Germany. pp.191--204</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00185156v1</w:t>
+                <w:t xml:space="preserve">hal-00185163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational aspects of Digital Plane and Hyperplane Recognition</w:t>
+                <w:t xml:space="preserve">Optimization schemes for the reversible discrete volume polyhedrization using Marching Cubes simplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valentin Brimkov</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jospin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sivignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Workshop on Combinatorial Image Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Discrete Geometry for computer Imagery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Szeged, Hungary. pp.413--424, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11907350_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00185163v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization schemes for the reversible discrete volume polyhedrization using Marching Cubes simplification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Duality and Geometry Straightness, Characterization and Envelope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chassery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jospin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sivignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Discrete Geometry for computer Imagery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th International Conference on Discrete Geometry for computer Imagery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Szeged, Hungary. pp.1--16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00185161v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Reconstruction of Complex Planar Objects on Irregular Isothetic Grids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Vacavant</w:t>
+                <w:t xml:space="preserve">Invertible Polygonalization of 3D Planar Digital Curves and Application to Volume Data Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Dexet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Tougne</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Visual Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2006, Lake Tahoe, Nevada, United States. pp.205--2174</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nov 2006, Lake Tahoe, Nevada, United States. pp.514--523, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11919629_52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00185120v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal Decomposition of a Digital Surface into Digital Plane Segments is NP-Hard.</w:t>
               </w:r>
@@ -12061,51 +12061,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal shape and inclusion: open problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chassery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12219,312 +12219,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00185184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ART Extension for Description, Indexing and Retrieval of a 3D Objects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reversible discrete volume polyhedrization using Marching Cubes simplification.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Atilla Baskurt</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sivignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR 2004, 17th International Conference on Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Cambridge, United Kingdom. pp.00</w:t>
+              <w:t xml:space="preserve">SPIE Vision Geometry XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, United States. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01066211v1</w:t>
+                <w:t xml:space="preserve">hal-00185160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible discrete volume polyhedrization using Marching Cubes simplification.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generalization of Angular Radical Transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Sivignon</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atilla Baskurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Vision Geometry XII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, United States. pp.1-11</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Singapore. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00185160v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalization of Angular Radical Transform</w:t>
+                <w:t xml:space="preserve">ART Extension for Description, Indexing and Retrieval of a 3D Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atilla Baskurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Singapore. pp.00</w:t>
+              <w:t xml:space="preserve">ICPR 2004, 17th International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Cambridge, United Kingdom. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00185176v1</w:t>
+                <w:t xml:space="preserve">hal-01066211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension de la transformation ART pour la description, l'indexation et la recherche d'objet 3D</w:t>
               </w:r>
@@ -12795,51 +12795,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multigrid Convergence and Surface Area Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13067,77 +13067,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Feschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chassery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Combinatorial Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13156,178 +13156,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00185187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visibility in Discrete Geometry: an application to discrete geodesic paths</w:t>
+                <w:t xml:space="preserve">A Comparative Evaluation of Length Estimators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reihnard Klette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery, 10th International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Bordeaux, France. pp.316--327</w:t>
+              <w:t xml:space="preserve">Internaltional Conference on Pattern Recognition, ICPR 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Quebec, Canada. pp.N.A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00185214v1</w:t>
+                <w:t xml:space="preserve">hal-00185213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Evaluation of Length Estimators</w:t>
+                <w:t xml:space="preserve">Visibility in Discrete Geometry: an application to discrete geodesic paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reihnard Klette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internaltional Conference on Pattern Recognition, ICPR 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Quebec, Canada. pp.N.A</w:t>
+              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery, 10th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Bordeaux, France. pp.316--327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00185213v1</w:t>
+                <w:t xml:space="preserve">hal-00185214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An elementary algorithm for digital arc segmentation</w:t>
               </w:r>
@@ -14104,51 +14104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Montanvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chassery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Coeurjolly Annick Montanvert Jean-Marc Chassery. Hermès, pp.416, 2007, F. Castanié H. Maitre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14438,221 +14438,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separable Distance Transformation and its Applications</w:t>
+                <w:t xml:space="preserve">Multigrid convergence of discrete geometric estimators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">V. Brimkov &amp; R. Barneva. </w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valentin E. Brimkov; Reneta P. Barneva. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Geometry Algorithms. Theoretical Foundations and Applications to Computational Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.189-214, 2012</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2, Springer, pp.395-424, 2012, Lecture Notes in Computational Vision and Biomechanics, 978-94-007-9958-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-4174-4_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01352951v1</w:t>
+                <w:t xml:space="preserve">hal-01352952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multigrid convergence of discrete geometric estimators</w:t>
+                <w:t xml:space="preserve">Separable Distance Transformation and its Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Valentin E. Brimkov; Reneta P. Barneva. </w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vacavant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">V. Brimkov &amp; R. Barneva. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Geometry Algorithms. Theoretical Foundations and Applications to Computational Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, Springer, pp.395-424, 2012, Lecture Notes in Computational Vision and Biomechanics, 978-94-007-9958-5. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Springer, pp.189-214, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-007-4174-4_13⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01352952v1</w:t>
+                <w:t xml:space="preserve">hal-01352951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volumetric Analysis of Digital Objects Using Distance Transformation: Performance Issues and Extensions</w:t>
               </w:r>
@@ -14886,199 +14886,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descripteurs de forme et moments géométriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distances discrètes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Thiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annick Montanvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Coeurjolly, Annick Montanvert, Jean-marc Chassery. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géométrie discrète et images numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermès, 2007</w:t>
+              <w:t xml:space="preserve">, Hermès; Lavoisier, 2007, Traité IC2, série Signal et image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01543015v1</w:t>
+                <w:t xml:space="preserve">hal-01486874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distances discrètes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Descripteurs de forme et moments géométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Montanvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Coeurjolly, Annick Montanvert, Jean-marc Chassery. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géométrie discrète et images numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermès; Lavoisier, 2007, Traité IC2, série Signal et image</w:t>
+              <w:t xml:space="preserve">, Hermès, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486874v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15643,90 +15643,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat kernel Laplace-Beltrami operator on digital surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15776,64 +15776,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delaunay property and proximity results of the L-algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Roussillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jui-Ting Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15877,51 +15877,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of bijective discretized rotations by Gaussian integers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Roussillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15969,51 +15969,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variance Analysis for Monte Carlo Integration: A Representation-Theoretic Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Kazhdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurprit Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pilleboue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16440,51 +16440,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515309v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Arnal--Anger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lejemble" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barthe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mellado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70394" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125202v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Do" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooran Memari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonneel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316444v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Genest" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nivoliers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3763281" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125221v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Iehl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ostromoukhov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3730821" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913546v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Weill-Duflos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Lachaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-024-01226-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125278v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Breuils" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-025-01252-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721127v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Doignies" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Digne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3687764" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481548v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671533v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Ting Lu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Roussillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114719" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671540v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Steinhilber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lachambre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2024.104144" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671536v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gisbert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Chaine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2024.103997" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140444v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.05.025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140178v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Romon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Thibert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14910" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140452v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de Goes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2023.102231" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712662v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Tarsissi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Kenmochi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Borel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2023.08.016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664112v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Paulin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Keller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3528223.3530063" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358957v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3478513.3480482" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989081v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Heitz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cuturi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00996-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412367v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourquat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2021.10.016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268260v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-021-02185-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272493v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Barthe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14368" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126733v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueth" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvcg.2021.3055242" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563203v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3386569.3392413" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514851v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sanchez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Denis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trassoudaine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2020.02.018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891465v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14067" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540673v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Paolo Lanaro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Rizzi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-6528/ab8064" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565352v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Webanck" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3386569.3392395" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479349v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sivignon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2020.102925" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717849v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Caissard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0839-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066866v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurprit Singh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartic Subr" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Jarosz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13613" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141469v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Delanoy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bousseau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2019.05.024" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111220v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3306346.3323021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067106v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cengiz Oztireli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalla Gm Ahmed" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13653" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540772v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Pluta" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#339;urjolly" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0785-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717943v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan A Schmitz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Maurice Ngol&#232; Mboula" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1140431" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717945v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Xie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Pharr" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Hanrahan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870901v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13549" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372542v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalla G.M. Ahmed" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Guo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2980179.2980218" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355291v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foare" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149102v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Levallois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2015.05.023" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150268v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pilleboue" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kazhdan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080349v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Wachtel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Breeden" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119434v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2014.04.013" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112943v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kerautret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2014.74" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080347v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339204v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758070v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2012.08.006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636402v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-011-0193-x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354375v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529817v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.20268" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97556167D07BA8FE8BE044B5F3056EC3BDF75E2E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437609v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Gerard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Feschet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437639v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350145v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2008.05.028" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332406v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hulin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180616v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couprie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Zrour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2006.06.020" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148621v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Montanvert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2007.54" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185059v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brimkov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reihnard Klette" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2006.08.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185062v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Zerarga" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2005.10.009" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185086v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bruno Brzoska" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeu A. Pieritz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lesaffre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185085v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Feschet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chassery" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2005.02.022" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185066v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ricard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla Baskurt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2005.03.030" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GLVF6JK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185088v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2004.1262194" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185089v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miguet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2003.12.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185112v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Reveill&#232;s" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2003.08.003" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355892v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486655v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486661v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570513v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641519.3657431" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235704v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610548.3618243" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718123v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kaprelian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etxebeste" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Krah" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719330v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768827v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Djerroumi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19897-7_8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758327v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315084v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41299-9_48" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136363v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150657v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Heitz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belcour" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807713v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3214745.3214748" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575544v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543007v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5_17" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635342v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2270641" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497255v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262663v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Farrugia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_22" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118477v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118476v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09955-2_14" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974838v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Tsui" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Fenton" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong Vuong" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Hass" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Koehl" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926164v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339284v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353027v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gillibert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120628v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Belperin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brandel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511184v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandel Sylvain" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381533v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32313-3_6" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529820v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437761v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432711v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092500v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Blot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Jacob-da Col" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10210-3_6" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092499v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04397-0_42" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437722v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04397-0_40" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977518v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Broutta" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345297v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89646-3_78" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350154v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543013v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tougne" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185118v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185156v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dexet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andres" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11919629_52" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-66L8M426-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185163v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185161v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jospin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11907350_35" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185120v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185124v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543009v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185125v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543008v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185170v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185166v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185184v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066211v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185160v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guillaume" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185176v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529813v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185179v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185208v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stina Svensson" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185210v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teytaud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185186v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185212v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185187v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185214v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185213v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185216v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185221v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miguet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00100500v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905354v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Zanota" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gerardin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brossard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lachambre" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145709v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353011v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Amenta" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314488v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Gonzalez-Diaz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jos&#233; Jimenez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175341v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009160v2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Paulin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59762-6_26" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576020v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319580012" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352951v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352952v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4174-4_13" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353012v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350126v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Normand" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01503521v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Attali" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Remy" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543015v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486874v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Thiel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216216v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Serre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443830v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216229v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000339v4" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155785v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo P. Lanaro" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815283v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498293v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719592v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259826v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259838v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00167370v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00388092v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515309v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Arnal--Anger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lejemble" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barthe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mellado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70394" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125202v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Do" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooran Memari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonneel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316444v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Genest" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nivoliers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3763281" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125221v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Iehl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ostromoukhov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3730821" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913546v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Weill-Duflos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Lachaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-024-01226-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125278v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Breuils" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-025-01252-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721127v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Doignies" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Digne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3687764" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671533v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Ting Lu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Roussillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114719" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481548v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671540v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Steinhilber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lachambre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2024.104144" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671536v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gisbert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Chaine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2024.103997" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140178v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Romon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Thibert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14910" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140444v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.05.025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140452v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de Goes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2023.102231" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712662v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Tarsissi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Kenmochi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Borel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2023.08.016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664112v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Paulin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Keller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3528223.3530063" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358957v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3478513.3480482" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989081v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Heitz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cuturi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00996-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268260v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourquat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-021-02185-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412367v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2021.10.016" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272493v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Barthe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14368" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126733v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueth" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvcg.2021.3055242" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563203v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3386569.3392413" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891465v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14067" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514851v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sanchez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Denis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trassoudaine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2020.02.018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540673v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Paolo Lanaro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Rizzi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-6528/ab8064" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565352v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Webanck" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3386569.3392395" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479349v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sivignon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2020.102925" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066866v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurprit Singh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartic Subr" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Jarosz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13613" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717849v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Caissard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0839-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111220v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3306346.3323021" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141469v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Delanoy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bousseau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2019.05.024" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067106v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cengiz Oztireli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalla Gm Ahmed" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13653" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540772v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Pluta" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#339;urjolly" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0785-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717943v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan A Schmitz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Maurice Ngol&#232; Mboula" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1140431" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717945v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Xie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Pharr" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Hanrahan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870901v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13549" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372542v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalla G.M. Ahmed" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Guo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2980179.2980218" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355291v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foare" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149102v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Levallois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2015.05.023" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150268v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pilleboue" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kazhdan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080349v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Wachtel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Breeden" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119434v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2014.04.013" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080347v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112943v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kerautret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2014.74" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339204v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758070v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2012.08.006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636402v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-011-0193-x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354375v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529817v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.20268" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97556167D07BA8FE8BE044B5F3056EC3BDF75E2E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437609v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Gerard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Feschet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437639v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332406v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hulin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350145v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2008.05.028" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180616v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couprie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Zrour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2006.06.020" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148621v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Montanvert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2007.54" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185059v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brimkov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reihnard Klette" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2006.08.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185062v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Zerarga" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2005.10.009" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185085v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Feschet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chassery" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2005.02.022" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185086v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bruno Brzoska" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeu A. Pieritz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lesaffre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185066v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ricard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla Baskurt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2005.03.030" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GLVF6JK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185088v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2004.1262194" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185089v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miguet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2003.12.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185112v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Reveill&#232;s" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2003.08.003" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355892v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486655v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486661v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570513v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641519.3657431" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235704v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610548.3618243" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718123v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kaprelian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etxebeste" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Krah" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719330v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768827v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Djerroumi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19897-7_8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758327v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315084v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41299-9_48" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136363v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150657v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Heitz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belcour" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807713v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3214745.3214748" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543007v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5_17" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575544v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635342v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2270641" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497255v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262663v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Farrugia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_22" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118477v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118476v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09955-2_14" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339284v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926164v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974838v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Tsui" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Fenton" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong Vuong" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Hass" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Koehl" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353027v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gillibert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120628v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Belperin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brandel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511184v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandel Sylvain" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381533v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32313-3_6" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529820v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437761v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432711v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092500v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Blot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Jacob-da Col" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10210-3_6" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437722v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04397-0_40" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092499v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04397-0_42" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977518v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Broutta" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345297v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89646-3_78" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350154v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543013v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tougne" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185120v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185163v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185161v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jospin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11907350_35" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185118v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185156v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dexet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andres" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11919629_52" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-66L8M426-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185124v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543009v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185125v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543008v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185170v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185166v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185184v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185160v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guillaume" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185176v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066211v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529813v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185179v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185208v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stina Svensson" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185210v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teytaud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185186v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185212v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185187v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185213v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185214v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185216v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185221v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miguet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00100500v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905354v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Zanota" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gerardin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brossard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lachambre" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145709v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353011v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Amenta" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314488v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Gonzalez-Diaz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jos&#233; Jimenez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175341v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009160v2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Paulin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59762-6_26" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576020v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319580012" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352952v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4174-4_13" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352951v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353012v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350126v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Normand" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01503521v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Attali" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Remy" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486874v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Thiel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543015v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216216v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Serre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443830v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216229v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000339v4" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155785v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo P. Lanaro" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815283v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498293v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719592v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259826v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259838v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00167370v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00388092v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>