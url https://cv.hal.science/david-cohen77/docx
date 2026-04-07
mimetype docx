--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1384,295 +1384,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct responses to ozone of abaxial and adaxial stomata in three Euramerican poplar genotypes</w:t>
+                <w:t xml:space="preserve">Expression and characterization of plasma membrane aquaporins in stomatal complexes of Zea mays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Dumont</w:t>
+                <w:t xml:space="preserve">Robert B. Heinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerd Patrick Bienert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Jolivet</w:t>
+                <w:t xml:space="preserve">Adrien S. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dizengremel</w:t>
+                <w:t xml:space="preserve">Norbert Uehlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 37 (9), pp.2064-2076. </w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86 (3), pp.335 - 350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.12293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11103-014-0232-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268954v1</w:t>
+                <w:t xml:space="preserve">hal-01268962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and characterization of plasma membrane aquaporins in stomatal complexes of Zea mays</w:t>
+                <w:t xml:space="preserve">Distinct responses to ozone of abaxial and adaxial stomata in three Euramerican poplar genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert B. Heinen</w:t>
+                <w:t xml:space="preserve">Jennifer Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerd Patrick Bienert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Cohen</w:t>
+                <w:t xml:space="preserve">Joëlle Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien S. Chevalier</w:t>
+                <w:t xml:space="preserve">Yves Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Uehlein</w:t>
+                <w:t xml:space="preserve">Pierre Dizengremel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 86 (3), pp.335 - 350. </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (9), pp.2064-2076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11103-014-0232-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pce.12293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268962v1</w:t>
+                <w:t xml:space="preserve">hal-01268954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental and Environmental Regulation of Aquaporin Gene Expression across Populus Species: Divergence or Redundancy?</w:t>
               </w:r>
@@ -2672,424 +2672,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity of gene expression in response to drought in poplar growing leaves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Bizet</w:t>
+                <w:t xml:space="preserve">Aquaporin TIP1s expression and their regulation in the growing root apex of poplar under osmotic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Merret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Hummel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Irène Hummel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. UPSC-INRA (UPRA) Meeting 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Umeå, Sweden</w:t>
+              <w:t xml:space="preserve">4. symposium franco-suédois UPRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Umea, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267908v1</w:t>
+                <w:t xml:space="preserve">hal-01267907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone effects on stomatal responses to environmental parameters (blue light, red light, CO2 and VPD) in three poplar genotypes and the study of gene expression on guard cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Dumont</w:t>
+                <w:t xml:space="preserve">Plasticity of gene expression in response to drought in poplar growing leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Spicher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Cohen</w:t>
+                <w:t xml:space="preserve">Nathalie Ningre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Ningre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Irène Hummel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. New Phytologist Symposium. Stomata 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Manchester, United Kingdom. n.p</w:t>
+              <w:t xml:space="preserve">4. UPSC-INRA (UPRA) Meeting 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Umeå, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267903v1</w:t>
+                <w:t xml:space="preserve">hal-01267908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquaporin TIP1s expression and their regulation in the growing root apex of poplar under osmotic stress</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irène Hummel</w:t>
+                <w:t xml:space="preserve">Ozone effects on stomatal responses to environmental parameters (blue light, red light, CO2 and VPD) in three poplar genotypes and the study of gene expression on guard cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Moulia</w:t>
+                <w:t xml:space="preserve">Fabien Spicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ningre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. symposium franco-suédois UPRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Umea, Sweden</w:t>
+              <w:t xml:space="preserve">29. New Phytologist Symposium. Stomata 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Manchester, United Kingdom. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267907v1</w:t>
+                <w:t xml:space="preserve">hal-01267903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozone-induced detoxification processes in three &amp;lt;em&amp;gt;populus&amp;lt;/em&amp;gt; genotypes: metabolomic and molecular approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Keski-Saari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3571,51 +3571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Merret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4160,51 +4160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maira de Freitas Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Pavlovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4253,307 +4253,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the molecular basis of drought tolerance in Populus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Douthe</w:t>
+                <w:t xml:space="preserve">Distinct responses to ozone of stomata in three poplar genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Spicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Tree Biotechnology Conference 2015, Florence, Italy, June 8-12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Florence, Italy. 2015</w:t>
+              <w:t xml:space="preserve">Global Challenges of Air Pollution and Climate Change to Forests. IUFRO 2015 International congress.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Nice, France. 2015, IUFRO International Congress GreenInUrbs &amp; IUFRO RG 7.01. Global Challenges of Air Pollution and Climate Change to Forests. 1-5 June 2015, Nice</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269113v1</w:t>
+                <w:t xml:space="preserve">hal-01269109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct responses to ozone of stomata in three poplar genotypes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Gérard</w:t>
+                <w:t xml:space="preserve">Investigating the molecular basis of drought tolerance in Populus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Wildhagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazel Katherine Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Allwright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billy Vades-Fragoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Challenges of Air Pollution and Climate Change to Forests. IUFRO 2015 International congress.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Nice, France. 2015, IUFRO International Congress GreenInUrbs &amp; IUFRO RG 7.01. Global Challenges of Air Pollution and Climate Change to Forests. 1-5 June 2015, Nice</w:t>
+              <w:t xml:space="preserve">IUFRO Tree Biotechnology Conference 2015, Florence, Italy, June 8-12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Florence, Italy. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269109v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to drought in Populus: Is leaf growth a key trait?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazel Katherine Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henning Wildhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4634,51 +4634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression and role of plasma membrane aquaporins in Zea mays leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert B. Heinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4768,51 +4768,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular bases of acclimation to water deficit in poplar mature leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5095,51 +5095,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AFF5629B"/>
+    <w:nsid w:val="6FC118B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5326,51 +5326,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-cohen77" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0320-8865" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210267v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra de Freitas Pereira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16465" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352487v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Tom&#225;&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13644" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628253v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Gac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chauveau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx409" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608842v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Wildhagen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanty Paul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Allwright" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel K. Smith" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Malinowska" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpx054" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499076v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Royer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Vendramin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scalabrin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw350" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640059v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Viger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dewoody" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Trewin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpw017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268856v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12271" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M4J7ZL25-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01555992v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keski-Saari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keinanen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cohen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ningre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpu004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268954v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle G&#233;rard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jolivet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dizengremel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12293" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268962v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. Heinen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Patrick Bienert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien S. Chevalier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Uehlein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-014-0232-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268185v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Vialet-Chabrand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Merret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055506" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663875v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-630" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656496v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sch&#252;ssler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fitz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660388v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05364" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-15T6THNG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232689v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Hummel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248503v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bur&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Gerardin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269114v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wildhagen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Smith" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allwright" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valdes-Fragoso" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douthe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269117v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267908v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ningre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267903v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spicher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267907v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745486v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keski-Saari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kontunen Soppela" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192345v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Vaultier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Hav&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Hasnefratz-Sauder" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805346v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s A. Guilliot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823287v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814663v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817980v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813664v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754422v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489035v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sch&#252;&#223;ler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139796v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira de Freitas Pereira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Pavlovic" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Priault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269113v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Katherine Smith" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Vades-Fragoso" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Douthe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269109v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269112v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chapman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Valdes-Fragoso" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820281v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Hansen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Chaumont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817713v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822891v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-cohen77" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0320-8865" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210267v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra de Freitas Pereira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16465" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352487v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Tom&#225;&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13644" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628253v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Gac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chauveau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx409" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608842v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Wildhagen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanty Paul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Allwright" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel K. Smith" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Malinowska" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpx054" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499076v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Royer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Vendramin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scalabrin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw350" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640059v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Viger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dewoody" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Trewin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpw017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268856v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12271" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M4J7ZL25-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01555992v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keski-Saari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keinanen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cohen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ningre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpu004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268962v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. Heinen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Patrick Bienert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien S. Chevalier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Uehlein" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-014-0232-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268954v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle G&#233;rard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jolivet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dizengremel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12293" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268185v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Vialet-Chabrand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Merret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055506" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663875v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-630" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656496v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sch&#252;ssler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fitz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660388v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05364" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-15T6THNG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232689v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Hummel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248503v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bur&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Gerardin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269114v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wildhagen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Smith" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allwright" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valdes-Fragoso" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douthe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269117v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267907v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267908v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ningre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267903v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spicher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745486v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keski-Saari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kontunen Soppela" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192345v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Vaultier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Hav&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Hasnefratz-Sauder" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805346v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s A. Guilliot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823287v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814663v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817980v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813664v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754422v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489035v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sch&#252;&#223;ler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139796v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira de Freitas Pereira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Pavlovic" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Priault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269109v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269113v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Katherine Smith" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Vades-Fragoso" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Douthe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269112v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chapman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Valdes-Fragoso" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820281v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Hansen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Chaumont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817713v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822891v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>