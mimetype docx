--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1384,295 +1384,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and characterization of plasma membrane aquaporins in stomatal complexes of Zea mays</w:t>
+                <w:t xml:space="preserve">Distinct responses to ozone of abaxial and adaxial stomata in three Euramerican poplar genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert B. Heinen</w:t>
+                <w:t xml:space="preserve">Jennifer Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerd Patrick Bienert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Cohen</w:t>
+                <w:t xml:space="preserve">Joëlle Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien S. Chevalier</w:t>
+                <w:t xml:space="preserve">Yves Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Uehlein</w:t>
+                <w:t xml:space="preserve">Pierre Dizengremel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 86 (3), pp.335 - 350. </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (9), pp.2064-2076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11103-014-0232-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pce.12293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268962v1</w:t>
+                <w:t xml:space="preserve">hal-01268954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct responses to ozone of abaxial and adaxial stomata in three Euramerican poplar genotypes</w:t>
+                <w:t xml:space="preserve">Expression and characterization of plasma membrane aquaporins in stomatal complexes of Zea mays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Dumont</w:t>
+                <w:t xml:space="preserve">Robert B. Heinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerd Patrick Bienert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Jolivet</w:t>
+                <w:t xml:space="preserve">Adrien S. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dizengremel</w:t>
+                <w:t xml:space="preserve">Norbert Uehlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 37 (9), pp.2064-2076. </w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86 (3), pp.335 - 350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.12293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11103-014-0232-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268954v1</w:t>
+                <w:t xml:space="preserve">hal-01268962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental and Environmental Regulation of Aquaporin Gene Expression across Populus Species: Divergence or Redundancy?</w:t>
               </w:r>
@@ -2793,303 +2793,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity of gene expression in response to drought in poplar growing leaves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+                <w:t xml:space="preserve">Ozone effects on stomatal responses to environmental parameters (blue light, red light, CO2 and VPD) in three poplar genotypes and the study of gene expression on guard cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Spicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ningre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. UPSC-INRA (UPRA) Meeting 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Umeå, Sweden</w:t>
+              <w:t xml:space="preserve">29. New Phytologist Symposium. Stomata 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Manchester, United Kingdom. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267908v1</w:t>
+                <w:t xml:space="preserve">hal-01267903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone effects on stomatal responses to environmental parameters (blue light, red light, CO2 and VPD) in three poplar genotypes and the study of gene expression on guard cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Spicher</w:t>
+                <w:t xml:space="preserve">Plasticity of gene expression in response to drought in poplar growing leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ningre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Hummel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. New Phytologist Symposium. Stomata 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Manchester, United Kingdom. n.p</w:t>
+              <w:t xml:space="preserve">4. UPSC-INRA (UPRA) Meeting 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Umeå, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267903v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozone-induced detoxification processes in three &amp;lt;em&amp;gt;populus&amp;lt;/em&amp;gt; genotypes: metabolomic and molecular approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Keski-Saari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4272,90 +4272,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct responses to ozone of stomata in three poplar genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Spicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Challenges of Air Pollution and Climate Change to Forests. IUFRO 2015 International congress.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Nice, France. 2015, IUFRO International Congress GreenInUrbs &amp; IUFRO RG 7.01. Global Challenges of Air Pollution and Climate Change to Forests. 1-5 June 2015, Nice</w:t>
@@ -4634,51 +4634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression and role of plasma membrane aquaporins in Zea mays leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert B. Heinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5095,51 +5095,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FC118B3"/>
+    <w:nsid w:val="BB971F82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5326,51 +5326,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-cohen77" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0320-8865" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210267v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra de Freitas Pereira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16465" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352487v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Tom&#225;&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13644" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628253v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Gac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chauveau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx409" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608842v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Wildhagen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanty Paul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Allwright" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel K. Smith" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Malinowska" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpx054" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499076v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Royer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Vendramin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scalabrin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw350" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640059v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Viger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dewoody" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Trewin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpw017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268856v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12271" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M4J7ZL25-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01555992v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keski-Saari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keinanen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cohen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ningre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpu004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268962v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. Heinen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Patrick Bienert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien S. Chevalier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Uehlein" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-014-0232-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268954v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle G&#233;rard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jolivet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dizengremel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12293" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268185v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Vialet-Chabrand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Merret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055506" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663875v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-630" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656496v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sch&#252;ssler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fitz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660388v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05364" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-15T6THNG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232689v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Hummel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248503v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bur&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Gerardin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269114v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wildhagen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Smith" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allwright" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valdes-Fragoso" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douthe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269117v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267907v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267908v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ningre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267903v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spicher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745486v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keski-Saari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kontunen Soppela" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192345v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Vaultier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Hav&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Hasnefratz-Sauder" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805346v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s A. Guilliot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823287v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814663v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817980v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813664v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754422v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489035v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sch&#252;&#223;ler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139796v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira de Freitas Pereira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Pavlovic" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Priault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269109v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269113v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Katherine Smith" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Vades-Fragoso" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Douthe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269112v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chapman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Valdes-Fragoso" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820281v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Hansen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Chaumont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817713v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822891v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-cohen77" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0320-8865" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210267v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra de Freitas Pereira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16465" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352487v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Tom&#225;&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13644" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628253v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Gac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chauveau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx409" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608842v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Wildhagen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanty Paul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Allwright" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel K. Smith" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Malinowska" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpx054" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499076v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Royer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Vendramin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scalabrin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw350" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640059v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Viger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dewoody" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Trewin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpw017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268856v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12271" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M4J7ZL25-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01555992v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keski-Saari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keinanen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cohen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ningre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpu004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268954v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle G&#233;rard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jolivet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dizengremel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12293" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268962v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. Heinen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Patrick Bienert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien S. Chevalier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Uehlein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-014-0232-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268185v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Vialet-Chabrand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Merret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055506" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663875v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-630" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656496v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sch&#252;ssler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fitz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660388v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05364" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-15T6THNG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232689v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Hummel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248503v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bur&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Gerardin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269114v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wildhagen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Smith" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allwright" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valdes-Fragoso" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douthe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269117v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267907v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267903v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spicher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ningre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267908v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745486v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keski-Saari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kontunen Soppela" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192345v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Vaultier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Hav&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Hasnefratz-Sauder" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805346v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s A. Guilliot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823287v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814663v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817980v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813664v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754422v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489035v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sch&#252;&#223;ler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139796v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira de Freitas Pereira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Pavlovic" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Priault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269109v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269113v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Katherine Smith" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Vades-Fragoso" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Douthe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269112v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chapman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Valdes-Fragoso" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820281v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Hansen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Chaumont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817713v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822891v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>