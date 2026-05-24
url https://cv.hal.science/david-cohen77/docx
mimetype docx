--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2672,148 +2672,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquaporin TIP1s expression and their regulation in the growing root apex of poplar under osmotic stress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Merret</w:t>
+                <w:t xml:space="preserve">Plasticity of gene expression in response to drought in poplar growing leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ningre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Irène Hummel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. symposium franco-suédois UPRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Umea, Sweden</w:t>
+              <w:t xml:space="preserve">4. UPSC-INRA (UPRA) Meeting 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Umeå, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267907v1</w:t>
+                <w:t xml:space="preserve">hal-01267908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozone effects on stomatal responses to environmental parameters (blue light, red light, CO2 and VPD) in three poplar genotypes and the study of gene expression on guard cells</w:t>
               </w:r>
@@ -2838,51 +2838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Spicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ningre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2910,156 +2910,156 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity of gene expression in response to drought in poplar growing leaves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Bizet</w:t>
+                <w:t xml:space="preserve">Aquaporin TIP1s expression and their regulation in the growing root apex of poplar under osmotic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Merret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Hummel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Irène Hummel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. UPSC-INRA (UPRA) Meeting 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Umeå, Sweden</w:t>
+              <w:t xml:space="preserve">4. symposium franco-suédois UPRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Umea, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267908v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozone-induced detoxification processes in three &amp;lt;em&amp;gt;populus&amp;lt;/em&amp;gt; genotypes: metabolomic and molecular approaches</w:t>
               </w:r>
@@ -3571,51 +3571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Merret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4160,51 +4160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maira de Freitas Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Pavlovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4768,51 +4768,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular bases of acclimation to water deficit in poplar mature leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5095,51 +5095,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BB971F82"/>
+    <w:nsid w:val="3FA0DC15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5326,51 +5326,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-cohen77" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0320-8865" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210267v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra de Freitas Pereira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16465" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352487v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Tom&#225;&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13644" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628253v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Gac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chauveau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx409" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608842v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Wildhagen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanty Paul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Allwright" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel K. Smith" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Malinowska" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpx054" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499076v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Royer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Vendramin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scalabrin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw350" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640059v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Viger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dewoody" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Trewin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpw017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268856v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12271" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M4J7ZL25-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01555992v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keski-Saari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keinanen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cohen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ningre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpu004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268954v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle G&#233;rard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jolivet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dizengremel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12293" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268962v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. Heinen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Patrick Bienert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien S. Chevalier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Uehlein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-014-0232-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268185v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Vialet-Chabrand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Merret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055506" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663875v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-630" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656496v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sch&#252;ssler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fitz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660388v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05364" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-15T6THNG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232689v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Hummel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248503v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bur&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Gerardin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269114v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wildhagen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Smith" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allwright" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valdes-Fragoso" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douthe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269117v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267907v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267903v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spicher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ningre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267908v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745486v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keski-Saari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kontunen Soppela" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192345v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Vaultier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Hav&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Hasnefratz-Sauder" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805346v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s A. Guilliot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823287v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814663v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817980v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813664v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754422v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489035v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sch&#252;&#223;ler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139796v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira de Freitas Pereira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Pavlovic" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Priault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269109v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269113v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Katherine Smith" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Vades-Fragoso" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Douthe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269112v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chapman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Valdes-Fragoso" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820281v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Hansen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Chaumont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817713v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822891v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-cohen77" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0320-8865" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210267v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra de Freitas Pereira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16465" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352487v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Tom&#225;&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13644" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628253v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Gac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chauveau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx409" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608842v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Wildhagen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanty Paul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Allwright" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel K. Smith" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Malinowska" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpx054" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499076v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Royer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Vendramin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scalabrin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw350" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640059v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Viger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dewoody" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Trewin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpw017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268856v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12271" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M4J7ZL25-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01555992v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keski-Saari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keinanen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cohen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ningre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpu004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268954v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle G&#233;rard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jolivet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dizengremel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12293" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268962v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. Heinen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Patrick Bienert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien S. Chevalier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Uehlein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-014-0232-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268185v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Vialet-Chabrand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Merret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055506" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663875v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-630" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656496v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sch&#252;ssler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fitz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660388v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05364" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-15T6THNG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232689v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Hummel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248503v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bur&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Gerardin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269114v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wildhagen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Smith" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allwright" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valdes-Fragoso" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douthe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269117v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267908v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ningre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267903v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spicher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267907v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745486v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keski-Saari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kontunen Soppela" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192345v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Vaultier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Hav&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Hasnefratz-Sauder" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805346v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s A. Guilliot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823287v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814663v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817980v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813664v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754422v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489035v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sch&#252;&#223;ler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139796v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira de Freitas Pereira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Pavlovic" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Priault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269109v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269113v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Katherine Smith" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Vades-Fragoso" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Douthe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269112v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chapman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Valdes-Fragoso" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820281v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Hansen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Chaumont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817713v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822891v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>