--- v0 (2026-03-23)
+++ v1 (2026-05-11)
@@ -958,230 +958,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of social network analysis tools</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathias Géry</w:t>
+                <w:t xml:space="preserve">Zulu: an Interactive Learning Competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin de La Higuera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combe David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Janodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WEB INTELLIGENCE &amp; VIRTUAL ENTERPRISES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">FSMNLP 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Pretoria, South Africa. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00531447v1</w:t>
+                <w:t xml:space="preserve">hal-00476802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zulu: an Interactive Learning Competition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Janodet</w:t>
+                <w:t xml:space="preserve">A comparative study of social network analysis tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Largeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Géry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSMNLP 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Pretoria, South Africa. pp.1</w:t>
+              <w:t xml:space="preserve">WEB INTELLIGENCE &amp; VIRTUAL ENTERPRISES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00476802v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1592,51 +1592,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kristiawan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254099v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stangl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mandl" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Combe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.125324" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01219447v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largeron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias G&#233;ry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elod Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24465-5_16" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01016370v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#337;d Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00869339v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730226v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2012.215" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730224v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2012.123" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531447v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476802v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de La Higuera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combe David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Janodet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454823v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jeudy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Fogelman Souli&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119695110.ch8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01056985v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013STET4018" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kristiawan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254099v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stangl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mandl" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Combe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.125324" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01219447v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largeron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias G&#233;ry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elod Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24465-5_16" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01016370v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#337;d Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00869339v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730226v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2012.215" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730224v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2012.123" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476802v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de La Higuera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combe David" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Janodet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531447v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454823v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jeudy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Fogelman Souli&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119695110.ch8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01056985v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013STET4018" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>