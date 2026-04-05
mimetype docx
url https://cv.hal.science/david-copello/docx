--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -187,955 +187,959 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cinquantenaire de la mort de Perón : un héritage en demi-teinte</w:t>
+                <w:t xml:space="preserve">A Maoist Enigma in Post-May France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Copello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Études du CERI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Books and Ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04989840v1</w:t>
+                <w:t xml:space="preserve">hal-05534573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Maoist Enigma in Post-May France</w:t>
+                <w:t xml:space="preserve">« I like to be in (Latin) America ? » Les gauches européennes et l’Amérique latine : enjeux anciens et questions nouvelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Copello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Books and Ideas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (95), pp.188 - 193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05534573v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cincuentenario del fallecimiento de Perón: una herencia trunca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Copello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études du CERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 275-276, pp.36 - 40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« I like to be in (Latin) America ? » Les gauches européennes et l’Amérique latine : enjeux anciens et questions nouvelles</w:t>
+                <w:t xml:space="preserve">What has become of Podemos? The elites of a radical left party and their evolving dynamics of recruitment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Copello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista Española de Ciencia Politica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64, pp.97-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21308/recp.64.04⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05252229v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What has become of Podemos? The elites of a radical left party and their evolving dynamics of recruitment</w:t>
+                <w:t xml:space="preserve">Qu'est-ce que le miléisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Copello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Española de Ciencia Politica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, https://laviedesidees.fr/Qu-est-ce-que-le-mileisme</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681521v1</w:t>
+                <w:t xml:space="preserve">hal-04878815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce que le miléisme ?</w:t>
+                <w:t xml:space="preserve">L’inquiétante étrangeté du président Milei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Copello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, https://laviedesidees.fr/Qu-est-ce-que-le-mileisme</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04878815v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’inquiétante étrangeté du président Milei</w:t>
+                <w:t xml:space="preserve">La Comisión Argentina de Derechos Humanos en los foros internacionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Copello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie des idées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">Investigar el archivo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, pp.119-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04878824v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Comisión Argentina de Derechos Humanos en los foros internacionales</w:t>
+                <w:t xml:space="preserve">Denis Merklen et Etienne Tassin (dir.), La diagonale des conflits : expériences de la démocratie en Argentine et en France. Paris, IHEAL, 2018.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Copello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigar el archivo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1, pp.119-147</w:t>
+              <w:t xml:space="preserve">Cahier d'Histoire Immédiate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.78-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03621481v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Merklen et Etienne Tassin (dir.), La diagonale des conflits : expériences de la démocratie en Argentine et en France. Paris, IHEAL, 2018.</w:t>
+                <w:t xml:space="preserve">The ‘invention’ of human rights as a revolutionary concept: Confronting orthodox Marxism and the New Left (Argentina, 1972)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Copello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier d'Histoire Immédiate</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Human Rights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (3), pp.304-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14754835.2020.1868295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03930236v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ‘invention’ of human rights as a revolutionary concept: Confronting orthodox Marxism and the New Left (Argentina, 1972)</w:t>
+                <w:t xml:space="preserve">Mapping the Argentine New Left: Social Liberation, National Liberation, and Revolutionary Violence, 1969–1977</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Copello</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Rights</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 20 (3), pp.304-317. </w:t>
+              <w:t xml:space="preserve">Latin American Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (5), pp.179-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14754835.2020.1868295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0094582X20939101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342743v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the Argentine New Left: Social Liberation, National Liberation, and Revolutionary Violence, 1969–1977</w:t>
+                <w:t xml:space="preserve">Federico Tarragoni, L'énigme révolutionnaire , Paris. Les Prairies Ordinaires, 2015, 325 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Copello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latin American Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 47 (5), pp.179-198. </w:t>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.133 - 137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0094582X20939101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rai.074.0133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03930205v1</w:t>
+                <w:t xml:space="preserve">hal-02507995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Vergès, Rupture Strategy and the Argentinean New Left: Circulations and Adaptations of a Judiciary Theory</w:t>
+                <w:t xml:space="preserve">Faire la révolution par les droits de l’homme : un phénomène d’imbrication militante dans l’Argentine des années 1970 et 1980</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Copello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 33 (3), pp.348-364. </w:t>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69 (4), pp.577 - 600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13600826.2019.1598943⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.694.0577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507444v1</w:t>
+                <w:t xml:space="preserve">hal-02507484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical citizenship at work: the intriguing combination of democratic and epistocratic criticism of representation in French public opinion</w:t>
               </w:r>
@@ -1193,484 +1197,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire la révolution par les droits de l’homme : un phénomène d’imbrication militante dans l’Argentine des années 1970 et 1980</w:t>
+                <w:t xml:space="preserve">Jacques Vergès, Rupture Strategy and the Argentinean New Left: Circulations and Adaptations of a Judiciary Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Copello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 69 (4), pp.577 - 600. </w:t>
+              <w:t xml:space="preserve">Global Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (3), pp.348-364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfsp.694.0577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13600826.2019.1598943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507484v1</w:t>
+                <w:t xml:space="preserve">hal-02507444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Tarragoni, L'énigme révolutionnaire , Paris. Les Prairies Ordinaires, 2015, 325 pages</w:t>
+                <w:t xml:space="preserve">El discurso de la víctima militante en la temprana posdictadura: Madres de Plaza de Mayo, actores paraorganizacionales y redes informales en la construcción discursiva de las luchas por los derechos humanos en la Argentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Copello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raisons politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.133 - 137. </w:t>
+              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rai.074.0133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/nuevomundo.74622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507995v1</w:t>
+                <w:t xml:space="preserve">hal-02507420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El discurso de la víctima militante en la temprana posdictadura: Madres de Plaza de Mayo, actores paraorganizacionales y redes informales en la construcción discursiva de las luchas por los derechos humanos en la Argentina</w:t>
+                <w:t xml:space="preserve">Élections argentines en 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Copello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (1), pp.125 - 131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nuevomundo.74622⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sava.035.0125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507420v1</w:t>
+                <w:t xml:space="preserve">hal-02508002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élections argentines en 2015</w:t>
+                <w:t xml:space="preserve">[recension] Tahir, Nadia (2015). Argentine : mémoires de la dictature. Rennes: Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Copello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoir/Agir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 35 (1), pp.125 - 131. </w:t>
+              <w:t xml:space="preserve">Papeles del CEIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sava.035.0125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1387/pceic.14917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02508002v1</w:t>
+                <w:t xml:space="preserve">hal-02507549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[recension] Tahir, Nadia (2015). Argentine : mémoires de la dictature. Rennes: Presses Universitaires de Rennes</w:t>
-[...76 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lectures du Procès des Juntes en Argentine : production intellectuelle, (re)productions mémorielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Copello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Mémoire et Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1680,374 +1602,374 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Los indultos menemistas y las paradojas de su recepción</w:t>
+                <w:t xml:space="preserve">Ce que les crises font à l’activisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Copello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Las post-dictaduras y las transiciones democráticas en el Cono Sur. Restablecimientos de las democracias y las formas persistentes de autoritarismo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Montevideo, Uruguay, Uruguay</w:t>
+              <w:t xml:space="preserve">Activismes latino-américains en temps de crise(s). Acteurs, espaces d’intervention et modes d’action aux XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05534580v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que les crises font à l’activisme</w:t>
+                <w:t xml:space="preserve">Los indultos menemistas y las paradojas de su recepción</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Copello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activismes latino-américains en temps de crise(s). Acteurs, espaces d’intervention et modes d’action aux XXe et XXIe siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université, May 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Las post-dictaduras y las transiciones democráticas en el Cono Sur. Restablecimientos de las democracias y las formas persistentes de autoritarismo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Montevideo, Uruguay, Uruguay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05534588v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le miléisme et les classes populaires</w:t>
+                <w:t xml:space="preserve">Qu’est-ce que le miléisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Copello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Americas XXIe siècle : séminaire du pôle Sud-Est de l’Institut des Amériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lyon 3 Jean Moulin, Nov 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">La question environnementale en Argentine : penser l’émergence d’une « écologie d’extrême droite » sous le Miléisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Valéry Montpellier 3, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05534583v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce que le miléisme ?</w:t>
+                <w:t xml:space="preserve">Le miléisme et les classes populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Copello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La question environnementale en Argentine : penser l’émergence d’une « écologie d’extrême droite » sous le Miléisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul Valéry Montpellier 3, Jun 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Americas XXIe siècle : séminaire du pôle Sud-Est de l’Institut des Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 3 Jean Moulin, Nov 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05534587v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un usage des statistiques dans l’étude des concepts politiques : aspirations, potentialités et limites d’une série d’expériences de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Copello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2057,144 +1979,226 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les droits humains armés : guérillas, dictatures et démocratie en Argentine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Copello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes, https://books.openedition.org/pur/252803, 2025, Des Amériques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cinquantenaire de la mort de Perón : un héritage en demi-teinte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Copello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Recondo (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amérique latine. L’Année politique 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Etudes du CERI n°275-276, , pp.36-40, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25647/etudesduceri.275-276.07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La centralité paradoxale de l'Argentine miléiste : outrances politiques et diplomatie du spectacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Copello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -2687,151 +2691,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">América latina vista por lxs militantes de Podemos y La France Insoumise</w:t>
+                <w:t xml:space="preserve">L'Amérique latine vue par les militant.e.s de La France Insoumise et Podemos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Copello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[reportType_6] CY Cergy Paris Université. 2022</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] CY Cergy Paris Université. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03727477v1</w:t>
+                <w:t xml:space="preserve">hal-03661127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Amérique latine vue par les militant.e.s de La France Insoumise et Podemos</w:t>
+                <w:t xml:space="preserve">América latina vista por lxs militantes de Podemos y La France Insoumise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Copello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] CY Cergy Paris Université. 2022</w:t>
+              <w:t xml:space="preserve">[reportType_6] CY Cergy Paris Université. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03661127v1</w:t>
+                <w:t xml:space="preserve">hal-03727477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3010,51 +3014,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8BB6C0C4"/>
+    <w:nsid w:val="76CE5597"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3241,51 +3245,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-copello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0204-5793" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166404187" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04989840v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Copello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.275-276.07" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534573v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05021229v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252229v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681521v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21308/recp.64.04" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878815v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878824v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621481v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930236v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342743v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14754835.2020.1868295" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930205v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0094582X20939101" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507444v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13600826.2019.1598943" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507497v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-019-00096-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507484v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.694.0577" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507995v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.074.0133" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507420v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.74622" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508002v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.035.0125" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507549v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/pceic.14917" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507458v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534580v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534588v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534583v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534587v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727458v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095729v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252236v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095736v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.ifri.2024.01.0230" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508026v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/1917-2017/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02383064v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02383073v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525133v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casa de Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727477v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661127v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03653213v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017IEPP0021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-copello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0204-5793" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166404187" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534573v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Copello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252229v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05021229v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681521v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21308/recp.64.04" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878815v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878824v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621481v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930236v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342743v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14754835.2020.1868295" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930205v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0094582X20939101" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507995v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.074.0133" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507484v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.694.0577" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507497v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-019-00096-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507444v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13600826.2019.1598943" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507420v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.74622" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508002v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.035.0125" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507549v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/pceic.14917" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507458v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534588v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534580v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534587v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534583v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727458v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095729v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04989840v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.275-276.07" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252236v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095736v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.ifri.2024.01.0230" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508026v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/1917-2017/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02383064v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02383073v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525133v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casa de Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661127v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727477v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03653213v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017IEPP0021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>