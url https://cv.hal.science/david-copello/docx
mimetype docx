--- v1 (2026-04-05)
+++ v2 (2026-05-12)
@@ -959,265 +959,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Tarragoni, L'énigme révolutionnaire , Paris. Les Prairies Ordinaires, 2015, 325 pages</w:t>
+                <w:t xml:space="preserve">Critical citizenship at work: the intriguing combination of democratic and epistocratic criticism of representation in French public opinion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Copello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raisons politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.133 - 137. </w:t>
+              <w:t xml:space="preserve">French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (4), pp.433-450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rai.074.0133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1057/s41253-019-00096-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507995v1</w:t>
+                <w:t xml:space="preserve">hal-02507497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire la révolution par les droits de l’homme : un phénomène d’imbrication militante dans l’Argentine des années 1970 et 1980</w:t>
+                <w:t xml:space="preserve">Federico Tarragoni, L'énigme révolutionnaire , Paris. Les Prairies Ordinaires, 2015, 325 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Copello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 69 (4), pp.577 - 600. </w:t>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.133 - 137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfsp.694.0577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rai.074.0133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507484v1</w:t>
+                <w:t xml:space="preserve">hal-02507995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical citizenship at work: the intriguing combination of democratic and epistocratic criticism of representation in French public opinion</w:t>
+                <w:t xml:space="preserve">Faire la révolution par les droits de l’homme : un phénomène d’imbrication militante dans l’Argentine des années 1970 et 1980</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Copello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Politics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 17 (4), pp.433-450. </w:t>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69 (4), pp.577 - 600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/s41253-019-00096-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.694.0577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507497v1</w:t>
+                <w:t xml:space="preserve">hal-02507484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vergès, Rupture Strategy and the Argentinean New Left: Circulations and Adaptations of a Judiciary Theory</w:t>
               </w:r>
@@ -2691,151 +2691,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Amérique latine vue par les militant.e.s de La France Insoumise et Podemos</w:t>
+                <w:t xml:space="preserve">América latina vista por lxs militantes de Podemos y La France Insoumise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Copello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] CY Cergy Paris Université. 2022</w:t>
+              <w:t xml:space="preserve">[reportType_6] CY Cergy Paris Université. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03661127v1</w:t>
+                <w:t xml:space="preserve">hal-03727477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">América latina vista por lxs militantes de Podemos y La France Insoumise</w:t>
+                <w:t xml:space="preserve">L'Amérique latine vue par les militant.e.s de La France Insoumise et Podemos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Copello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[reportType_6] CY Cergy Paris Université. 2022</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] CY Cergy Paris Université. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03727477v1</w:t>
+                <w:t xml:space="preserve">hal-03661127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3014,51 +3014,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76CE5597"/>
+    <w:nsid w:val="C70B43BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3245,51 +3245,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-copello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0204-5793" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166404187" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534573v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Copello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252229v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05021229v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681521v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21308/recp.64.04" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878815v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878824v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621481v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930236v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342743v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14754835.2020.1868295" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930205v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0094582X20939101" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507995v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.074.0133" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507484v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.694.0577" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507497v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-019-00096-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507444v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13600826.2019.1598943" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507420v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.74622" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508002v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.035.0125" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507549v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/pceic.14917" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507458v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534588v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534580v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534587v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534583v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727458v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095729v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04989840v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.275-276.07" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252236v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095736v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.ifri.2024.01.0230" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508026v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/1917-2017/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02383064v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02383073v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525133v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casa de Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661127v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727477v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03653213v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017IEPP0021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-copello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0204-5793" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166404187" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534573v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Copello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252229v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05021229v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681521v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21308/recp.64.04" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878815v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878824v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621481v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930236v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342743v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14754835.2020.1868295" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930205v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0094582X20939101" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507497v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-019-00096-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.074.0133" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507484v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.694.0577" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507444v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13600826.2019.1598943" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507420v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.74622" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508002v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.035.0125" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507549v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/pceic.14917" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507458v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534588v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534580v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534587v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534583v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727458v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095729v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04989840v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.275-276.07" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252236v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095736v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.ifri.2024.01.0230" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508026v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/1917-2017/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02383064v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02383073v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525133v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casa de Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727477v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661127v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03653213v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017IEPP0021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>