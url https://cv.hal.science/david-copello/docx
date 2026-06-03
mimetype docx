--- v2 (2026-05-12)
+++ v3 (2026-06-03)
@@ -1748,165 +1748,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce que le miléisme ?</w:t>
+                <w:t xml:space="preserve">Le miléisme et les classes populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Copello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La question environnementale en Argentine : penser l’émergence d’une « écologie d’extrême droite » sous le Miléisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul Valéry Montpellier 3, Jun 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Americas XXIe siècle : séminaire du pôle Sud-Est de l’Institut des Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 3 Jean Moulin, Nov 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534587v1</w:t>
+                <w:t xml:space="preserve">hal-05534583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le miléisme et les classes populaires</w:t>
+                <w:t xml:space="preserve">Qu’est-ce que le miléisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Copello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Americas XXIe siècle : séminaire du pôle Sud-Est de l’Institut des Amériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lyon 3 Jean Moulin, Nov 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">La question environnementale en Argentine : penser l’émergence d’une « écologie d’extrême droite » sous le Miléisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Valéry Montpellier 3, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534583v1</w:t>
+                <w:t xml:space="preserve">hal-05534587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un usage des statistiques dans l’étude des concepts politiques : aspirations, potentialités et limites d’une série d’expériences de recherche</w:t>
               </w:r>
@@ -3014,51 +3014,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C70B43BE"/>
+    <w:nsid w:val="3F7816EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3245,51 +3245,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-copello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0204-5793" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166404187" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534573v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Copello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252229v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05021229v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681521v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21308/recp.64.04" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878815v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878824v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621481v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930236v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342743v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14754835.2020.1868295" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930205v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0094582X20939101" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507497v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-019-00096-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.074.0133" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507484v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.694.0577" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507444v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13600826.2019.1598943" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507420v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.74622" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508002v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.035.0125" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507549v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/pceic.14917" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507458v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534588v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534580v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534587v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534583v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727458v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095729v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04989840v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.275-276.07" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252236v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095736v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.ifri.2024.01.0230" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508026v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/1917-2017/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02383064v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02383073v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525133v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casa de Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727477v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661127v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03653213v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017IEPP0021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-copello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0204-5793" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166404187" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534573v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Copello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252229v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05021229v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681521v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21308/recp.64.04" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878815v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878824v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621481v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930236v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342743v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14754835.2020.1868295" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930205v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0094582X20939101" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507497v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-019-00096-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.074.0133" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507484v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.694.0577" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507444v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13600826.2019.1598943" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507420v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.74622" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508002v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.035.0125" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507549v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/pceic.14917" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507458v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534588v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534580v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534583v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534587v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727458v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095729v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04989840v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.275-276.07" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252236v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095736v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.ifri.2024.01.0230" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508026v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/1917-2017/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02383064v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02383073v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525133v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casa de Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727477v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661127v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03653213v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017IEPP0021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>