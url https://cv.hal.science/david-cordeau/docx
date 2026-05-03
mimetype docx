--- v1 (2026-03-29)
+++ v2 (2026-05-03)
@@ -1095,51 +1095,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New 24 GHz Triple-Push Voltage Controlled Oscillator Architecture in 0.25 µm BiCMOS SiGe:C Technology</w:t>
+                <w:t xml:space="preserve">A New 8 GHz Differential 120° Tunable Active Phase Shifter Integrated in a 0.25 µm BiCMOS SiGe:C Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhanu Pratap Singh Jadav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Kanoun</w:t>
@@ -1157,336 +1157,336 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 26th International Conference on Electronics CIrcuits and Systems (ICECS)</w:t>
+              <w:t xml:space="preserve">IEEE 26th International Conference on Electronics Circuits and Systems (ICECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Genova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356243v1</w:t>
+                <w:t xml:space="preserve">hal-02356233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New 8 GHz Differential 120° Tunable Active Phase Shifter Integrated in a 0.25 µm BiCMOS SiGe:C Technology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception et implémentation d’un déphaseur actif à 5,8 GHz, intégré en technologie BiCMOS SiGe:C 0,25 µm, pour la formation de faisceau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhanu Pratap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassene Mnif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 26th International Conference on Electronics Circuits and Systems (ICECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Genova, Italy</w:t>
+              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356233v1</w:t>
+                <w:t xml:space="preserve">hal-02083067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et implémentation d’un déphaseur actif à 5,8 GHz, intégré en technologie BiCMOS SiGe:C 0,25 µm, pour la formation de faisceau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New 24 GHz Triple-Push Voltage Controlled Oscillator Architecture in 0.25 µm BiCMOS SiGe:C Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhanu Pratap Singh Jadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bhanu Pratap</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">IEEE 26th International Conference on Electronics CIrcuits and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Genova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083067v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle architecture de déphaseur différentiel 120° accordable à 8 GHz intégré en technologie BiCMOS SiGe:C 0,25 μm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhanu Pratap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3803,269 +3803,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et implémentation d'un réseau composé de quatre VCOs couplés oscillant à 6 GHz</w:t>
+                <w:t xml:space="preserve">Design and Implementation of A 6-GHz array of two Differential Oscillators Coupled Through a MOS transistor Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Mellouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasséne Mnif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassene Mnif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Loulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France. pp.J2-DA-P7</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Abu Dhabi, United Arab Emirates. pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00824582v1</w:t>
+                <w:t xml:space="preserve">hal-00926225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Implementation of A 6-GHz array of two Differential Oscillators Coupled Through a MOS transistor Network</w:t>
+                <w:t xml:space="preserve">Conception et implémentation d'un réseau composé de quatre VCOs couplés oscillant à 6 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Mellouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassene Mnif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Loulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Abu Dhabi, United Arab Emirates. pp.17-20</w:t>
+              <w:t xml:space="preserve">JNM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. pp.J2-DA-P7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926225v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de VCOs 15 GHz à très faible bruit de phase intégrés sur technologie BiCMOS SiGe 0,25μm</w:t>
               </w:r>
@@ -4647,51 +4647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasséne Mnif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Loulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5034,485 +5034,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système de formations de faisceaux à 2,4GHz à configuration électronique - Application en situation indoor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Commande d'un réseau d'antennes actives par couplage d'oscillateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhaa Thomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florin Hutu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Combeau</w:t>
+                <w:t xml:space="preserve">Sebastien Cauet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Grenoble, France. pp.195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00434361v1</w:t>
+                <w:t xml:space="preserve">hal-00683402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2.4 GHz active phase shifter architecture for smart antennas control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception and application of smart antennas for transport applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florin Doru Hutu</w:t>
+                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on ITS (Intelligent Transport Systems) Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lille, France. pp.45-50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683389v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande d'un réseau d'antennes actives par couplage d'oscillateurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Système de formations de faisceaux à 2,4GHz à configuration électronique - Application en situation indoor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhaa Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Cauet</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florin Hutu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Grenoble, France. pp.195</w:t>
+              <w:t xml:space="preserve">Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683402v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception and application of smart antennas for transport applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Combeau</w:t>
+                <w:t xml:space="preserve">A 2.4 GHz active phase shifter architecture for smart antennas control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florin Doru Hutu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on ITS (Intelligent Transport Systems) Telecommunications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Boston, United States. pp.821-824</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437475v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Frequency Locking Region of Coupled Oscillators Applied to 1-D Antenna Arrays</w:t>
               </w:r>
@@ -5986,51 +5986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Cauet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Toulouse, France. pp.122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7393,51 +7393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Mellouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasséne Mnif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8816,51 +8816,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517511v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adja Diop" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cordeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS64648.2025.11107033" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796223v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796191v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuraddeen Ado Muhammad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796102v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTTIS59576.2023.10348212" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886378v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charpentier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lecuyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886389v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887022v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995611v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoithar Djemel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Hajtaieb Aloulou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassene Mnif" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939709v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meissa Babay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hallepee" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dalmay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barelaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Can Durmaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356243v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhanu Pratap Singh Jadav" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Kanoun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356233v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083067v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhanu Pratap" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083077v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533806v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Can Dumaz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Baristiran Kaynak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2019.8910746" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082908v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Kaynak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082940v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356199v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Loulou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356176v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Mellouli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356148v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808473v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808485v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652827v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Hyvert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BCTM.2017.8112935" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532143v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652814v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Nallatamby" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prigent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2017.8088837" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490541v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2016.7843052" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394101v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Philippe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161370v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahs Bassem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157576v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161075v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165681v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112524v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Iordache" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitriu Lucia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Niculae" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112514v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lagutere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824582v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926225v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hass&#233;ne Mnif" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824592v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879585v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862725v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Dumitrescu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandache Lucian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862719v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862712v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Izabela Ionita" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683381v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683344v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862722v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683373v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434361v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhaa Thom&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Hutu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683389v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Doru Hutu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683402v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cauet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437475v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vauzelle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399384" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683435v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidaa Tohm&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coirault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683429v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cauet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mah&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097711v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidaa Yaacoub" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683446v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683449v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidaa Y. Tohm&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069051v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Oualkadi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777785v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe de Astis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Dascalescu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777787v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759366v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duvanaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702467v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam Herv&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023198v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-025-02363-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080825v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu L&#233;cuyer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2023.105780" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457758v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-020-01586-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683893v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Djemel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-020-01791-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356100v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126620500760" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808500v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2018.04.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233209v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/freq-2015-0101" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082566v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-014-0437-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835698v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-013-0099-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821885v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/freq-2012-0089" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734076v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Bachir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20663" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734058v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126612500430" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683308v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hutu Florin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2010.0005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683320v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2009.06.005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683329v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dascalescu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2005.854601" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02356271v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861301v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517511v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adja Diop" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cordeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS64648.2025.11107033" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796223v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796191v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuraddeen Ado Muhammad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796102v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTTIS59576.2023.10348212" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886378v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charpentier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lecuyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886389v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887022v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995611v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoithar Djemel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Hajtaieb Aloulou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassene Mnif" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939709v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meissa Babay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hallepee" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dalmay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barelaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Can Durmaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356233v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhanu Pratap Singh Jadav" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Kanoun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083067v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhanu Pratap" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356243v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083077v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533806v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Can Dumaz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Baristiran Kaynak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2019.8910746" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082908v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Kaynak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082940v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356199v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Loulou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356176v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Mellouli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356148v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808473v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808485v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652827v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Hyvert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BCTM.2017.8112935" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532143v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652814v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Nallatamby" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prigent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2017.8088837" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490541v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2016.7843052" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394101v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Philippe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161370v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahs Bassem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157576v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161075v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165681v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112524v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Iordache" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitriu Lucia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Niculae" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112514v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lagutere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926225v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hass&#233;ne Mnif" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824582v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824592v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879585v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862725v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Dumitrescu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandache Lucian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862719v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862712v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Izabela Ionita" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683381v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683344v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862722v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683373v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683402v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhaa Thom&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cauet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437475v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vauzelle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399384" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434361v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Hutu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683389v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Doru Hutu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683435v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidaa Tohm&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coirault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683429v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cauet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mah&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097711v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidaa Yaacoub" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683446v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683449v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidaa Y. Tohm&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069051v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Oualkadi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777785v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe de Astis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Dascalescu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777787v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759366v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duvanaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702467v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam Herv&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023198v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-025-02363-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080825v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu L&#233;cuyer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2023.105780" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457758v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-020-01586-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683893v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Djemel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-020-01791-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356100v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126620500760" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808500v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2018.04.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233209v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/freq-2015-0101" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082566v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-014-0437-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835698v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-013-0099-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821885v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/freq-2012-0089" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734076v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Bachir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20663" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734058v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126612500430" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683308v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hutu Florin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2010.0005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683320v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2009.06.005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683329v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dascalescu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2005.854601" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02356271v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861301v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>