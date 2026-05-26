--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -72,8395 +72,8395 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis and design of an innovative 19.5 GHz active phase shifter architecture, implemented in a 0.13 μm BiCMOS SiGe:C process, for beamforming in 5G applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuraddeen Ado Muhammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 123 (44), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10470-025-02363-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis and design of K-band low-phase-noise differential DCOs implemented in 22 nm FD-SOI for 76–81 GHz automotive radars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhigang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microelectronics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 136, pp.105780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mejo.2023.105780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An original determination of the maximum phase shift range obtained for an array of N coupled oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouthar Djemel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Hajtaieb Aloulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassene Mnif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10470-020-01791-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A 5.8 GHz fully integrated BiCMOS SiGe:C injection-locked-oscillator-based active phase shifter for energy beamforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Kanoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhanu Pratap Singh Jadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassene Mnif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 106, pp.363-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10470-020-01586-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A 5.8 GHz Low-Power Energy Harvester for RF Wireless Power Transfer Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Kanoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassene Mnif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Loulou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (5), pp.2050076-1 to 2050076-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218126620500760⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis and design of a very low phase-noise Ku-band coupled VCO using a modified cascode architecture in 0.25 μm SiGe:C BiCMOS technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Hyvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microelectronics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75, pp.137-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mejo.2018.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Low Phase Noise Fully Monolithic 6 GHz Differential Coupled NMOS LC-VCO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Mellouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasséne Mnif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Loulou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frequenz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70 (1-2), pp.33-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/freq-2015-0101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A fully monolithic 5.8 GHz low phase noise coupled VCO network for phased-array systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Mellouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassene Mnif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Loulou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 82 (1), pp.335-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10470-014-0437-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design and Implementation of A 6-GHz Array of Four Differential VCOs Coupled Through a Resistive Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Mellouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassene Mnif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Loulou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 76 (2), pp.179-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10470-013-0099-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Formulation of the Equations Describing the Locked States of Two Van der Pol Oscillators Coupled through a Broadband Network - Application to the Design of Two Differential Coupled VCOs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela-Izabela Ionita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Iordache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frequenz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67 (7-8), pp.237-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/freq-2012-0089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A CAD Tool for an Array of Differential Oscillators Coupled Through a Broadband Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela-Izabela Ionita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Bachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Iordache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (2), pp.178-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mmce.20663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling and characterization of oscillator circuits by Van Der Pol model using parameter estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulia Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Bachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Iordache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (5), pp.1250043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218126612500430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2.4 GHz antenna array using vector modulator based active phase shifters for beamforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hutu Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (2), pp.245-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-map.2010.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minimum Phase noise of an LC oscillator: Determination of the optimal operating point of the active part</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AEÜ - International Journal of Electronics and Communications / Archiv für Elektronik und Übertragungstechnik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 64 (9), pp.795-805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aeue.2009.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A 5-GHz Fully Integrated Full PMOS Low-Phase-Noise LC VCO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe de Astis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 40 (10), pp.2087-2091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSSC.2005.854601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injection Locked Oscillators Based Sensor for Real Time Characterization of Biological Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adja Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 23rd IEEE Interregional NEWCAS Conference (NEWCAS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Circuits and Systems Society, Jun 2025, Paris, France. pp.291-295, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NewCAS64648.2025.11107033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation d’un détecteur capacitif pour l’analyse cellulaire en flux par spectroscopie diélectrique hyperfréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adja Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23es Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Juan les pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et conception d'une architecture innovante de déphaseur actif à 19,5 GHz, implémentée en technologie BiCMOS SiGe:C 0,13 μm, pour la formation de faisceau dans les applications 5G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuraddeen Ado Muhammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23es Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Juan les pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and design of an innovative 19.5 GHz active phase shifter architecture, implemented in a 0.13 µm BiCMOS SiGe :C process, for beamforming in 5G applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuraddeen Ado Muhammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Design, Test and Technology of Integrated Systems, DTTIS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Gammarth, Tunisia. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DTTIS59576.2023.10348212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d’un oscillateur à commande numérique en bande K à faible bruit de phase et à large bande en technologie 22nm FD-SOI pour les radars automobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhigang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un déphaseur actif à 9 GHz pour la formation de faisceau dans les applications 5G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuraddeen Ado Muhammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A K-band Wide-Tuning-Range Low-Phase-Noise Digitally Controlled Oscillator in 22 nm FD-SOI for Automotive Radars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhigang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th IEEE International Conference on Electronics Circuits and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, Optimization and Implementation of a new low phase noise 2.4 GHz differential push-push VCO in a 0.25 μm BICMOS SiGe:C Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoithar Djemel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Hajtaieb Aloulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassene Mnif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DTS 2020 - IEEE International Conference on Design and Test of Integrated Micro and Nano-Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02995611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Sensitive Capacitive Sensor Based on Injection Locked Oscillators with ppm Sensing Resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meissa Babay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Hallepee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Barelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emre Can Durmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMS 2020 IEEE MTT-S International Microwave Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New 8 GHz Differential 120° Tunable Active Phase Shifter Integrated in a 0.25 µm BiCMOS SiGe:C Technology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Une nouvelle architecture de déphaseur différentiel 120° accordable à 8 GHz intégré en technologie BiCMOS SiGe:C 0,25 μm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhanu Pratap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 26th International Conference on Electronics Circuits and Systems (ICECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Genova, Italy</w:t>
+              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356233v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et implémentation d’un déphaseur actif à 5,8 GHz, intégré en technologie BiCMOS SiGe:C 0,25 µm, pour la formation de faisceau</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hassene Mnif</w:t>
+                <w:t xml:space="preserve">Design and Implementation of Injection Locked Oscillator Biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meissa Babay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dalmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barelaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emre Can Dumaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan Baristiran Kaynak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 49th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC.2019.8910746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083067v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New 24 GHz Triple-Push Voltage Controlled Oscillator Architecture in 0.25 µm BiCMOS SiGe:C Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhanu Pratap Singh Jadav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 26th International Conference on Electronics CIrcuits and Systems (ICECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Genova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02356243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle architecture de déphaseur différentiel 120° accordable à 8 GHz intégré en technologie BiCMOS SiGe:C 0,25 μm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">A New 8 GHz Differential 120° Tunable Active Phase Shifter Integrated in a 0.25 µm BiCMOS SiGe:C Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhanu Pratap Singh Jadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">IEEE 26th International Conference on Electronics Circuits and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Genova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083077v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Implementation of Injection Locked Oscillator Biosensors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Canan Baristiran Kaynak</w:t>
+                <w:t xml:space="preserve">Conception et implémentation d’un déphaseur actif à 5,8 GHz, intégré en technologie BiCMOS SiGe:C 0,25 µm, pour la formation de faisceau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Kanoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhanu Pratap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassene Mnif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 49th European Microwave Conference (EuMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02533806v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentialités d’architectures de biocapteurs basées sur des oscillateurs hyperfréquences verrouillés par injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meissa Babay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emre Can Dumaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canan Baristiran Kaynak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Kaynak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lab-On-A -Chip For Cellular Analysis By Dielectric Spectroscopy Based On Injection Locked Oscillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meissa Babay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Barelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emre Can Dumaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canan Baristiran Kaynak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLUMEE 2019:Colloque francophone PLUridisciplinaire sur les Matériaux, l’Environnement et l’Electronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Low Power Energy Harvester for RF Wireless Power Transfer Systems at 5.8 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassene Mnif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Loulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th National Days on Energy Harvesting and Storage (JNRSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02356199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Proposed Method To Correct The Delay Causing By The Path Transmission Chain With Coupled Oscillators In To Network Antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoithar Djemel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Hajtaieb Aloulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Mellouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassene Mnif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 30th International Conference on Microelectronics (ICM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02356176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fully Integrated 5.8 GHz BiCMOS SiGe:C tunable active phase shifter for Beamforming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhanu Pratap Singh Jadav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassene Mnif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 30th International Conference on Microelectronics (ICM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02356148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 5.9 GHz RF Rectifier for Wireless Power Transmission Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassene Mnif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Loulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 24th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Batumi, Georgia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01808473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5.9 GHz High Sensitivity Rectenna for Low Power Wireless Transmission Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassene Mnif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Loulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Mediterranean Microwave Symposium (MMS-2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01808485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Very low phase-noise ku-band coupled VCO in 0.25 μm SiGe:C BiCMOS technology with low frequency pushing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Hyvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bipolar/BiCMOS Circuits and Technology Meeting (BCTM), 2017 IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2017, Miami, United States. pp.17374884 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/BCTM.2017.8112935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et réalisation de deux OCTs couplés en bande Ku à très faible bruit de phase en technologie BiCMOS SiGe :C 0.25 µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Hyvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise sources characterization and its compact modeling based on physical device simulations for designing low phase noise oscillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frequency and Time Forum and IEEE International Frequency Control Symposium (EFTF/IFCS), 2017 Joint Conference of the European</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jul 2017, Besançon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/FCS.2017.8088837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances analysis of a coupled differential oscillators network using the contour graph approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoithar Djemel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Mellouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Hajtaieb Aloulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassene Mnif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design &amp; Test Symposium (IDT), 2016 11th International </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IDT.2016.7843052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Very Low Phase-Noise Ku-Band Resistively Coupled VCO Array in 0.25 μm SiGe:C BiCMOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Hyvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 46th European Microwave Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Londres, United Kingdom. pp.501-504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et réalisation d’un O.C.T. à très faible bruit de phase en bande Ku implémenté en technologie BiCMOS SiGe:C 0.25 μm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Hyvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahs Bassem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France. pp.47-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Class-C Very Low Phase-Noise Ku-band VCO in 0.25 μm SiGe:C BiCMOS Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Hyvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahs Bassem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE MTT-S International Microwave Symposium (IMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage actif d’OCTs à 5.78 GHz pour pilotage d’antenne réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Mellouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassene Mnif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Loulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France. pp.43-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fully Integrated 5.78 GHz Array of two Differential Oscillators Coupled Through a MOS transistor Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Mellouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassene Mnif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Loulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IEEE NEWCAS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of coupled oscillators through a two-port passive network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Iordache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitriu Lucia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Niculae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 International Conference on Applied and Theoretical Electricity (ICATE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Craiova, Romania. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A wideband varactor-tuned BICMOS Negative Inductance design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lagutere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 International Conference on Applied and Theoretical Electricity (ICATE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Craiova, Romania. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Implementation of A 6-GHz array of two Differential Oscillators Coupled Through a MOS transistor Network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hasséne Mnif</w:t>
+                <w:t xml:space="preserve">Conception de VCOs 15 GHz à très faible bruit de phase intégrés sur technologie BiCMOS SiGe 0,25μm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Hyvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mourad Loulou</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Abu Dhabi, United Arab Emirates. pp.17-20</w:t>
+              <w:t xml:space="preserve">JNM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. pp.J2-DA-P10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926225v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et implémentation d'un réseau composé de quatre VCOs couplés oscillant à 6 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Mellouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassene Mnif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Loulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France. pp.J2-DA-P7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de VCOs 15 GHz à très faible bruit de phase intégrés sur technologie BiCMOS SiGe 0,25μm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Design and Implementation of A 6-GHz array of two Differential Oscillators Coupled Through a MOS transistor Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Mellouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasséne Mnif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Philippe</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Loulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France. pp.J2-DA-P10</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Abu Dhabi, United Arab Emirates. pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824592v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A beam-scanning architecture using A 6-GHz array of four coupled differential VCOs for automotive communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electronics, Computers and Artificial Intelligence (ECAI), 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Pitesti, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00879585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity and tolerance analysis for oscillator circuits simulated by Van der Pol models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">A CAD tool for automatic formulation of symbolic state equations of oscillating circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulia Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitriu Lucia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Iordache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization of Electrical and Electronic Equipment (OPTIM), 2012 13th International Conference on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Brasov, Romania. pp.171-177</w:t>
+              <w:t xml:space="preserve">Synthesis, Modeling, Analysis and Simulation Methods and Applications to Circuit Design (SMACD), 2012 International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Séville, Spain. pp.289-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862725v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CAD tool for automatic formulation of symbolic state equations of oscillating circuits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Sensitivity and tolerance analysis for oscillator circuits simulated by Van der Pol models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulia Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Iordache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitriu Lucia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mihai Iordache</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandache Lucian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis, Modeling, Analysis and Simulation Methods and Applications to Circuit Design (SMACD), 2012 International Conference on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Séville, Spain. pp.289-292</w:t>
+              <w:t xml:space="preserve">Optimization of Electrical and Electronic Equipment (OPTIM), 2012 13th International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Brasov, Romania. pp.171-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862719v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of the coupling circuit parameters for the coupled oscillators used in antenna arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela-Izabela Ionita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Iordache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitriu Lucia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthesis, Modeling, Analysis and Simulation Methods and Applications to Circuit Design (SMACD), 2012 International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Séville, Spain. pp.237-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphical method for the phase noise optimization applied to a 6-GHz fully integrated NMOS differential LC VCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Mellouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasséne Mnif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Loulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 9th International New Circuits and Systems Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.85-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart antennas control circuits for automotive communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Electronics, Computers and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Pitesti, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of coupled oscillators by state variable method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Iordache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitriu Lucia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulia Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Topics in Electrical Engineering (ATEE), 2011 7th International Symposium on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Bucharest, Romania. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and Design of an Array of Two Differential Oscillators Coupled Through a Resistive Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela-Izabela Ionita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Iordache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Conference on Circuit Theory and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Linköping, Sweden. pp.73-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande d'un réseau d'antennes actives par couplage d'oscillateurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nidhaa Thomé</w:t>
+                <w:t xml:space="preserve">Analysis of the Frequency Locking Region of Coupled Oscillators Applied to 1-D Antenna Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidaa Tohmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Cauet</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Coirault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Grenoble, France. pp.195</w:t>
+              <w:t xml:space="preserve">38th European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Amsterdam, Netherlands. pp.1334-1337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683402v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception and application of smart antennas for transport applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A 2.4 GHz active phase shifter architecture for smart antennas control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florin Doru Hutu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on ITS (Intelligent Transport Systems) Telecommunications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Boston, United States. pp.821-824</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437475v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de formations de faisceaux à 2,4GHz à configuration électronique - Application en situation indoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhaa Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Hutu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2.4 GHz active phase shifter architecture for smart antennas control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florin Doru Hutu</w:t>
+                <w:t xml:space="preserve">Commande d'un réseau d'antennes actives par couplage d'oscillateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhaa Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Cauet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Boston, United States. pp.821-824</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Grenoble, France. pp.195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683389v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Frequency Locking Region of Coupled Oscillators Applied to 1-D Antenna Arrays</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Conception and application of smart antennas for transport applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th European Microwave Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on ITS (Intelligent Transport Systems) Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lille, France. pp.45-50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683435v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2.4 GHz 1-Dimensional Array Antenna driven by Vector Modulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidaa Tohmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Atlanta, United States. pp.803-806</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux Approches de Controle de l'Orientation du Diagramme de Rayonnement d'Antennes Reseaux: Couplage d'Oscillateurs et Modulation Vectorielle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Commande d'un réseau d'antennes par l'utilisation de modulateurs vectoriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidaa Tohmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ribardière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Journées Nationales du Réseau Doctoral Microélectronique, Micro et NanoTechnologies (JNRDM 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Toulouse, France. pp.122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097711v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande d'un réseau d'antennes par l'utilisation de modulateurs vectoriels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deux Approches de Controle de l'Orientation du Diagramme de Rayonnement d'Antennes Reseaux: Couplage d'Oscillateurs et Modulation Vectorielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidaa Yaacoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ribardière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Toulouse, France. pp.122</w:t>
+              <w:t xml:space="preserve">Proc. Journées Nationales du Réseau Doctoral Microélectronique, Micro et NanoTechnologies (JNRDM 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683446v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et analyse d'oscillateurs couplés appliqués à la commande d'antennes réseau 1-D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidaa Y. Tohmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Cauet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Toulouse, France. pp.122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Q CMOS LC Pseudo Switched-Capacitor Bandpass Filter with Center Frequency Tuning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Oualkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. IEEE International Symposium on Circuits and Systems (IEEE-ISCAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Island of Kos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04069051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dual band SiGe quadrature VCO design for GSM/DCS-PCS applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe de Astis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. European Microwave Conference (EMC 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Amsterdam, Netherlands. pp.197-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 5 GHz fully integrated full PMOS low phasenoise LC VCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe de Astis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. IEEE Compound Semiconductor Integrated Circuit Symposium (IEEE CSICS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Monterey,USA, United States. pp.151-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de recherche de l'optimum de bruit de phase dans les oscillateurs LC - Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Duvanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. Journées Nationales Microondes (JNM 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Lille, France. pp.5B2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fully monolithic SiGe quadrature voltage controlled oscillator design for GSM/DCS-PCS applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cam Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe de Astis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. IEEE IMS Radio Frequency. Integrated Circuit Symposium (RFIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Seattle,USA, United States. pp.455-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702467v1</w:t>
-              </w:r>
-[...1849 lines deleted...]
-                <w:t xml:space="preserve">hal-00683329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8572,51 +8572,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circuit formateur de faisceau et système d'antenne comprenant un tel circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8816,51 +8816,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517511v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adja Diop" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cordeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS64648.2025.11107033" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796223v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796191v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuraddeen Ado Muhammad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796102v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTTIS59576.2023.10348212" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886378v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charpentier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lecuyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886389v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887022v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995611v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoithar Djemel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Hajtaieb Aloulou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassene Mnif" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939709v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meissa Babay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hallepee" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dalmay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barelaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Can Durmaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356233v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhanu Pratap Singh Jadav" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Kanoun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083067v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhanu Pratap" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356243v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083077v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533806v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Can Dumaz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Baristiran Kaynak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2019.8910746" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082908v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Kaynak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082940v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356199v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Loulou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356176v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Mellouli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356148v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808473v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808485v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652827v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Hyvert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BCTM.2017.8112935" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532143v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652814v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Nallatamby" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prigent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2017.8088837" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490541v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2016.7843052" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394101v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Philippe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161370v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahs Bassem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157576v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161075v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165681v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112524v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Iordache" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitriu Lucia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Niculae" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112514v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lagutere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926225v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hass&#233;ne Mnif" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824582v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824592v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879585v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862725v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Dumitrescu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandache Lucian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862719v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862712v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Izabela Ionita" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683381v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683344v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862722v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683373v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683402v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhaa Thom&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cauet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437475v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vauzelle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399384" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434361v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Hutu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683389v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Doru Hutu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683435v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidaa Tohm&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coirault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683429v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cauet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mah&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097711v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidaa Yaacoub" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683446v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683449v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidaa Y. Tohm&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069051v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Oualkadi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777785v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe de Astis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Dascalescu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777787v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759366v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duvanaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702467v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam Herv&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023198v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-025-02363-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080825v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu L&#233;cuyer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2023.105780" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457758v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-020-01586-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683893v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Djemel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-020-01791-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356100v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126620500760" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808500v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2018.04.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233209v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/freq-2015-0101" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082566v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-014-0437-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835698v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-013-0099-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821885v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/freq-2012-0089" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734076v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Bachir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20663" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734058v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126612500430" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683308v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hutu Florin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2010.0005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683320v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2009.06.005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683329v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dascalescu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2005.854601" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02356271v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861301v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023198v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuraddeen Ado Muhammad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cordeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-025-02363-7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080825v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charpentier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu L&#233;cuyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2023.105780" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683893v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Djemel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Hajtaieb Aloulou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassene Mnif" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-020-01791-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457758v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Kanoun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhanu Pratap Singh Jadav" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-020-01586-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356100v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Loulou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126620500760" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808500v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Hyvert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2018.04.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233209v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Mellouli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hass&#233;ne Mnif" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/freq-2015-0101" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082566v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-014-0437-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835698v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-013-0099-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821885v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Izabela Ionita" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Iordache" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/freq-2012-0089" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734076v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Bachir" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20663" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734058v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Dumitrescu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126612500430" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683308v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hutu Florin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2010.0005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683320v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2009.06.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683329v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe de Astis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dascalescu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2005.854601" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517511v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adja Diop" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS64648.2025.11107033" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796223v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796191v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796102v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTTIS59576.2023.10348212" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886378v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lecuyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886389v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887022v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995611v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoithar Djemel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939709v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meissa Babay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hallepee" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dalmay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barelaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Can Durmaz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083077v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhanu Pratap" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533806v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Can Dumaz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Baristiran Kaynak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2019.8910746" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356243v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356233v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083067v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082908v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Kaynak" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082940v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356199v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356176v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356148v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808473v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808485v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652827v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BCTM.2017.8112935" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532143v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652814v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Nallatamby" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prigent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2017.8088837" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490541v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2016.7843052" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394101v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Philippe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161370v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahs Bassem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157576v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161075v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165681v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112524v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitriu Lucia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Niculae" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112514v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lagutere" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824592v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824582v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926225v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879585v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862719v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862725v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandache Lucian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862712v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683381v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683344v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862722v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683373v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683435v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidaa Tohm&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coirault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683389v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Doru Hutu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434361v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhaa Thom&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Hutu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combeau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683402v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cauet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437475v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vauzelle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399384" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683429v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cauet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mah&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683446v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097711v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidaa Yaacoub" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683449v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidaa Y. Tohm&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069051v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Oualkadi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777785v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Dascalescu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777787v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759366v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duvanaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702467v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam Herv&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02356271v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861301v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>